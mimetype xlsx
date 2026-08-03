--- v2 (2026-03-05)
+++ v3 (2026-08-03)
@@ -12,430 +12,457 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>CEL-014. Computer Monitors</t>
-[...8 lines deleted...]
-    <t>Displays</t>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>May 2021</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>GB 21520-2008 CCEC/T23-2003 GB 20943-2013 GB 20943 SJ/T 11292</t>
-[...2 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/cel-014-computer-monitors</t>
-[...55 lines deleted...]
-This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192021-1-october-2019-laying-down-ecodesign-requirements</t>
-[...201 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL-014. Computer Monitors</t>
+  </si>
+  <si>
+    <t>Applies to CRT and LCD monitors for computers working under normal electricity grid voltage and those displays with tuners and or receivers mainly used as computer monitors.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Displays</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB 21520-2008 CCEC/T23-2003 GB 20943-2013 GB 20943 SJ/T 11292</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-014-computer-monitors</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B616_%E8%AE%A1%E7%AE%97%E6%9C%BA%E6%98%BE%E7%A4%BA%E5%99%A8%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2019/2013 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of electronic displays</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>EN 50301</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2013-20210501</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2019/2013/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/2021 of 1 October 2019 laying down ecodesign requirements for electronic displays</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of televisions.  In addition to the definitions set out in Directive 2005-32-EC; the following definitions shall apply: 1. 'Television' means a television set or a television monitor; 2. ‘television set’ means a product designed primarily for the display and reception of audiovisual signals which is placed on the market under one model or system designation; and which consists of: a display;  one or more tuner or receiver  and optional additional functions for data storage and/or display such as DVD; hard disk drive  or videocassette recorder; either in a single unit combined with the display; or in one or more separate units.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192021-1-october-2019-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2021-20210501</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-452629-2016. Energy Conservation Certification Rules for Computer Monitors</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>GB 21520-2015</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-452629-2016-energy-conservation-certification-rules-computer-monitors</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/492777.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-452691-2016 Energy conservation certification rules for LED display unit</t>
+  </si>
+  <si>
+    <t>Applies to indoor and outdoor full-color LED display units that work under electric grid normal voltage</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>CQC3158-2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-452691-2016-energy-conservation-certification-rules-led-display-unit</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2016-08-22/537408.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-452692-2017 Energy conservation certification rules for multimedia display terminal</t>
+  </si>
+  <si>
+    <t>Applies to on-grid nomral voltage multimedia display terminal</t>
+  </si>
+  <si>
+    <t>CQC3163-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-452692-2017-energy-conservation-certification-rules-multimedia-display-terminal</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-09-27/549899.shtml</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of technical regulations on energy labeling of televisions</t>
+  </si>
+  <si>
+    <t>Television set or a television monitor of domestic and foreign make</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>Displays, Televisions</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>October 2015</t>
+  </si>
+  <si>
+    <t>State Agency on Energy Efficiency and Energy Saving of Ukraine</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulations-energy-0</t>
+  </si>
+  <si>
+    <t>http://saee.gov.ua/sites/default/files/documents/teh-regl-tv.doc</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Monitors</t>
+  </si>
+  <si>
+    <t>This policy applies to commercially-available electronic products with a display screen in a single housing that is capable of displaying output information from a computer via one or more inputs (such as VGA and DVI), with nameplate output power of power supply less than or equal to 1,000W.</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/e-standby-power-program-monitors</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Displays</t>
+  </si>
+  <si>
+    <t>Displays shall meet the requirements of Article 14336-1 or Article 14408; Chinese National Standards -CNS; or be recognized by Bureau of Energy, MOEA.</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>ENERGY STAR Program Requirements for Computers Version 5.2</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-displays</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=20</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
@@ -1280,51 +1307,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P43"/>
+  <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="898.781" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1360,2068 +1387,2164 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2018</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...8 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
-[...2 lines deleted...]
-      <c r="M2" t="s">
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="P3" t="s">
         <v>33</v>
-      </c>
-[...34 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
+      <c r="G4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H4">
+        <v>2017</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" t="s">
+      <c r="P4" t="s">
         <v>33</v>
-      </c>
-[...32 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
         <v>45</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H5">
         <v>2009</v>
       </c>
       <c r="I5">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>48</v>
+      </c>
       <c r="M5" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H6">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I6"/>
+        <v>2010</v>
+      </c>
+      <c r="I6">
+        <v>2019</v>
+      </c>
       <c r="J6" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M6"/>
+        <v>22</v>
+      </c>
+      <c r="L6" t="s">
+        <v>57</v>
+      </c>
+      <c r="M6" t="s">
+        <v>58</v>
+      </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" t="s">
         <v>55</v>
       </c>
-      <c r="C7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H7">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>2010</v>
+      </c>
+      <c r="I7">
+        <v>2019</v>
+      </c>
       <c r="J7" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7"/>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="H8">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="I8">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="G9" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="H9">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>19</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="H10">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" t="s">
         <v>79</v>
       </c>
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>80</v>
       </c>
-      <c r="E11" t="s">
-[...2 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11">
+        <v>2003</v>
+      </c>
+      <c r="I11">
+        <v>2016</v>
+      </c>
+      <c r="J11" t="s">
+        <v>47</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>81</v>
       </c>
-      <c r="G11" t="s">
-[...8 lines deleted...]
-      <c r="J11" t="s">
+      <c r="M11" t="s">
         <v>82</v>
       </c>
-      <c r="K11" t="s">
-[...3 lines deleted...]
-      <c r="M11" t="s">
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>83</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" t="s">
         <v>86</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
+        <v>79</v>
+      </c>
+      <c r="F12" t="s">
+        <v>80</v>
+      </c>
+      <c r="G12" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12">
+        <v>2003</v>
+      </c>
+      <c r="I12">
+        <v>2016</v>
+      </c>
+      <c r="J12" t="s">
         <v>87</v>
       </c>
-      <c r="C12" t="s">
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>88</v>
       </c>
-      <c r="D12" t="s">
+      <c r="M12" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>89</v>
       </c>
-      <c r="E12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="P12" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>79</v>
+      </c>
+      <c r="F13" t="s">
+        <v>80</v>
+      </c>
+      <c r="G13" t="s">
+        <v>55</v>
+      </c>
+      <c r="H13">
+        <v>2003</v>
+      </c>
+      <c r="I13">
+        <v>2017</v>
+      </c>
+      <c r="J13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" t="s">
         <v>95</v>
-      </c>
-[...39 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>100</v>
+      </c>
+      <c r="G14" t="s">
+        <v>55</v>
+      </c>
+      <c r="H14">
+        <v>2011</v>
+      </c>
+      <c r="I14">
+        <v>2023</v>
+      </c>
+      <c r="J14" t="s">
+        <v>101</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14" t="s">
         <v>102</v>
       </c>
-      <c r="B14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>103</v>
       </c>
-      <c r="C14" t="s">
+      <c r="P14" t="s">
         <v>104</v>
-      </c>
-[...37 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="E15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" t="s">
         <v>20</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>111</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>112</v>
       </c>
-      <c r="M15" t="s">
-[...5 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" t="s">
         <v>115</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>116</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="G16" t="s">
-        <v>119</v>
+        <v>46</v>
       </c>
       <c r="H16">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>118</v>
+      </c>
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
+        <v>119</v>
+      </c>
+      <c r="P16" t="s">
         <v>120</v>
-      </c>
-[...16 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>121</v>
+      </c>
+      <c r="B17" t="s">
+        <v>122</v>
+      </c>
+      <c r="C17" t="s">
+        <v>123</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
+        <v>79</v>
+      </c>
+      <c r="F17" t="s">
+        <v>80</v>
+      </c>
+      <c r="G17" t="s">
+        <v>55</v>
+      </c>
+      <c r="H17">
+        <v>2000</v>
+      </c>
+      <c r="I17">
+        <v>2015</v>
+      </c>
+      <c r="J17" t="s">
+        <v>124</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
         <v>125</v>
       </c>
-      <c r="B17" t="s">
+      <c r="M17" t="s">
         <v>126</v>
       </c>
-      <c r="C17" t="s">
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>127</v>
       </c>
-      <c r="D17" t="s">
+      <c r="P17" t="s">
         <v>128</v>
-      </c>
-[...32 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B18" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="D18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" t="s">
         <v>19</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="H18">
-        <v>1992</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="P18" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>134</v>
+      </c>
+      <c r="B19" t="s">
+        <v>135</v>
+      </c>
+      <c r="C19" t="s">
+        <v>136</v>
+      </c>
+      <c r="D19" t="s">
+        <v>137</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
+        <v>138</v>
+      </c>
+      <c r="G19" t="s">
+        <v>55</v>
+      </c>
+      <c r="H19">
+        <v>2016</v>
+      </c>
+      <c r="I19">
+        <v>2019</v>
+      </c>
+      <c r="J19" t="s">
+        <v>38</v>
+      </c>
+      <c r="K19" t="s">
+        <v>139</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>140</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>141</v>
       </c>
-      <c r="B19" t="s">
+      <c r="P19" t="s">
         <v>142</v>
-      </c>
-[...40 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>143</v>
+      </c>
+      <c r="B20" t="s">
+        <v>144</v>
+      </c>
+      <c r="C20" t="s">
+        <v>145</v>
+      </c>
+      <c r="D20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" t="s">
+        <v>80</v>
+      </c>
+      <c r="G20" t="s">
+        <v>55</v>
+      </c>
+      <c r="H20">
+        <v>1992</v>
+      </c>
+      <c r="I20">
+        <v>2020</v>
+      </c>
+      <c r="J20" t="s">
+        <v>87</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
         <v>146</v>
       </c>
-      <c r="B20" t="s">
+      <c r="M20" t="s">
         <v>147</v>
       </c>
-      <c r="C20" t="s">
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>148</v>
       </c>
-      <c r="D20" t="s">
-[...21 lines deleted...]
-      <c r="L20" t="s">
+      <c r="P20" t="s">
         <v>149</v>
-      </c>
-[...10 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>150</v>
+      </c>
+      <c r="B21" t="s">
+        <v>151</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H21">
+        <v>2008</v>
+      </c>
+      <c r="I21">
+        <v>2016</v>
+      </c>
+      <c r="J21" t="s">
+        <v>87</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>152</v>
+      </c>
+      <c r="M21" t="s">
+        <v>49</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
         <v>153</v>
       </c>
-      <c r="B21" t="s">
+      <c r="P21" t="s">
         <v>154</v>
-      </c>
-[...40 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B22" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="D22" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F22" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H22">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L22"/>
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
+        <v>158</v>
+      </c>
       <c r="M22" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O22" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="P22" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C23" t="s">
+        <v>164</v>
+      </c>
+      <c r="D23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
+        <v>138</v>
+      </c>
+      <c r="G23" t="s">
+        <v>55</v>
+      </c>
+      <c r="H23">
+        <v>2013</v>
+      </c>
+      <c r="I23">
+        <v>2014</v>
+      </c>
+      <c r="J23" t="s">
         <v>165</v>
       </c>
-      <c r="B23" t="s">
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
         <v>166</v>
       </c>
-      <c r="C23" t="s">
-[...26 lines deleted...]
-      <c r="L23"/>
       <c r="M23" t="s">
         <v>167</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O23" t="s">
         <v>168</v>
       </c>
       <c r="P23" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>170</v>
       </c>
       <c r="B24" t="s">
         <v>171</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
       <c r="D24" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="H24">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="K24" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="N24" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O24" t="s">
         <v>172</v>
       </c>
       <c r="P24" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25" t="s">
         <v>175</v>
       </c>
       <c r="C25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D25" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" t="s">
+        <v>80</v>
+      </c>
+      <c r="G25" t="s">
+        <v>55</v>
+      </c>
+      <c r="H25">
+        <v>2000</v>
+      </c>
+      <c r="I25">
+        <v>2016</v>
+      </c>
+      <c r="J25" t="s">
+        <v>124</v>
+      </c>
+      <c r="K25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
         <v>176</v>
       </c>
-      <c r="D25" t="s">
-[...15 lines deleted...]
-      <c r="J25" t="s">
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
         <v>177</v>
       </c>
-      <c r="K25" t="s">
-[...2 lines deleted...]
-      <c r="L25" t="s">
+      <c r="P25" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B26" t="s">
+        <v>180</v>
+      </c>
+      <c r="C26" t="s">
+        <v>123</v>
+      </c>
+      <c r="D26" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" t="s">
+        <v>80</v>
+      </c>
+      <c r="G26" t="s">
+        <v>55</v>
+      </c>
+      <c r="H26">
+        <v>2000</v>
+      </c>
+      <c r="I26">
+        <v>2015</v>
+      </c>
+      <c r="J26" t="s">
+        <v>124</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
+        <v>126</v>
+      </c>
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="s">
+        <v>181</v>
+      </c>
+      <c r="P26" t="s">
         <v>182</v>
-      </c>
-[...43 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27" t="s">
+        <v>184</v>
+      </c>
+      <c r="C27" t="s">
+        <v>185</v>
+      </c>
+      <c r="D27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E27" t="s">
+        <v>19</v>
+      </c>
+      <c r="F27" t="s">
+        <v>138</v>
+      </c>
+      <c r="G27" t="s">
+        <v>46</v>
+      </c>
+      <c r="H27">
+        <v>2024</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>186</v>
+      </c>
+      <c r="K27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>187</v>
+      </c>
+      <c r="M27" t="s">
+        <v>188</v>
+      </c>
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
         <v>189</v>
       </c>
-      <c r="B27" t="s">
+      <c r="P27" t="s">
         <v>190</v>
-      </c>
-[...40 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B28" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D28" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="G28" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="H28">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I28">
         <v>2014</v>
       </c>
       <c r="J28" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L28" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="M28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="N28" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O28" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="P28" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B29" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C29" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" t="s">
         <v>19</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>20</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
-      <c r="I29"/>
+      <c r="I29">
+        <v>2014</v>
+      </c>
       <c r="J29" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L29" t="s">
+        <v>201</v>
+      </c>
+      <c r="M29" t="s">
+        <v>202</v>
+      </c>
+      <c r="N29" t="s">
+        <v>25</v>
+      </c>
+      <c r="O29" t="s">
+        <v>203</v>
+      </c>
+      <c r="P29" t="s">
         <v>204</v>
-      </c>
-[...10 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>205</v>
+      </c>
+      <c r="B30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C30" t="s">
+        <v>200</v>
+      </c>
+      <c r="D30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" t="s">
+        <v>30</v>
+      </c>
+      <c r="G30" t="s">
+        <v>55</v>
+      </c>
+      <c r="H30">
+        <v>2013</v>
+      </c>
+      <c r="I30">
+        <v>2014</v>
+      </c>
+      <c r="J30" t="s">
+        <v>87</v>
+      </c>
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" t="s">
+        <v>207</v>
+      </c>
+      <c r="M30" t="s">
+        <v>202</v>
+      </c>
+      <c r="N30" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" t="s">
         <v>208</v>
       </c>
-      <c r="B30" t="s">
+      <c r="P30" t="s">
         <v>209</v>
-      </c>
-[...38 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>210</v>
+      </c>
+      <c r="B31" t="s">
+        <v>211</v>
+      </c>
+      <c r="C31" t="s">
         <v>212</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>215</v>
+        <v>45</v>
       </c>
       <c r="E31" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
+        <v>124</v>
+      </c>
+      <c r="K31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L31" t="s">
+        <v>213</v>
+      </c>
+      <c r="M31" t="s">
+        <v>214</v>
+      </c>
+      <c r="N31" t="s">
+        <v>25</v>
+      </c>
+      <c r="O31" t="s">
+        <v>215</v>
+      </c>
+      <c r="P31" t="s">
         <v>216</v>
-      </c>
-[...14 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B32" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C32" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>222</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H32">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="K32" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="L32" t="s">
-        <v>224</v>
+        <v>131</v>
       </c>
       <c r="M32" t="s">
-        <v>225</v>
+        <v>118</v>
       </c>
       <c r="N32" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O32" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="P32" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B33" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="C33" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D33" t="s">
-        <v>52</v>
+        <v>224</v>
       </c>
       <c r="E33" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F33" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H33">
         <v>2015</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O33" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="P33" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="B34" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C34" t="s">
-        <v>237</v>
+        <v>157</v>
       </c>
       <c r="D34" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="E34" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F34" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H34">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
+        <v>232</v>
       </c>
       <c r="L34" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="M34" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O34" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="P34" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>237</v>
+      </c>
+      <c r="B35" t="s">
+        <v>238</v>
+      </c>
+      <c r="C35" t="s">
+        <v>239</v>
+      </c>
+      <c r="D35" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F35" t="s">
+        <v>30</v>
+      </c>
+      <c r="G35" t="s">
+        <v>46</v>
+      </c>
+      <c r="H35">
+        <v>2015</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>240</v>
+      </c>
+      <c r="K35" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" t="s">
+        <v>241</v>
+      </c>
+      <c r="M35" t="s">
+        <v>242</v>
+      </c>
+      <c r="N35" t="s">
+        <v>25</v>
+      </c>
+      <c r="O35" t="s">
         <v>243</v>
       </c>
-      <c r="B35" t="s">
+      <c r="P35" t="s">
         <v>244</v>
-      </c>
-[...40 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="B36" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="C36" t="s">
+        <v>246</v>
+      </c>
+      <c r="D36" t="s">
+        <v>247</v>
+      </c>
+      <c r="E36" t="s">
         <v>79</v>
       </c>
-      <c r="D36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="G36" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="H36">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I36">
         <v>2015</v>
       </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="K36" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L36" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="M36" t="s">
-        <v>83</v>
+        <v>249</v>
       </c>
       <c r="N36" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O36" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="P36" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>252</v>
+      </c>
+      <c r="B37" t="s">
+        <v>253</v>
+      </c>
+      <c r="C37" t="s">
+        <v>254</v>
+      </c>
+      <c r="D37" t="s">
+        <v>255</v>
+      </c>
+      <c r="E37" t="s">
+        <v>19</v>
+      </c>
+      <c r="F37" t="s">
+        <v>138</v>
+      </c>
+      <c r="G37" t="s">
+        <v>55</v>
+      </c>
+      <c r="H37">
+        <v>2017</v>
+      </c>
+      <c r="I37">
+        <v>2021</v>
+      </c>
+      <c r="J37" t="s">
+        <v>256</v>
+      </c>
+      <c r="K37" t="s">
+        <v>257</v>
+      </c>
+      <c r="L37" t="s">
+        <v>258</v>
+      </c>
+      <c r="M37" t="s">
         <v>259</v>
       </c>
-      <c r="B37" t="s">
+      <c r="N37" t="s">
         <v>260</v>
       </c>
-      <c r="C37" t="s">
-[...18 lines deleted...]
-      <c r="J37" t="s">
+      <c r="O37" t="s">
         <v>261</v>
       </c>
-      <c r="K37" t="s">
-[...2 lines deleted...]
-      <c r="L37" t="s">
+      <c r="P37" t="s">
         <v>262</v>
-      </c>
-[...10 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>263</v>
+      </c>
+      <c r="B38" t="s">
+        <v>264</v>
+      </c>
+      <c r="C38" t="s">
+        <v>98</v>
+      </c>
+      <c r="D38" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" t="s">
+        <v>55</v>
+      </c>
+      <c r="H38">
+        <v>2012</v>
+      </c>
+      <c r="I38">
+        <v>2015</v>
+      </c>
+      <c r="J38" t="s">
+        <v>101</v>
+      </c>
+      <c r="K38" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" t="s">
+        <v>265</v>
+      </c>
+      <c r="M38" t="s">
+        <v>102</v>
+      </c>
+      <c r="N38" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
         <v>266</v>
       </c>
-      <c r="B38" t="s">
+      <c r="P38" t="s">
         <v>267</v>
-      </c>
-[...34 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>268</v>
+      </c>
+      <c r="B39" t="s">
+        <v>269</v>
+      </c>
+      <c r="C39" t="s">
+        <v>223</v>
+      </c>
+      <c r="D39" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" t="s">
+        <v>79</v>
+      </c>
+      <c r="F39" t="s">
+        <v>80</v>
+      </c>
+      <c r="G39" t="s">
+        <v>46</v>
+      </c>
+      <c r="H39">
+        <v>2012</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>270</v>
+      </c>
+      <c r="K39" t="s">
+        <v>22</v>
+      </c>
+      <c r="L39" t="s">
         <v>271</v>
       </c>
-      <c r="B39" t="s">
+      <c r="M39" t="s">
         <v>272</v>
       </c>
-      <c r="C39" t="s">
+      <c r="N39" t="s">
+        <v>25</v>
+      </c>
+      <c r="O39" t="s">
         <v>273</v>
       </c>
-      <c r="D39" t="s">
-[...17 lines deleted...]
-      <c r="J39" t="s">
+      <c r="P39" t="s">
         <v>274</v>
-      </c>
-[...14 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B40" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C40" t="s">
-        <v>280</v>
+        <v>62</v>
       </c>
       <c r="D40" t="s">
-        <v>52</v>
+        <v>277</v>
       </c>
       <c r="E40" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="F40" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H40">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40"/>
       <c r="N40" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O40" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="P40" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>280</v>
+      </c>
+      <c r="B41" t="s">
+        <v>281</v>
+      </c>
+      <c r="C41" t="s">
+        <v>282</v>
+      </c>
+      <c r="D41" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" t="s">
+        <v>79</v>
+      </c>
+      <c r="F41" t="s">
+        <v>80</v>
+      </c>
+      <c r="G41" t="s">
+        <v>55</v>
+      </c>
+      <c r="H41">
+        <v>2003</v>
+      </c>
+      <c r="I41">
+        <v>2020</v>
+      </c>
+      <c r="J41" t="s">
+        <v>283</v>
+      </c>
+      <c r="K41" t="s">
+        <v>22</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>284</v>
+      </c>
+      <c r="N41" t="s">
+        <v>25</v>
+      </c>
+      <c r="O41" t="s">
         <v>285</v>
       </c>
-      <c r="B41" t="s">
+      <c r="P41" t="s">
         <v>286</v>
-      </c>
-[...38 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B42" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C42" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="D42" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G42" t="s">
-        <v>293</v>
+        <v>46</v>
       </c>
       <c r="H42">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L42" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="M42" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="N42" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O42" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="P42" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B43" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C43" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="D43" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F43" t="s">
-        <v>299</v>
+        <v>20</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H43">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>156</v>
+        <v>296</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L43" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="M43" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="N43" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O43" t="s">
+        <v>298</v>
+      </c>
+      <c r="P43" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
         <v>300</v>
       </c>
-      <c r="P43" t="s">
+      <c r="B44" t="s">
         <v>301</v>
+      </c>
+      <c r="C44" t="s">
+        <v>289</v>
+      </c>
+      <c r="D44" t="s">
+        <v>45</v>
+      </c>
+      <c r="E44" t="s">
+        <v>79</v>
+      </c>
+      <c r="F44" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" t="s">
+        <v>302</v>
+      </c>
+      <c r="H44">
+        <v>2021</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>165</v>
+      </c>
+      <c r="K44" t="s">
+        <v>22</v>
+      </c>
+      <c r="L44" t="s">
+        <v>303</v>
+      </c>
+      <c r="M44" t="s">
+        <v>291</v>
+      </c>
+      <c r="N44" t="s">
+        <v>25</v>
+      </c>
+      <c r="O44" t="s">
+        <v>304</v>
+      </c>
+      <c r="P44" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>306</v>
+      </c>
+      <c r="B45" t="s">
+        <v>307</v>
+      </c>
+      <c r="C45" t="s">
+        <v>289</v>
+      </c>
+      <c r="D45" t="s">
+        <v>45</v>
+      </c>
+      <c r="E45" t="s">
+        <v>79</v>
+      </c>
+      <c r="F45" t="s">
+        <v>308</v>
+      </c>
+      <c r="G45" t="s">
+        <v>46</v>
+      </c>
+      <c r="H45">
+        <v>2021</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>165</v>
+      </c>
+      <c r="K45" t="s">
+        <v>22</v>
+      </c>
+      <c r="L45" t="s">
+        <v>303</v>
+      </c>
+      <c r="M45" t="s">
+        <v>291</v>
+      </c>
+      <c r="N45" t="s">
+        <v>25</v>
+      </c>
+      <c r="O45" t="s">
+        <v>309</v>
+      </c>
+      <c r="P45" t="s">
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">