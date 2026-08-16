--- v0 (2025-12-13)
+++ v1 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -263,57 +263,81 @@
   <si>
     <t>The ministerial regulation covers home audio equipment. It includes DVD players, mini component audio, micro component audio, and home theater audio that read or record data from a memory card or memory device or receives radio waves and produce audio or visual signals to provide entertainment or information and can operate with the power from the mains electricity supply. This does not include audio equipment for commercial use (professional audio system) and a public address (PA) system.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Electronics, Audio-Visual, Home Theater Equipment</t>
   </si>
   <si>
     <t>High Energy Performance Standard</t>
   </si>
   <si>
     <t>April 2022</t>
   </si>
   <si>
     <t>Department of Alternative Energy Development and Efficiency, Ministry of Energy…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-regulation-prescribing-highly-efficiency-home-audio-equipment-standby-mode-be</t>
   </si>
   <si>
     <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=2048427</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>Sello FIDE No. 4146 - Audio and Video Systems</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for audio visual systems: home theater systems, DVD players, and Blu-ray players operating at nominal voltages of 110, 115, 127, 220, 230V, at a nominal frequency of 60Hz.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mexico</t>
   </si>
   <si>
     <t>Home Theater Equipment, DVD|Blu-Ray Players</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NMX-I-122-NYCE / NOM-001-SCFI / NOM-008-SCFI / NOM-024-SCFI / IEC 62087</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4146-audio-and-video-systems</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4146.pdf</t>
   </si>
   <si>
     <t>US 761: 2019, household biomass stoves requirement( 2nd edition)</t>
   </si>
   <si>
     <t>This Uganda standard specifies the classification,technical requirements, performance requirements, safety requirements and test methods of biomass cookstoves intended for use in households. This standard is applicable to cookstoves using solid biomass</t>
   </si>
@@ -659,51 +683,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="641.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="107.26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1076,133 +1100,181 @@
       <c r="L8"/>
       <c r="M8" t="s">
         <v>80</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
         <v>81</v>
       </c>
       <c r="P8" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>83</v>
       </c>
       <c r="B9" t="s">
         <v>84</v>
       </c>
       <c r="C9" t="s">
         <v>85</v>
       </c>
       <c r="D9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" t="s">
+        <v>68</v>
+      </c>
+      <c r="F9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9">
+        <v>2025</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>86</v>
       </c>
-      <c r="E9" t="s">
-[...14 lines deleted...]
-      <c r="J9" t="s">
+      <c r="K9" t="s">
+        <v>36</v>
+      </c>
+      <c r="L9" t="s">
         <v>87</v>
       </c>
-      <c r="K9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>88</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O9" t="s">
         <v>90</v>
       </c>
       <c r="P9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>92</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
       <c r="C10" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>53</v>
+      </c>
+      <c r="H10">
+        <v>2008</v>
+      </c>
+      <c r="I10">
+        <v>2009</v>
+      </c>
+      <c r="J10" t="s">
         <v>95</v>
       </c>
-      <c r="G10" t="s">
-[...6 lines deleted...]
-      <c r="J10" t="s">
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
         <v>96</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10"/>
       <c r="M10" t="s">
         <v>97</v>
       </c>
       <c r="N10" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O10" t="s">
         <v>98</v>
       </c>
       <c r="P10" t="s">
         <v>99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C11" t="s">
+        <v>102</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>103</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2019</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>104</v>
+      </c>
+      <c r="K11" t="s">
+        <v>36</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>105</v>
+      </c>
+      <c r="N11" t="s">
+        <v>39</v>
+      </c>
+      <c r="O11" t="s">
+        <v>106</v>
+      </c>
+      <c r="P11" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">