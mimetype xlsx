--- v2 (2026-03-05)
+++ v3 (2026-09-29)
@@ -12,293 +12,308 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>CEL- Digital Television Adapters (Set Top Box)</t>
-[...8 lines deleted...]
-    <t>Set Top Boxes (STB)</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...5 lines deleted...]
-    <t>May 2021</t>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>GB/T 2829-2002; GB/T 14857; GB/T 17700; GB/T 17975.1; GB/T 17975.2; GB/T 17975.3; GB/T 20600; GB 20943; GD/JN 01; GY/T 155; GY/T 170; IEC 62087:2008</t>
-[...2 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/cel-digital-television-adapters-set-top-box</t>
-[...75 lines deleted...]
-    <t>Entered into force, Revised</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...61 lines deleted...]
-    <t>Superseded</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL- Digital Television Adapters (Set Top Box)</t>
+  </si>
+  <si>
+    <t>This policy covers digital television adapters (set top box).</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB/T 2829-2002; GB/T 14857; GB/T 17700; GB/T 17975.1; GB/T 17975.2; GB/T 17975.3; GB/T 20600; GB 20943; GD/JN 01; GY/T 155; GY/T 170; IEC 62087:2008</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-digital-television-adapters-set-top-box</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/66cce27f96114f04a415b6ae8a84224d/files/cms/article/2021/05/%E6%9C%BA%E9%A1%B6%E7%9B%92.pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>CQC31-452631-2021. Energy Conservation Certification rules for flat panel TVs &amp; set-top boxes</t>
+  </si>
+  <si>
+    <t>This policy contains Energy Conservation Certification rules for flat panel TVs &amp; set-top boxes. It applies to LCD TVs and Plasma TVs that work under an electricity grid of normal voltage and serve for general service. It also applies to LCD or plasma display equipment (with its main function as a TV, but without moderators and other types of flat panel displays) and set-top boxes.</t>
+  </si>
+  <si>
+    <t>Televisions, Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>GB 24850</t>
+  </si>
+  <si>
+    <t>China Quality Certification Centre</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-452631-2021-energy-conservation-certification-rules-flat-panel-tvs-set-top-boxes</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-06-07/492733.shtml</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Set-Top Boxes</t>
+  </si>
+  <si>
+    <t>A device with nameplate output power of power supplyless than equal to 150W, capable of receiving,transmitting, processing, recording, converting signals anddisplaying by television or other displaying devices.</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/e-standby-power-program-set-top-boxes</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Set-Top Boxes Version 5.1</t>
   </si>
   <si>
     <t>Products that meet the definition of Set-top Box and a Set-top Box Base Type as specified herein are eligible for ENERGY STAR certification.  Set-top Box: A device with the primary purpose of receiving digital television services from a coaxial; hybrid fiber coaxial; or fiber-to-the-home distribution system; from satellites; or encapsulated in IP packets from managed IP distribution networks; decrypting or descrambling these signals; and decoding|decompressing for delivery to residential consumer displays and or recording devices; and or one or more other Set-Top Boxes; including Thin Clients; in a residential multi-room architecture. STBs that incorporate common LAN functionality as a secondary function are considered STBs for this specification. Base Type: The means of access to video content for a STB; includes: cable; sattelliete; cable digital transport adapter; internet protocol; and thin-client|remote.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Set-Top Boxes (Rev. May-2016)</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-set-top-boxes-version-51</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/electronics/set_top_boxes_cable_boxes/partners</t>
   </si>
@@ -1040,51 +1055,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1088.734" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1120,1438 +1135,1486 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
-[...2 lines deleted...]
-      <c r="M2" t="s">
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
-[...4 lines deleted...]
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
         <v>38</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L4"/>
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
       <c r="M4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H5">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
         <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
         <v>57</v>
       </c>
       <c r="P6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>59</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H7">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
+        <v>61</v>
+      </c>
+      <c r="P7" t="s">
         <v>62</v>
-      </c>
-[...14 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E8" t="s">
         <v>66</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
         <v>67</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H8">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2002</v>
+      </c>
+      <c r="I8">
+        <v>2021</v>
+      </c>
       <c r="J8" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D9" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="G9" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="H9">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
         <v>77</v>
       </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
         <v>78</v>
       </c>
       <c r="P9" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>80</v>
       </c>
       <c r="B10" t="s">
         <v>81</v>
       </c>
       <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10">
+        <v>2009</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>76</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
         <v>82</v>
       </c>
-      <c r="D10" t="s">
-[...17 lines deleted...]
-      <c r="J10" t="s">
+      <c r="M10" t="s">
+        <v>77</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>83</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>66</v>
+      </c>
+      <c r="F11" t="s">
+        <v>67</v>
+      </c>
+      <c r="G11" t="s">
+        <v>68</v>
+      </c>
+      <c r="H11">
+        <v>2001</v>
+      </c>
+      <c r="I11">
+        <v>2018</v>
+      </c>
+      <c r="J11" t="s">
         <v>88</v>
       </c>
-      <c r="B11" t="s">
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>89</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="M11" t="s">
         <v>90</v>
       </c>
-      <c r="E11" t="s">
-[...20 lines deleted...]
-      <c r="L11" t="s">
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>91</v>
       </c>
-      <c r="M11" t="s">
+      <c r="P11" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
         <v>95</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
+        <v>68</v>
+      </c>
+      <c r="H12">
+        <v>2010</v>
+      </c>
+      <c r="I12">
+        <v>2021</v>
+      </c>
+      <c r="J12" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>96</v>
       </c>
-      <c r="C12" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M12" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C13" t="s">
-        <v>101</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H13">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2011</v>
+      </c>
+      <c r="I13">
+        <v>2016</v>
+      </c>
       <c r="J13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" t="s">
+        <v>44</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>102</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>66</v>
+      </c>
+      <c r="F14" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14">
+        <v>1985</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
         <v>107</v>
       </c>
-      <c r="B14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>108</v>
       </c>
-      <c r="C14" t="s">
+      <c r="M14" t="s">
         <v>109</v>
       </c>
-      <c r="D14" t="s">
-[...17 lines deleted...]
-      <c r="J14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>110</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="P14" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C15" t="s">
+        <v>114</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15">
+        <v>2008</v>
+      </c>
+      <c r="I15">
+        <v>2012</v>
+      </c>
+      <c r="J15" t="s">
         <v>115</v>
       </c>
-      <c r="B15" t="s">
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
         <v>116</v>
       </c>
-      <c r="C15" t="s">
+      <c r="M15" t="s">
         <v>117</v>
       </c>
-      <c r="D15" t="s">
-[...22 lines deleted...]
-      <c r="M15" t="s">
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>118</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>120</v>
+      </c>
+      <c r="B16" t="s">
         <v>121</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>122</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16">
+        <v>2016</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>107</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
         <v>123</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>124</v>
       </c>
-      <c r="G16" t="s">
-[...14 lines deleted...]
-      <c r="L16" t="s">
+      <c r="P16" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17" t="s">
+        <v>127</v>
+      </c>
+      <c r="C17" t="s">
+        <v>128</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>129</v>
       </c>
-      <c r="B17" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="H17">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I17">
         <v>2014</v>
       </c>
       <c r="J17" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17" t="s">
+        <v>130</v>
+      </c>
+      <c r="M17" t="s">
+        <v>131</v>
+      </c>
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>132</v>
       </c>
-      <c r="M17" t="s">
+      <c r="P17" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>134</v>
+      </c>
+      <c r="B18" t="s">
+        <v>135</v>
+      </c>
+      <c r="C18" t="s">
         <v>136</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" t="s">
+        <v>68</v>
+      </c>
+      <c r="H18">
+        <v>2013</v>
+      </c>
+      <c r="I18">
+        <v>2014</v>
+      </c>
+      <c r="J18" t="s">
+        <v>88</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
         <v>137</v>
       </c>
-      <c r="C18" t="s">
+      <c r="M18" t="s">
         <v>138</v>
       </c>
-      <c r="D18" t="s">
-[...13 lines deleted...]
-      <c r="J18" t="s">
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
         <v>139</v>
       </c>
-      <c r="K18" t="s">
-[...3 lines deleted...]
-      <c r="M18" t="s">
+      <c r="P18" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" t="s">
         <v>143</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" t="s">
         <v>19</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>20</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>102</v>
+        <v>144</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>145</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>146</v>
       </c>
-      <c r="M19" t="s">
+      <c r="P19" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20" t="s">
+        <v>149</v>
+      </c>
+      <c r="C20" t="s">
         <v>150</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20">
+        <v>2008</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>107</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
         <v>151</v>
       </c>
-      <c r="C20" t="s">
-[...26 lines deleted...]
-      <c r="L20"/>
       <c r="M20" t="s">
         <v>152</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O20" t="s">
         <v>153</v>
       </c>
       <c r="P20" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>155</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
+        <v>39</v>
+      </c>
+      <c r="E21" t="s">
         <v>19</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>20</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H21">
         <v>2015</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>2019</v>
+      </c>
       <c r="J21" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>63</v>
+        <v>157</v>
       </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P21" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B22" t="s">
-        <v>159</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
         <v>20</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H22">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="P22" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C23" t="s">
-        <v>163</v>
+        <v>75</v>
       </c>
       <c r="D23" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H23">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>164</v>
+        <v>76</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L23" t="s">
+        <v>82</v>
+      </c>
+      <c r="M23" t="s">
+        <v>77</v>
+      </c>
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
         <v>165</v>
       </c>
-      <c r="M23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>166</v>
+      </c>
+      <c r="B24" t="s">
+        <v>167</v>
+      </c>
+      <c r="C24" t="s">
+        <v>168</v>
+      </c>
+      <c r="D24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H24">
+        <v>2015</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
         <v>169</v>
       </c>
-      <c r="B24" t="s">
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" t="s">
         <v>170</v>
       </c>
-      <c r="C24" t="s">
+      <c r="M24" t="s">
         <v>171</v>
       </c>
-      <c r="D24" t="s">
+      <c r="N24" t="s">
+        <v>25</v>
+      </c>
+      <c r="O24" t="s">
         <v>172</v>
       </c>
-      <c r="E24" t="s">
-[...14 lines deleted...]
-      <c r="J24" t="s">
+      <c r="P24" t="s">
         <v>173</v>
-      </c>
-[...16 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25" t="s">
+        <v>175</v>
+      </c>
+      <c r="C25" t="s">
+        <v>176</v>
+      </c>
+      <c r="D25" t="s">
+        <v>177</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
+        <v>129</v>
+      </c>
+      <c r="G25" t="s">
+        <v>68</v>
+      </c>
+      <c r="H25">
+        <v>2017</v>
+      </c>
+      <c r="I25">
+        <v>2021</v>
+      </c>
+      <c r="J25" t="s">
+        <v>178</v>
+      </c>
+      <c r="K25" t="s">
+        <v>179</v>
+      </c>
+      <c r="L25" t="s">
         <v>180</v>
       </c>
-      <c r="B25" t="s">
+      <c r="M25" t="s">
         <v>181</v>
       </c>
-      <c r="C25" t="s">
+      <c r="N25" t="s">
         <v>182</v>
       </c>
-      <c r="D25" t="s">
-[...17 lines deleted...]
-      <c r="J25" t="s">
+      <c r="O25" t="s">
         <v>183</v>
       </c>
-      <c r="K25" t="s">
-[...2 lines deleted...]
-      <c r="L25" t="s">
+      <c r="P25" t="s">
         <v>184</v>
-      </c>
-[...10 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B26" t="s">
+        <v>186</v>
+      </c>
+      <c r="C26" t="s">
+        <v>187</v>
+      </c>
+      <c r="D26" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" t="s">
+        <v>68</v>
+      </c>
+      <c r="H26">
+        <v>2003</v>
+      </c>
+      <c r="I26">
+        <v>2012</v>
+      </c>
+      <c r="J26" t="s">
         <v>188</v>
       </c>
-      <c r="B26" t="s">
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26" t="s">
         <v>189</v>
       </c>
-      <c r="C26" t="s">
+      <c r="M26" t="s">
         <v>190</v>
       </c>
-      <c r="D26" t="s">
-[...15 lines deleted...]
-      <c r="J26" t="s">
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="s">
         <v>191</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="P26" t="s">
         <v>192</v>
-      </c>
-[...10 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27" t="s">
+        <v>194</v>
+      </c>
+      <c r="C27" t="s">
+        <v>195</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>66</v>
+      </c>
+      <c r="F27" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" t="s">
+        <v>41</v>
+      </c>
+      <c r="H27">
+        <v>2012</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
         <v>196</v>
       </c>
-      <c r="B27" t="s">
+      <c r="K27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
         <v>197</v>
       </c>
-      <c r="C27" t="s">
+      <c r="M27" t="s">
         <v>198</v>
       </c>
-      <c r="D27" t="s">
-[...23 lines deleted...]
-      <c r="L27" t="s">
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
         <v>199</v>
       </c>
-      <c r="M27" t="s">
+      <c r="P27" t="s">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>201</v>
+      </c>
+      <c r="B28" t="s">
+        <v>202</v>
+      </c>
+      <c r="C28" t="s">
         <v>203</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" t="s">
+        <v>68</v>
+      </c>
+      <c r="H28">
+        <v>2011</v>
+      </c>
+      <c r="I28">
+        <v>2011</v>
+      </c>
+      <c r="J28" t="s">
+        <v>32</v>
+      </c>
+      <c r="K28" t="s">
+        <v>22</v>
+      </c>
+      <c r="L28" t="s">
         <v>204</v>
       </c>
-      <c r="C28" t="s">
+      <c r="M28" t="s">
         <v>205</v>
       </c>
-      <c r="D28" t="s">
-[...21 lines deleted...]
-      <c r="L28" t="s">
+      <c r="N28" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" t="s">
         <v>206</v>
       </c>
-      <c r="M28" t="s">
+      <c r="P28" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>208</v>
+      </c>
+      <c r="B29" t="s">
+        <v>209</v>
+      </c>
+      <c r="C29" t="s">
         <v>210</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
+        <v>115</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" t="s">
+        <v>211</v>
+      </c>
+      <c r="M29" t="s">
         <v>212</v>
       </c>
-      <c r="K29" t="s">
-[...2 lines deleted...]
-      <c r="L29" t="s">
+      <c r="N29" t="s">
+        <v>25</v>
+      </c>
+      <c r="O29" t="s">
         <v>213</v>
       </c>
-      <c r="M29" t="s">
-[...5 lines deleted...]
-      <c r="O29" t="s">
+      <c r="P29" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>215</v>
+      </c>
+      <c r="B30" t="s">
         <v>216</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>210</v>
+      </c>
+      <c r="D30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" t="s">
+        <v>66</v>
+      </c>
+      <c r="F30" t="s">
+        <v>40</v>
+      </c>
+      <c r="G30" t="s">
+        <v>41</v>
+      </c>
+      <c r="H30">
+        <v>2015</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
         <v>217</v>
       </c>
-      <c r="C30" t="s">
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" t="s">
         <v>218</v>
       </c>
-      <c r="D30" t="s">
+      <c r="M30" t="s">
+        <v>212</v>
+      </c>
+      <c r="N30" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" t="s">
         <v>219</v>
       </c>
-      <c r="E30" t="s">
-[...8 lines deleted...]
-      <c r="H30">
+      <c r="P30" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>221</v>
+      </c>
+      <c r="B31" t="s">
+        <v>222</v>
+      </c>
+      <c r="C31" t="s">
+        <v>223</v>
+      </c>
+      <c r="D31" t="s">
+        <v>224</v>
+      </c>
+      <c r="E31" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" t="s">
+        <v>129</v>
+      </c>
+      <c r="G31" t="s">
+        <v>68</v>
+      </c>
+      <c r="H31">
         <v>2012</v>
       </c>
-      <c r="I30">
+      <c r="I31">
         <v>2014</v>
       </c>
-      <c r="J30" t="s">
-[...18 lines deleted...]
-        <v>223</v>
+      <c r="J31" t="s">
+        <v>188</v>
+      </c>
+      <c r="K31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L31" t="s">
+        <v>225</v>
+      </c>
+      <c r="M31" t="s">
+        <v>226</v>
+      </c>
+      <c r="N31" t="s">
+        <v>25</v>
+      </c>
+      <c r="O31" t="s">
+        <v>227</v>
+      </c>
+      <c r="P31" t="s">
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">