--- v0 (2025-11-29)
+++ v1 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -129,50 +129,77 @@
     <t>LI 2454 Renewable Energy (Standards and Labelling) (Improved Biomass Cookstoves) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to an improved biomass cookstoves, manufactured in the country or imported into the country for sale, display or use as a domestic cookstove, or an institutional cookstove that uses solid biomass fuels including wood, charcoal, briquette, or pellet.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>Cookstoves</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2454-renewable-energy-standards-and-labelling-improved-biomass-cookstoves-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>The U.S. Environmental Protection Agency (EPA) Recognition Program for Game Consoles Performance Requirements Version 1.0</t>
   </si>
   <si>
     <t>Manufacturers of products that meet the definition of Game Console are eligible for EPA recognition, with the exception of portable game consoles and game consoles incapable of rendering HD video output (video output with a display resolution of 720 lines or greater) via HDMI.</t>
   </si>
   <si>
     <t>United States of America*</t>
   </si>
   <si>
     <t>Game Consoles</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
@@ -539,71 +566,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="327.92" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="107.26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -720,131 +747,179 @@
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3" t="s">
         <v>36</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="L4" t="s">
+      <c r="P4" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E5" t="s">
         <v>52</v>
       </c>
-      <c r="B5" t="s">
+      <c r="F5" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" t="s">
         <v>56</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5"/>
       <c r="M5" t="s">
         <v>57</v>
       </c>
       <c r="N5" t="s">
+        <v>58</v>
+      </c>
+      <c r="O5" t="s">
+        <v>59</v>
+      </c>
+      <c r="P5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
+        <v>2019</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>66</v>
+      </c>
+      <c r="N6" t="s">
         <v>27</v>
       </c>
-      <c r="O5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="O6" t="s">
+        <v>67</v>
+      </c>
+      <c r="P6" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">