--- v1 (2025-11-29)
+++ v2 (2026-04-23)
@@ -183,63 +183,64 @@
     <t>https://www.legislation.gov.uk/eur/2014/1254/contents</t>
   </si>
   <si>
     <t>non-residential ventilation unit -NRVU; means a ventilation unit where the maximum flow rate of the ventilation unit exceeds 250 m3 per hour; and; where the maximum flow rate is between 250 and 1 000 m3 per hour; the manufacturer has not declared its intended use as being exclusively for a residential ventilation application.
 This Policy is under review by the European Commission and is expected to be revised in 2025.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-12542014-11-july-2014-supplementing-directive</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R1254-20200730</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2025/2052 of 13 October 2025  laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables</t>
   </si>
   <si>
-    <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.</t>
+    <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.
+This policy applies from the 14th December 2028, repealing Commission Regulation (EU) 2019/1782.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Battery Chargers, External Power Supply</t>
   </si>
   <si>
-    <t>Published, Revised</t>
-[...2 lines deleted...]
-    <t>November 2025</t>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>87 FR 51221</t>
   </si>
   <si>
     <t>European Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20252052-13-october-2025-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32025R2052&amp;qid=1763999035842</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 1253/2014 of 7 July 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for ventilation units</t>
   </si>
   <si>
     <t>Ventilation unit -VU; means an electricity driven appliance equipped with at least one impeller; one motor and a casing and intended to replace utilised air by outdoor air in a building or a part of a building.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-12532014-7-july-2014-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/1253/contents</t>
   </si>
@@ -985,55 +986,53 @@
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" t="s">
         <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>59</v>
       </c>
       <c r="H6">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
         <v>60</v>
       </c>
       <c r="K6" t="s">
         <v>37</v>
       </c>
       <c r="L6" t="s">
         <v>61</v>
       </c>
       <c r="M6" t="s">
         <v>62</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>63</v>
       </c>
       <c r="P6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>65</v>