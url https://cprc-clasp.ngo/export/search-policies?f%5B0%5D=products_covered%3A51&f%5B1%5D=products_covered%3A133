--- v2 (2026-03-07)
+++ v3 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -456,50 +456,59 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
   </si>
   <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
+  </si>
+  <si>
     <t>Greenhouse and Energy Minimum Standards (External Power Supplies) Determination 2014</t>
   </si>
   <si>
     <t>Products covered include external power supply units with a nominal 230 V a.c. supply input and a single output at extra low voltage (ELV), either a.c. or d.c. and a maximum output of 250 W or 250 VA (see the standard for further details on products covered).</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>July 2025</t>
   </si>
   <si>
     <t>AS/NZS 4665.1:2005 AS/NZS 4665.2:2005 AS/NZS 4665</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-external-power-supplies-determination-2014</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2014L01580</t>
   </si>
   <si>
     <t>JS 2111:2013 Technical Regulation on eco-design requirements for no-load condition electric power consumption and average active efficiency of external power supplies</t>
@@ -577,53 +586,50 @@
     <t>August 2018</t>
   </si>
   <si>
     <t>AS/NZS 4665.1:2005</t>
   </si>
   <si>
     <t>Energy Efficiency and Conservation Authority (EECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-performance-external-power-supplies</t>
   </si>
   <si>
     <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/external-power-supplies-factsheet.pdf</t>
   </si>
   <si>
     <t>NOM-029-ENER-2017, Energy efficiency of external power supplies</t>
   </si>
   <si>
     <t>This standard aims to establish the minimum values ​​of energy efficiency in operation, the maximum limits of electrical power in no-load or empty mode, the test methods for their evaluation and the specifications of the minimum information to be marked on external power supplies (FAE) that are intended to convert the alternating current (AC) line voltage to a single fixed output voltage level in direct current (DC) at a time and with a maximum output power less than or equal to 250.0 W, as well as those that have a switch that allows the user to manually choose between different output voltage levels.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>New</t>
-  </si>
-[...1 lines deleted...]
-    <t>September 2025</t>
   </si>
   <si>
     <t>NMX-I-281-NYCE-2012</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-029-ener-2017-energy-efficiency-external-power-supplies</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle_popup.php?codigo=5502802</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
@@ -1098,51 +1104,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2046,682 +2052,730 @@
       <c r="I19">
         <v>2025</v>
       </c>
       <c r="J19" t="s">
         <v>137</v>
       </c>
       <c r="K19" t="s">
         <v>50</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
         <v>143</v>
       </c>
       <c r="N19" t="s">
         <v>144</v>
       </c>
       <c r="O19" t="s">
         <v>145</v>
       </c>
       <c r="P19" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" t="s">
         <v>147</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="I20">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="J20" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="K20" t="s">
         <v>50</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>144</v>
       </c>
       <c r="O20" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="P20" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B21" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C21" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D21" t="s">
         <v>48</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="I21">
         <v>2014</v>
       </c>
       <c r="J21" t="s">
-        <v>73</v>
+        <v>153</v>
       </c>
       <c r="K21" t="s">
         <v>50</v>
       </c>
       <c r="L21" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="M21" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="P21" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B22" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C22" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="E22" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="I22">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J22" t="s">
-        <v>165</v>
+        <v>73</v>
       </c>
       <c r="K22" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="L22" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="M22" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="N22" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="P22" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>165</v>
+      </c>
+      <c r="B23" t="s">
+        <v>166</v>
+      </c>
+      <c r="C23" t="s">
+        <v>167</v>
+      </c>
+      <c r="D23" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" t="s">
+        <v>72</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>1994</v>
+      </c>
+      <c r="I23">
+        <v>2013</v>
+      </c>
+      <c r="J23" t="s">
+        <v>168</v>
+      </c>
+      <c r="K23" t="s">
+        <v>37</v>
+      </c>
+      <c r="L23" t="s">
+        <v>169</v>
+      </c>
+      <c r="M23" t="s">
         <v>170</v>
       </c>
-      <c r="B23" t="s">
+      <c r="N23" t="s">
+        <v>39</v>
+      </c>
+      <c r="O23" t="s">
         <v>171</v>
       </c>
-      <c r="C23" t="s">
-[...18 lines deleted...]
-      <c r="J23" t="s">
+      <c r="P23" t="s">
         <v>172</v>
-      </c>
-[...14 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B24" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C24" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="D24" t="s">
         <v>48</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H24">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="K24" t="s">
         <v>50</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="P24" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B25" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C25" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D25" t="s">
         <v>48</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>187</v>
+        <v>22</v>
       </c>
       <c r="H25">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>2005</v>
+      </c>
+      <c r="I25">
+        <v>2011</v>
+      </c>
       <c r="J25" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="K25" t="s">
         <v>50</v>
       </c>
       <c r="L25" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="M25" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="P25" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="B26" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C26" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="D26" t="s">
-        <v>196</v>
+        <v>48</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>190</v>
       </c>
       <c r="H26">
         <v>2017</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
       <c r="K26" t="s">
-        <v>197</v>
+        <v>50</v>
       </c>
       <c r="L26" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="M26" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="N26" t="s">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="P26" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B27" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C27" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="D27" t="s">
-        <v>48</v>
+        <v>198</v>
       </c>
       <c r="E27" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>101</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I27">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="J27" t="s">
-        <v>92</v>
+        <v>168</v>
       </c>
       <c r="K27" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="L27" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="M27" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="O27" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="P27" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B28" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C28" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="D28" t="s">
         <v>48</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>101</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="I28">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="J28" t="s">
         <v>92</v>
       </c>
       <c r="K28" t="s">
-        <v>50</v>
+        <v>207</v>
       </c>
       <c r="L28" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="M28" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="P28" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B29" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="C29" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="D29" t="s">
         <v>48</v>
       </c>
       <c r="E29" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="G29" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2007</v>
+      </c>
+      <c r="I29">
+        <v>2011</v>
+      </c>
       <c r="J29" t="s">
-        <v>220</v>
+        <v>92</v>
       </c>
       <c r="K29" t="s">
         <v>50</v>
       </c>
       <c r="L29" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="M29" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="P29" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B30" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>221</v>
       </c>
       <c r="D30" t="s">
-        <v>227</v>
+        <v>48</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
         <v>72</v>
       </c>
       <c r="G30" t="s">
         <v>35</v>
       </c>
       <c r="H30">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>36</v>
+        <v>222</v>
       </c>
       <c r="K30" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L30"/>
+        <v>50</v>
+      </c>
+      <c r="L30" t="s">
+        <v>223</v>
+      </c>
       <c r="M30" t="s">
-        <v>75</v>
+        <v>224</v>
       </c>
       <c r="N30" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="P30" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B31" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C31" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="E31" t="s">
         <v>71</v>
       </c>
       <c r="F31" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H31">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="K31" t="s">
         <v>37</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>234</v>
+        <v>75</v>
       </c>
       <c r="N31" t="s">
         <v>39</v>
       </c>
       <c r="O31" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="P31" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B32" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C32" t="s">
-        <v>18</v>
+        <v>152</v>
       </c>
       <c r="D32" t="s">
-        <v>33</v>
+        <v>234</v>
       </c>
       <c r="E32" t="s">
         <v>71</v>
       </c>
       <c r="F32" t="s">
-        <v>239</v>
+        <v>34</v>
       </c>
       <c r="G32" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2015</v>
+      </c>
+      <c r="I32">
+        <v>2016</v>
+      </c>
       <c r="J32" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
       <c r="L32" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="M32" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="N32" t="s">
         <v>39</v>
       </c>
       <c r="O32" t="s">
+        <v>237</v>
+      </c>
+      <c r="P32" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>239</v>
+      </c>
+      <c r="B33" t="s">
+        <v>240</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" t="s">
+        <v>33</v>
+      </c>
+      <c r="E33" t="s">
+        <v>71</v>
+      </c>
+      <c r="F33" t="s">
+        <v>241</v>
+      </c>
+      <c r="G33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H33">
+        <v>2014</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>168</v>
+      </c>
+      <c r="K33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L33" t="s">
         <v>242</v>
       </c>
-      <c r="P32" t="s">
+      <c r="M33" t="s">
         <v>243</v>
+      </c>
+      <c r="N33" t="s">
+        <v>39</v>
+      </c>
+      <c r="O33" t="s">
+        <v>244</v>
+      </c>
+      <c r="P33" t="s">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">