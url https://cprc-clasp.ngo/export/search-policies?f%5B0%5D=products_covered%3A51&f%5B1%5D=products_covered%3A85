--- v1 (2026-01-18)
+++ v2 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -454,50 +454,71 @@
     <t>NOM-029-ENER-2017, Energy efficiency of external power supplies</t>
   </si>
   <si>
     <t>This standard aims to establish the minimum values ​​of energy efficiency in operation, the maximum limits of electrical power in no-load or empty mode, the test methods for their evaluation and the specifications of the minimum information to be marked on external power supplies (FAE) that are intended to convert the alternating current (AC) line voltage to a single fixed output voltage level in direct current (DC) at a time and with a maximum output power less than or equal to 250.0 W, as well as those that have a switch that allows the user to manually choose between different output voltage levels.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>NMX-I-281-NYCE-2012</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-029-ener-2017-energy-efficiency-external-power-supplies</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle_popup.php?codigo=5502802</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
@@ -927,51 +948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="970.763" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1737,284 +1758,332 @@
       </c>
       <c r="L16" t="s">
         <v>143</v>
       </c>
       <c r="M16" t="s">
         <v>144</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>145</v>
       </c>
       <c r="P16" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>147</v>
       </c>
       <c r="B17" t="s">
         <v>148</v>
       </c>
       <c r="C17" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="D17" t="s">
-        <v>150</v>
+        <v>74</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
+        <v>149</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
+      </c>
+      <c r="L17" t="s">
+        <v>150</v>
+      </c>
+      <c r="M17" t="s">
+        <v>144</v>
+      </c>
+      <c r="N17" t="s">
         <v>151</v>
       </c>
-      <c r="K17" t="s">
+      <c r="O17" t="s">
         <v>152</v>
       </c>
-      <c r="L17" t="s">
+      <c r="P17" t="s">
         <v>153</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18" t="s">
+        <v>155</v>
+      </c>
+      <c r="C18" t="s">
+        <v>156</v>
+      </c>
+      <c r="D18" t="s">
         <v>157</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I18">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="J18" t="s">
-        <v>88</v>
+        <v>158</v>
       </c>
       <c r="K18" t="s">
+        <v>159</v>
+      </c>
+      <c r="L18" t="s">
         <v>160</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>161</v>
       </c>
-      <c r="M18" t="s">
+      <c r="N18" t="s">
+        <v>97</v>
+      </c>
+      <c r="O18" t="s">
         <v>162</v>
       </c>
-      <c r="N18" t="s">
-[...2 lines deleted...]
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>164</v>
+      </c>
+      <c r="B19" t="s">
         <v>165</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D19" t="s">
         <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="I19">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="J19" t="s">
         <v>88</v>
       </c>
       <c r="K19" t="s">
-        <v>35</v>
+        <v>167</v>
       </c>
       <c r="L19" t="s">
         <v>168</v>
       </c>
       <c r="M19" t="s">
         <v>169</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>170</v>
       </c>
       <c r="P19" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>172</v>
       </c>
       <c r="B20" t="s">
         <v>173</v>
       </c>
       <c r="C20" t="s">
         <v>174</v>
       </c>
       <c r="D20" t="s">
         <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="G20" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2007</v>
+      </c>
+      <c r="I20">
+        <v>2011</v>
+      </c>
       <c r="J20" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="K20" t="s">
         <v>35</v>
       </c>
       <c r="L20" t="s">
         <v>175</v>
       </c>
       <c r="M20" t="s">
         <v>176</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>177</v>
       </c>
       <c r="P20" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>179</v>
       </c>
       <c r="B21" t="s">
         <v>180</v>
       </c>
       <c r="C21" t="s">
         <v>181</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>57</v>
       </c>
       <c r="F21" t="s">
-        <v>182</v>
+        <v>58</v>
       </c>
       <c r="G21" t="s">
         <v>66</v>
       </c>
       <c r="H21">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
+        <v>76</v>
+      </c>
+      <c r="K21" t="s">
+        <v>35</v>
+      </c>
+      <c r="L21" t="s">
+        <v>182</v>
+      </c>
+      <c r="M21" t="s">
         <v>183</v>
       </c>
-      <c r="K21" t="s">
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>184</v>
+      </c>
+      <c r="P21" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C22" t="s">
+        <v>188</v>
+      </c>
+      <c r="D22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" t="s">
+        <v>189</v>
+      </c>
+      <c r="G22" t="s">
+        <v>66</v>
+      </c>
+      <c r="H22">
+        <v>2019</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>190</v>
+      </c>
+      <c r="K22" t="s">
         <v>77</v>
       </c>
-      <c r="L21"/>
-[...3 lines deleted...]
-      <c r="N21" t="s">
+      <c r="L22"/>
+      <c r="M22" t="s">
+        <v>191</v>
+      </c>
+      <c r="N22" t="s">
         <v>80</v>
       </c>
-      <c r="O21" t="s">
-[...3 lines deleted...]
-        <v>186</v>
+      <c r="O22" t="s">
+        <v>192</v>
+      </c>
+      <c r="P22" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">