--- v1 (2026-01-19)
+++ v2 (2026-08-17)
@@ -12,320 +12,335 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>BDS 563:1965 Electrical performance of power transformers</t>
-[...8 lines deleted...]
-    <t>Internal Power Supply</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>December 2020</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>Bangladesh Standards and Testing Institute</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/bds-5631965-electrical-performance-power-transformers</t>
-[...156 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>BDS 563:1965 Electrical performance of power transformers</t>
+  </si>
+  <si>
+    <t>Covers power transformers</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Internal Power Supply</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>December 2020</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/bds-5631965-electrical-performance-power-transformers</t>
+  </si>
+  <si>
+    <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-442412-2020. Energy Conservation Certification Rules for Electric Welding Machines</t>
+  </si>
+  <si>
+    <t>Apply to electric welding machines</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB 28736-2019</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Industrial Sector</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-442412-2020-energy-conservation-certification-rules-electric-welding-machines</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-05-13/497379.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-461235-2014. CQC Mark Certification - Switch power supply of computers</t>
+  </si>
+  <si>
+    <t>Applies to products as the internal switch of computers which working under normal grid voltage including ordinary desktop computers; high level desktop computers; working station, etc.</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>CQC 3112-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-461235-2014-cqc-mark-certification-switch-power-supply-computers</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-04-26/492782.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-462213-2015. Energy Conservation Certification Rules for Closed Insulated Busways</t>
+  </si>
+  <si>
+    <t>Apply to closed insulated busways</t>
+  </si>
+  <si>
+    <t>CQC3131-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-462213-2015-energy-conservation-certification-rules-closed-insulated-busways</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492856.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-462227-2021. Energy Conservation Certification Rules for Low-Voltage Switchgear Assemblies</t>
+  </si>
+  <si>
+    <t>Apply to low-voltage switchgear assemblies</t>
+  </si>
+  <si>
+    <t>CQC3177-2021</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-462227-2021-energy-conservation-certification-rules-low-voltage-switchgear</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39718</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21212/</t>
   </si>
@@ -829,71 +844,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -909,904 +924,952 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="K3" t="s">
-[...3 lines deleted...]
-      <c r="M3"/>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="P4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H5">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="M5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
         <v>49</v>
       </c>
-      <c r="N5" t="s">
+      <c r="P5" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6">
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
         <v>53</v>
       </c>
-      <c r="B6" t="s">
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>54</v>
       </c>
-      <c r="C6" t="s">
-[...11 lines deleted...]
-      <c r="G6" t="s">
+      <c r="N6" t="s">
+        <v>25</v>
+      </c>
+      <c r="O6" t="s">
         <v>55</v>
       </c>
-      <c r="H6">
-[...5 lines deleted...]
-      <c r="J6" t="s">
+      <c r="P6" t="s">
         <v>56</v>
-      </c>
-[...16 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
         <v>60</v>
       </c>
-      <c r="B7" t="s">
+      <c r="F7" t="s">
         <v>61</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H7">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="O7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="G8" t="s">
+        <v>70</v>
+      </c>
+      <c r="H8">
+        <v>2005</v>
+      </c>
+      <c r="I8">
+        <v>2014</v>
+      </c>
+      <c r="J8" t="s">
+        <v>71</v>
+      </c>
+      <c r="K8" t="s">
         <v>22</v>
       </c>
-      <c r="H8">
-[...8 lines deleted...]
-      </c>
       <c r="L8" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M8" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="F9" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H9">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="D10" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="G10" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="H10">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>82</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
+        <v>83</v>
+      </c>
+      <c r="P10" t="s">
         <v>84</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H11">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>89</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
+        <v>90</v>
+      </c>
+      <c r="M11" t="s">
+        <v>91</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>92</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11" t="s">
+      <c r="P11" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B12" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C12" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H12">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L12"/>
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
+        <v>98</v>
+      </c>
       <c r="M12" t="s">
+        <v>99</v>
+      </c>
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>100</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" t="s">
         <v>103</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>104</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13">
+        <v>2016</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
         <v>105</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>106</v>
       </c>
-      <c r="G13" t="s">
-[...14 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
         <v>111</v>
       </c>
-      <c r="B14" t="s">
+      <c r="G14" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14">
+        <v>2012</v>
+      </c>
+      <c r="I14">
+        <v>2014</v>
+      </c>
+      <c r="J14" t="s">
+        <v>89</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>112</v>
       </c>
-      <c r="C14" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M14" t="s">
-        <v>76</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C15" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H15">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
+        <v>89</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>118</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="P15" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>120</v>
+      </c>
+      <c r="B16" t="s">
+        <v>121</v>
+      </c>
+      <c r="C16" t="s">
+        <v>122</v>
+      </c>
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16">
+        <v>2015</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
         <v>123</v>
       </c>
-      <c r="B16" t="s">
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
         <v>124</v>
       </c>
-      <c r="C16" t="s">
+      <c r="M16" t="s">
         <v>125</v>
       </c>
-      <c r="D16" t="s">
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>126</v>
       </c>
-      <c r="E16" t="s">
-[...14 lines deleted...]
-      <c r="J16" t="s">
+      <c r="P16" t="s">
         <v>127</v>
-      </c>
-[...16 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17" t="s">
+        <v>129</v>
+      </c>
+      <c r="C17" t="s">
+        <v>130</v>
+      </c>
+      <c r="D17" t="s">
+        <v>131</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
+        <v>111</v>
+      </c>
+      <c r="G17" t="s">
+        <v>70</v>
+      </c>
+      <c r="H17">
+        <v>2017</v>
+      </c>
+      <c r="I17">
+        <v>2021</v>
+      </c>
+      <c r="J17" t="s">
+        <v>132</v>
+      </c>
+      <c r="K17" t="s">
         <v>133</v>
       </c>
-      <c r="B17" t="s">
+      <c r="L17" t="s">
         <v>134</v>
       </c>
-      <c r="C17" t="s">
+      <c r="M17" t="s">
         <v>135</v>
       </c>
-      <c r="D17" t="s">
-[...15 lines deleted...]
-      <c r="J17" t="s">
+      <c r="N17" t="s">
+        <v>65</v>
+      </c>
+      <c r="O17" t="s">
         <v>136</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="P17" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B18" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C18" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H18">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
+        <v>141</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>142</v>
+      </c>
+      <c r="M18" t="s">
+        <v>143</v>
+      </c>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
         <v>144</v>
       </c>
-      <c r="K18" t="s">
-[...2 lines deleted...]
-      <c r="L18" t="s">
+      <c r="P18" t="s">
         <v>145</v>
-      </c>
-[...10 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B19" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C19" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H19">
         <v>2015</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
+        <v>149</v>
+      </c>
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
+        <v>150</v>
+      </c>
+      <c r="M19" t="s">
         <v>151</v>
       </c>
-      <c r="K19" t="s">
-[...2 lines deleted...]
-      <c r="L19" t="s">
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>152</v>
       </c>
-      <c r="M19" t="s">
-[...5 lines deleted...]
-      <c r="O19" t="s">
+      <c r="P19" t="s">
         <v>153</v>
       </c>
-      <c r="P19" t="s">
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
         <v>154</v>
+      </c>
+      <c r="B20" t="s">
+        <v>155</v>
+      </c>
+      <c r="C20" t="s">
+        <v>148</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" t="s">
+        <v>88</v>
+      </c>
+      <c r="G20" t="s">
+        <v>40</v>
+      </c>
+      <c r="H20">
+        <v>2015</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>156</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>157</v>
+      </c>
+      <c r="M20" t="s">
+        <v>151</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
+        <v>158</v>
+      </c>
+      <c r="P20" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">