--- v1 (2026-03-07)
+++ v2 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -219,50 +219,77 @@
                     GB/T4706.21
 ,   
                     GB4706.29
 ,   
                     GB/T18800—2017
 ,   
                     GB/T22089
 ,   
                     GB/T35758
 ,   
                     QB/T4408</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21456-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>LI 2461 Renewable Energy (Standards and Labelling) (Inverters) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to an inverter intended for use in a stand-alone energy system or utility-interactive energy system where the output of the inverter is a stable alternating current of constant frequency; and a single-phase inverter or 3-phase inverter intended for use in a stand alone energy system or utility interactive energy system intended to be operated in parallel with an electric power system to supply power to common loads manufactured in the country or imported into the country for display, sale or use.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Electricity, Solar</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2461-renewable-energy-standards-and-labelling-inverters-regulations-2022</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
@@ -358,53 +385,50 @@
     <t>Pakistan</t>
   </si>
   <si>
     <t>Solar Inverters, Solar Stoves, Solar Water Pumps, Solar Energy Kits</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid, Productive Use</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sro-604i2019-import-policy-solar-equipment</t>
   </si>
   <si>
     <t>https://www.commerce.gov.pk/wp-content/uploads/2019/06/SRO-604.pdf</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Induction Cookers</t>
   </si>
@@ -747,73 +771,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P13"/>
+  <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="371.481" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1030,419 +1054,465 @@
       </c>
       <c r="M5" t="s">
         <v>57</v>
       </c>
       <c r="N5" t="s">
         <v>58</v>
       </c>
       <c r="O5" t="s">
         <v>59</v>
       </c>
       <c r="P5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>61</v>
       </c>
       <c r="B6" t="s">
         <v>62</v>
       </c>
       <c r="C6" t="s">
         <v>63</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="H6">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K6" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N6" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="O6" t="s">
         <v>68</v>
       </c>
       <c r="P6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>70</v>
       </c>
       <c r="B7" t="s">
         <v>71</v>
       </c>
       <c r="C7" t="s">
         <v>72</v>
       </c>
       <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>45</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>2022</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
         <v>73</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="K7" t="s">
         <v>74</v>
       </c>
-      <c r="G7" t="s">
-[...8 lines deleted...]
-      <c r="J7" t="s">
+      <c r="L7"/>
+      <c r="M7" t="s">
         <v>75</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7" t="s">
+      <c r="N7" t="s">
         <v>76</v>
       </c>
-      <c r="M7" t="s">
+      <c r="O7" t="s">
         <v>77</v>
       </c>
-      <c r="N7" t="s">
+      <c r="P7" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C8" t="s">
         <v>81</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>82</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
         <v>83</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H8">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2008</v>
+      </c>
+      <c r="I8">
+        <v>2020</v>
+      </c>
       <c r="J8" t="s">
         <v>84</v>
       </c>
       <c r="K8" t="s">
         <v>38</v>
       </c>
       <c r="L8" t="s">
         <v>85</v>
       </c>
       <c r="M8" t="s">
         <v>86</v>
       </c>
       <c r="N8" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="O8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G9" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K9" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="L9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N9" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="O9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D10" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H10">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2011</v>
+      </c>
+      <c r="I10">
+        <v>2022</v>
+      </c>
       <c r="J10" t="s">
         <v>101</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10"/>
+        <v>74</v>
+      </c>
+      <c r="L10" t="s">
+        <v>102</v>
+      </c>
       <c r="M10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N10" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="O10" t="s">
         <v>104</v>
       </c>
       <c r="P10" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>106</v>
       </c>
       <c r="B11" t="s">
         <v>107</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>109</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
       <c r="G11" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="K11" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="O11" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="P11" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B12" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
       <c r="G12" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="H12">
         <v>2021</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>37</v>
       </c>
       <c r="K12" t="s">
         <v>38</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>39</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="P12" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G13" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="H13">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="K13" t="s">
         <v>38</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="N13" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="P13" t="s">
-        <v>121</v>
+        <v>123</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>124</v>
+      </c>
+      <c r="B14" t="s">
+        <v>125</v>
+      </c>
+      <c r="C14" t="s">
+        <v>81</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>36</v>
+      </c>
+      <c r="H14">
+        <v>2012</v>
+      </c>
+      <c r="I14">
+        <v>2020</v>
+      </c>
+      <c r="J14" t="s">
+        <v>93</v>
+      </c>
+      <c r="K14" t="s">
+        <v>38</v>
+      </c>
+      <c r="L14" t="s">
+        <v>126</v>
+      </c>
+      <c r="M14" t="s">
+        <v>127</v>
+      </c>
+      <c r="N14" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" t="s">
+        <v>128</v>
+      </c>
+      <c r="P14" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">