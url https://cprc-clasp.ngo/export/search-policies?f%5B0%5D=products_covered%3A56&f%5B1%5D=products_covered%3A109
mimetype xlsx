--- v2 (2026-03-06)
+++ v3 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -131,516 +131,531 @@
   <si>
     <t>Commercial warm air furnace means a warm air furnace that is industrial equipment and that has a capacity -rated maximum input- of 225000 Btu per hour or more.  A warm air furnace is defined as a self-contained oil-fired or gas-fired furnace designed to supply heated air through ducts to spaces that require it and includes combination warm air furnace or electric air conditioning units but does not include unit heaters and duct furnaces.</t>
   </si>
   <si>
     <t>Washing Machines, Streetlighting, Air Compressors, 3-Phase Motors, 1-Phase Motors, Heat Pumps, Boilers and Furnaces, Portable ACs, Packaged Terminals, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Building Circulator Pumps, Pump Systems, Pool Pumps, Power Transformers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>10 CFR 431 and product-specific Subparts</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-431-energy-efficiency-program-certain-commercial-and-industrial-equipment</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-431</t>
   </si>
   <si>
-    <t>CEL- Air Cleaners</t>
-[...71 lines deleted...]
-    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...357 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL- Air Cleaners</t>
+  </si>
+  <si>
+    <t>This policy covers air cleaners.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Air Cleaners</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB/T 18801-2015; GB/T 18883-2002</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-air-cleaners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E7%A9%BA%E6%B0%94%E5%87%80%E5%8C%96%E5%99%A8%E8%83%BD%E6%BA%</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) No 626/2011 of 4 May 2011 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of air conditioners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating, if the product has no cooling function.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Portable ACs, Packaged Terminals</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-6262011-4-may-2011-supplementing-directive-201030eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:02011R0626-20170307</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-6262011-4-may-2011-supplementing-directive-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2011/626/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-439126-2014. CQC Mark Certification - Dehumidifier</t>
+  </si>
+  <si>
+    <t>Applies to whole-type or split-type dehumidifiers with a dehumidification capacity of more than 0.16 kg per h</t>
+  </si>
+  <si>
+    <t>Dehumidifiers</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB/T 19411-2003, GB/T 20109-2006</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439126-2014-cqc-mark-certification-dehumidifier</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-20/509967.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-482633-2017. Energy Conservation Certification Rules  for Single- Phase Static Electricity Meters</t>
+  </si>
+  <si>
+    <t>Apply to single-phase static electricity meters</t>
+  </si>
+  <si>
+    <t>Household Meters</t>
+  </si>
+  <si>
+    <t>CQC 3059-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-482633-2017-energy-conservation-certification-rules-single-phase-static-electricity</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2017-08-09/548591.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-372121-2013 Water Conservation Certification Rules for Flush tank and Flush tank fitting</t>
+  </si>
+  <si>
+    <t>Applies to Flush tank and Flush tank fitting that are mounted on cold water supply line of static pressure smaller than 0.6MPa and driven by water gravity. This includes flushing tank inlet valve and drain valve -as flushing tank fitting</t>
+  </si>
+  <si>
+    <t>Toilet Seats (Electric)</t>
+  </si>
+  <si>
+    <t>GBT 26730-2011; GBT 6952-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-372121-2013-water-conservation-certification-rules-flush-tank-and-flush-tank-fitting</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-04-18/492667.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-482631-2013. Water Conservation Certification Rules for Integrated Circuit Card Water Meter</t>
+  </si>
+  <si>
+    <t>Apply to integrated circuit card water meter</t>
+  </si>
+  <si>
+    <t>CJ/T 133-2012</t>
+  </si>
+  <si>
+    <t>Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-482631-2013-water-conservation-certification-rules-integrated-circuit-card-water</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492595.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-439141-2017 Safety and Performance and Energy Conservation Certification Rules For Household and Similar Use Outdoor Air System Equipment</t>
+  </si>
+  <si>
+    <t>Applies to Household and Similar Use Outdoor Air System Equipment with an air volume below 2000cubic meters per hour</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>CQC6401-2017 4.3.1 and 4.3.2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-439141-2017-safety-and-performance-and-energy-conservation-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-04-13/544879.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-439802-2018 Safety and Energy conservation certification rules for air source heat pump drying -dehumidifying unit</t>
+  </si>
+  <si>
+    <t>Applies to air source heat pump drying -dehumidifying unit</t>
+  </si>
+  <si>
+    <t>CQC6402-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-439802-2018-safety-and-energy-conservation-certification-rules-air-source-heat-pump</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-04-19/553403.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-448157-2014. CQC Mark Certification - Air Cleaners</t>
+  </si>
+  <si>
+    <t>Air cleaners: single-phase rated voltage not exceeding 250V; other rated voltage not exceeding 450V</t>
+  </si>
+  <si>
+    <t>GB/T 18801-2015 5.5.2 and 5.2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-448157-2014-cqc-mark-certification-air-cleaners</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-06-08/511616.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-448160-2018 Energy and Water Conservation and Anti-microbial Certification Rules for Household and Similar Electrical Appliances - Electronic Toilets</t>
+  </si>
+  <si>
+    <t>Applies to electric toilets used by non-professionals in households schools stores; etc.</t>
+  </si>
+  <si>
+    <t>GBT23131-2008;GB21551.2-2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-448160-2018-energy-and-water-conservation-and-anti-microbial-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-01-29/552296.shtml</t>
+  </si>
+  <si>
+    <t>Der Blaue Engel - Data Shredders (DE-UZ 174)</t>
+  </si>
+  <si>
+    <t>These Basic Award Criteria apply to household cooker hoods with an inbuilt fan for either recirculation operation - or exhaust operation exhibiting a maximum air flow volume of 800 m3 /h at maximum continuous operation. Requirements include energy efficiency of the fan; energy-efficient lighting; and power consumption in off and stand-by mode.</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Paper Shredders</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>Umweltbundesamt -Federal Environment Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/der-blaue-engel-data-shredders-de-uz-174</t>
+  </si>
+  <si>
+    <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20174-201801-en%20Criteria-2020-01-10.pdf</t>
+  </si>
+  <si>
+    <t>Der Blaue Engel - Hand Dryers (DE-UZ 87)</t>
+  </si>
+  <si>
+    <t>These Basic Award Criteria are valid for electric hand dryers (e.g. hot air hand dryers, high speed hand dryers).</t>
+  </si>
+  <si>
+    <t>Hand Dryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/der-blaue-engel-hand-dryers-de-uz-87</t>
+  </si>
+  <si>
+    <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20087-201405-en%20Criteria-2020-05-29.pdf</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Bidets</t>
+  </si>
+  <si>
+    <t>A type of hygienic device with nameplate output powerof power supply less than equal to 2,000W used to warmup the water to wash users anus or genital area after stool</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/e-standby-power-program-bidets</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Hair Dryers; En-Tech 10104024360</t>
+  </si>
+  <si>
+    <t>Products shall meet the requirements of CNS 3714 - Hand-Supported Hair Dryers or be recognized by Bureau of Energy MOEA.</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>Hair Dryers</t>
+  </si>
+  <si>
+    <t>IEC 61855: 2003</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-hair-dryers-en-tech-10104024360</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=10%20</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Hand Dryers</t>
+  </si>
+  <si>
+    <t>The measured Useful Energy Ratio -UER; for Energy Label qualified hand dryer products shall be no less than 90 percent. If the product is touch activated each drying session shall be less than 40 seconds; if the product is motion activated the power shall be cut-off within 2 seconds after the sensor sensed the absence of user and each drying session shall be less than 1 minute.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-hand-dryers</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=11</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Air Cleaners</t>
+  </si>
+  <si>
+    <t>The product shall meet the definition of CNS 7619 regarding air cleaners or recognized by the Bureau of Energy of MOEA as domestic indoor air cleaners.</t>
+  </si>
+  <si>
+    <t>CNS 7619</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-air-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=34</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Dehumidifiers</t>
+  </si>
+  <si>
+    <t>The product shall meet the definition of CNS 12492 regarding dehumidifiers or recognized by the Bureau of Energy of MOEA as dehumidifiers.</t>
+  </si>
+  <si>
+    <t>CNS 12492</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-dehumidifiers</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=5</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Dehumidifier</t>
+  </si>
+  <si>
+    <t>As a single-phase AC, and rated voltage of 220V, its aim is to decrease the humidity of indoors, equipped with compression refrigerating system, blower fan, etc in a single cabinet, its electric power consumption is shall be less than 1,000W.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dehumidifier</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Air Cleaners</t>
+  </si>
+  <si>
+    <t>By the scope of KS C 9314 the mechanical and combined air cleaner which hasless 200W power consumption, and the single power 220V and 60Hz.</t>
+  </si>
+  <si>
+    <t>KS C 9314</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-air-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Label No5 for Air Purifiers</t>
+  </si>
+  <si>
+    <t>This program covers split-type air purifiers such as mechanical air cleaners, ionic air cleaners, and Combined Air Purifiers</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>March 2022</t>
+  </si>
+  <si>
+    <t>ANSI/AHAM AC-3-2009 for evaluating the performance of air cleaners</t>
+  </si>
+  <si>
+    <t>Electricity Generating Authority Thailand (EGAT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-air-purifiers</t>
+  </si>
+  <si>
+    <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/#.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
@@ -1753,51 +1768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:P72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="231.086" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1330.675" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1933,3308 +1948,3356 @@
         <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>26</v>
       </c>
       <c r="N3" t="s">
         <v>36</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>2017</v>
+      </c>
+      <c r="I4">
+        <v>2023</v>
+      </c>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>43</v>
       </c>
-      <c r="G4" t="s">
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="H4">
-[...3 lines deleted...]
-      <c r="J4" t="s">
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="P4" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="H5">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
+        <v>51</v>
+      </c>
+      <c r="K5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
         <v>54</v>
       </c>
-      <c r="K5" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="G6" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H6">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
         <v>34</v>
       </c>
-      <c r="L6"/>
-      <c r="M6"/>
+      <c r="L6" t="s">
+        <v>62</v>
+      </c>
+      <c r="M6" t="s">
+        <v>63</v>
+      </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H7">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="K7" t="s">
         <v>34</v>
       </c>
       <c r="L7"/>
-      <c r="M7"/>
+      <c r="M7" t="s">
+        <v>71</v>
+      </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="P7" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="D8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G8" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
       <c r="L8"/>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" t="s">
         <v>41</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H9">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
         <v>34</v>
       </c>
-      <c r="L9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
         <v>82</v>
       </c>
       <c r="C10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D10" t="s">
         <v>41</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H10">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="K10" t="s">
         <v>34</v>
       </c>
-      <c r="L10" t="s">
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>84</v>
       </c>
-      <c r="M10" t="s">
-[...5 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" t="s">
         <v>87</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" t="s">
         <v>88</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>89</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H11">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="K11" t="s">
         <v>34</v>
       </c>
       <c r="L11" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M11" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="P11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B12" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="E12" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F12" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G12" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H12">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="K12" t="s">
         <v>34</v>
       </c>
       <c r="L12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M12" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="N12" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="E13" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F13" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I13">
         <v>2017</v>
       </c>
       <c r="J13" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="K13" t="s">
         <v>34</v>
       </c>
       <c r="L13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M13" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="P13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B14" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F14" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H14">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="K14" t="s">
         <v>34</v>
       </c>
       <c r="L14" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M14" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="N14" t="s">
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="O14" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="P14" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B15" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F15" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2014</v>
       </c>
       <c r="I15">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J15" t="s">
-        <v>76</v>
+        <v>116</v>
       </c>
       <c r="K15" t="s">
         <v>34</v>
       </c>
       <c r="L15" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="M15" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="P15" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B16" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
+        <v>88</v>
+      </c>
+      <c r="E16" t="s">
         <v>89</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="I16">
         <v>2018</v>
       </c>
       <c r="J16" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
       <c r="L16" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="M16" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="P16" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B17" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C17" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F17" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G17" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H17">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2014</v>
+      </c>
+      <c r="I17">
+        <v>2015</v>
+      </c>
       <c r="J17" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>127</v>
+      </c>
       <c r="M17" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="P17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C18" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F18" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I18">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="J18" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>132</v>
+      </c>
       <c r="M18" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="P18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D19" t="s">
+        <v>138</v>
+      </c>
+      <c r="E19" t="s">
         <v>89</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G19" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H19">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="K19" t="s">
         <v>34</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="P19" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B20" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C20" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E20" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F20" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2003</v>
+        <v>2014</v>
       </c>
       <c r="I20">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="J20" t="s">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>146</v>
       </c>
       <c r="P20" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>148</v>
       </c>
       <c r="B21" t="s">
         <v>149</v>
       </c>
       <c r="C21" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="D21" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F21" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H21">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="K21" t="s">
         <v>34</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="P21" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B22" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C22" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="D22" t="s">
-        <v>42</v>
+        <v>158</v>
       </c>
       <c r="E22" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F22" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="I22">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="J22" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="K22" t="s">
         <v>34</v>
       </c>
       <c r="L22" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="M22" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="P22" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C23" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="D23" t="s">
-        <v>73</v>
+        <v>145</v>
       </c>
       <c r="E23" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F23" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G23" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2013</v>
+      </c>
+      <c r="I23">
+        <v>2003</v>
+      </c>
       <c r="J23" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
-      <c r="L23" t="s">
+      <c r="L23"/>
+      <c r="M23" t="s">
         <v>160</v>
       </c>
-      <c r="M23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="P23" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B24" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C24" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I24">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J24" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>169</v>
+      </c>
       <c r="M24" t="s">
-        <v>137</v>
+        <v>170</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="P24" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B25" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C25" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="D25" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F25" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G25" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H25">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="M25" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="P25" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B26" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="G26" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>2012</v>
+      </c>
+      <c r="I26">
+        <v>2012</v>
+      </c>
       <c r="J26" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K26" t="s">
         <v>34</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="P26" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B27" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C27" t="s">
-        <v>178</v>
+        <v>150</v>
       </c>
       <c r="D27" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E27" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H27">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>179</v>
+        <v>151</v>
       </c>
       <c r="K27" t="s">
         <v>34</v>
       </c>
       <c r="L27" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="M27" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="P27" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B28" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C28" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="D28" t="s">
-        <v>187</v>
+        <v>41</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G28" t="s">
-        <v>188</v>
+        <v>60</v>
       </c>
       <c r="H28">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
+        <v>151</v>
+      </c>
+      <c r="K28" t="s">
+        <v>34</v>
+      </c>
+      <c r="L28" t="s">
         <v>189</v>
       </c>
-      <c r="K28" t="s">
-[...2 lines deleted...]
-      <c r="L28" t="s">
+      <c r="M28" t="s">
+        <v>152</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>190</v>
       </c>
-      <c r="M28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P28" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B29" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C29" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D29" t="s">
-        <v>197</v>
+        <v>58</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F29" t="s">
-        <v>198</v>
+        <v>59</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I29">
         <v>2019</v>
       </c>
       <c r="J29" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="K29" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="L29"/>
+        <v>34</v>
+      </c>
+      <c r="L29" t="s">
+        <v>195</v>
+      </c>
       <c r="M29" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="P29" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30" t="s">
+        <v>200</v>
+      </c>
+      <c r="C30" t="s">
+        <v>201</v>
+      </c>
+      <c r="D30" t="s">
+        <v>202</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
         <v>203</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="I30">
         <v>2019</v>
       </c>
       <c r="J30" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="K30" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L30" t="s">
+        <v>204</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>205</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
         <v>206</v>
       </c>
-      <c r="M30" t="s">
+      <c r="P30" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>208</v>
+      </c>
+      <c r="B31" t="s">
+        <v>209</v>
+      </c>
+      <c r="C31" t="s">
         <v>210</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="E31" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F31" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="I31">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J31" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
       <c r="L31" t="s">
+        <v>211</v>
+      </c>
+      <c r="M31" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>213</v>
       </c>
       <c r="P31" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>215</v>
       </c>
       <c r="B32" t="s">
-        <v>40</v>
+        <v>216</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>210</v>
       </c>
       <c r="D32" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G32" t="s">
-        <v>188</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2004</v>
+      </c>
+      <c r="I32">
+        <v>2020</v>
+      </c>
       <c r="J32" t="s">
-        <v>216</v>
+        <v>91</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
       <c r="L32" t="s">
-        <v>46</v>
+        <v>217</v>
       </c>
       <c r="M32" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>218</v>
       </c>
       <c r="P32" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>220</v>
       </c>
       <c r="B33" t="s">
-        <v>221</v>
+        <v>56</v>
       </c>
       <c r="C33" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D33" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H33">
         <v>2018</v>
       </c>
-      <c r="I33">
-[...1 lines deleted...]
-      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
       <c r="L33" t="s">
+        <v>62</v>
+      </c>
+      <c r="M33" t="s">
         <v>222</v>
       </c>
-      <c r="M33" t="s">
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
         <v>223</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>225</v>
+      </c>
+      <c r="B34" t="s">
         <v>226</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="D34" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2018</v>
+      </c>
+      <c r="I34">
+        <v>2024</v>
+      </c>
       <c r="J34" t="s">
-        <v>45</v>
+        <v>221</v>
       </c>
       <c r="K34" t="s">
         <v>34</v>
       </c>
       <c r="L34" t="s">
+        <v>227</v>
+      </c>
+      <c r="M34" t="s">
         <v>228</v>
       </c>
-      <c r="M34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N34" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O34" t="s">
         <v>229</v>
       </c>
       <c r="P34" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>231</v>
       </c>
       <c r="B35" t="s">
         <v>232</v>
       </c>
       <c r="C35" t="s">
-        <v>233</v>
+        <v>57</v>
       </c>
       <c r="D35" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E35" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H35">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
       <c r="L35" t="s">
+        <v>233</v>
+      </c>
+      <c r="M35" t="s">
+        <v>222</v>
+      </c>
+      <c r="N35" t="s">
+        <v>36</v>
+      </c>
+      <c r="O35" t="s">
         <v>234</v>
       </c>
-      <c r="M35" t="s">
+      <c r="P35" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>236</v>
+      </c>
+      <c r="B36" t="s">
+        <v>237</v>
+      </c>
+      <c r="C36" t="s">
         <v>238</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="E36" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H36">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
       <c r="L36" t="s">
+        <v>239</v>
+      </c>
+      <c r="M36" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
         <v>241</v>
       </c>
       <c r="P36" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>243</v>
       </c>
       <c r="B37" t="s">
         <v>244</v>
       </c>
       <c r="C37" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="D37" t="s">
-        <v>246</v>
+        <v>145</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H37">
-        <v>2022</v>
+        <v>1983</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
+        <v>116</v>
+      </c>
+      <c r="K37" t="s">
+        <v>34</v>
+      </c>
+      <c r="L37" t="s">
+        <v>245</v>
+      </c>
+      <c r="M37" t="s">
+        <v>240</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>246</v>
+      </c>
+      <c r="P37" t="s">
         <v>247</v>
-      </c>
-[...14 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>248</v>
+      </c>
+      <c r="B38" t="s">
+        <v>249</v>
+      </c>
+      <c r="C38" t="s">
+        <v>250</v>
+      </c>
+      <c r="D38" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>198</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H38">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
+        <v>252</v>
+      </c>
+      <c r="K38" t="s">
+        <v>34</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38" t="s">
         <v>253</v>
       </c>
-      <c r="K38" t="s">
-[...2 lines deleted...]
-      <c r="L38" t="s">
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
         <v>254</v>
       </c>
-      <c r="M38" t="s">
-[...5 lines deleted...]
-      <c r="O38" t="s">
+      <c r="P38" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>256</v>
+      </c>
+      <c r="B39" t="s">
         <v>257</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
+        <v>250</v>
+      </c>
+      <c r="D39" t="s">
+        <v>251</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>203</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>2010</v>
+      </c>
+      <c r="I39">
+        <v>2019</v>
+      </c>
+      <c r="J39" t="s">
         <v>258</v>
       </c>
-      <c r="C39" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
-      <c r="L39"/>
+      <c r="L39" t="s">
+        <v>259</v>
+      </c>
       <c r="M39" t="s">
-        <v>145</v>
+        <v>253</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="P39" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B40" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C40" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="D40" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="E40" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F40" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G40" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H40">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="P40" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B41" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C41" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="D41" t="s">
-        <v>64</v>
+        <v>138</v>
       </c>
       <c r="E41" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F41" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G41" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H41">
         <v>2016</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="P41" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B42" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C42" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="D42" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="E42" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F42" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H42">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="P42" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B43" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C43" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="D43" t="s">
-        <v>143</v>
+        <v>88</v>
       </c>
       <c r="E43" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F43" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="I43">
         <v>2013</v>
       </c>
       <c r="J43" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="K43" t="s">
         <v>34</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>145</v>
+        <v>170</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="P43" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B44" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C44" t="s">
-        <v>279</v>
+        <v>157</v>
       </c>
       <c r="D44" t="s">
-        <v>64</v>
+        <v>158</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F44" t="s">
-        <v>198</v>
+        <v>90</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2012</v>
+        <v>2001</v>
       </c>
       <c r="I44">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J44" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="K44" t="s">
         <v>34</v>
       </c>
-      <c r="L44" t="s">
+      <c r="L44"/>
+      <c r="M44" t="s">
+        <v>160</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
         <v>280</v>
       </c>
-      <c r="M44" t="s">
+      <c r="P44" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>282</v>
+      </c>
+      <c r="B45" t="s">
+        <v>283</v>
+      </c>
+      <c r="C45" t="s">
         <v>284</v>
       </c>
-      <c r="B45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>287</v>
+        <v>41</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="I45">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="J45" t="s">
+        <v>151</v>
+      </c>
+      <c r="K45" t="s">
+        <v>34</v>
+      </c>
+      <c r="L45" t="s">
+        <v>285</v>
+      </c>
+      <c r="M45" t="s">
+        <v>286</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>287</v>
+      </c>
+      <c r="P45" t="s">
         <v>288</v>
-      </c>
-[...16 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>289</v>
+      </c>
+      <c r="B46" t="s">
+        <v>290</v>
+      </c>
+      <c r="C46" t="s">
+        <v>291</v>
+      </c>
+      <c r="D46" t="s">
+        <v>292</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>203</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>2008</v>
+      </c>
+      <c r="I46">
+        <v>2020</v>
+      </c>
+      <c r="J46" t="s">
         <v>293</v>
       </c>
-      <c r="B46" t="s">
+      <c r="K46" t="s">
+        <v>34</v>
+      </c>
+      <c r="L46" t="s">
         <v>294</v>
       </c>
-      <c r="C46" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M46" t="s">
-        <v>145</v>
+        <v>295</v>
       </c>
       <c r="N46" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O46" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="P46" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>299</v>
       </c>
       <c r="C47" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="D47" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H47">
         <v>2011</v>
       </c>
-      <c r="I47">
-[...1 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
       <c r="L47" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="M47" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="P47" t="s">
-        <v>166</v>
+        <v>301</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="C48" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="D48" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I48">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J48" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K48" t="s">
         <v>34</v>
       </c>
-      <c r="L48"/>
+      <c r="L48" t="s">
+        <v>184</v>
+      </c>
       <c r="M48" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="P48" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B49" t="s">
-        <v>302</v>
+        <v>179</v>
       </c>
       <c r="C49" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="D49" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H49">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>2012</v>
+      </c>
+      <c r="I49">
+        <v>2012</v>
+      </c>
       <c r="J49" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="P49" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>306</v>
+      </c>
+      <c r="B50" t="s">
+        <v>307</v>
+      </c>
       <c r="C50" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="D50" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H50">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
+        <v>151</v>
+      </c>
+      <c r="K50" t="s">
+        <v>34</v>
+      </c>
+      <c r="L50" t="s">
         <v>189</v>
       </c>
-      <c r="K50" t="s">
-[...2 lines deleted...]
-      <c r="L50"/>
       <c r="M50" t="s">
-        <v>305</v>
+        <v>152</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="P50" t="s">
-        <v>307</v>
+        <v>181</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="B51" t="s">
         <v>309</v>
       </c>
+      <c r="B51"/>
       <c r="C51" t="s">
-        <v>310</v>
+        <v>157</v>
       </c>
       <c r="D51" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="E51" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H51">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>2011</v>
+      </c>
+      <c r="I51">
+        <v>2018</v>
+      </c>
       <c r="J51" t="s">
-        <v>288</v>
+        <v>51</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
-      <c r="L51" t="s">
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>310</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
         <v>311</v>
       </c>
-      <c r="M51" t="s">
+      <c r="P51" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>313</v>
+      </c>
+      <c r="B52" t="s">
+        <v>314</v>
+      </c>
+      <c r="C52" t="s">
         <v>315</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>318</v>
+        <v>41</v>
       </c>
       <c r="E52" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F52" t="s">
-        <v>198</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>319</v>
+        <v>60</v>
       </c>
       <c r="H52">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
       <c r="L52" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="M52" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="P52" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B53" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C53" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="D53" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E53" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>75</v>
+        <v>203</v>
       </c>
       <c r="G53" t="s">
-        <v>44</v>
+        <v>324</v>
       </c>
       <c r="H53">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
+        <v>325</v>
+      </c>
+      <c r="K53" t="s">
+        <v>34</v>
+      </c>
+      <c r="L53" t="s">
+        <v>326</v>
+      </c>
+      <c r="M53" t="s">
+        <v>327</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>328</v>
+      </c>
+      <c r="P53" t="s">
         <v>329</v>
-      </c>
-[...16 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>330</v>
+      </c>
+      <c r="B54" t="s">
+        <v>331</v>
+      </c>
+      <c r="C54" t="s">
+        <v>332</v>
+      </c>
+      <c r="D54" t="s">
+        <v>333</v>
+      </c>
+      <c r="E54" t="s">
+        <v>89</v>
+      </c>
+      <c r="F54" t="s">
+        <v>90</v>
+      </c>
+      <c r="G54" t="s">
+        <v>60</v>
+      </c>
+      <c r="H54">
+        <v>2014</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54" t="s">
+        <v>334</v>
+      </c>
+      <c r="K54" t="s">
         <v>335</v>
       </c>
-      <c r="B54" t="s">
+      <c r="L54" t="s">
         <v>336</v>
       </c>
-      <c r="C54" t="s">
+      <c r="M54" t="s">
         <v>337</v>
       </c>
-      <c r="D54" t="s">
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
         <v>338</v>
       </c>
-      <c r="E54" t="s">
-[...14 lines deleted...]
-      <c r="J54" t="s">
+      <c r="P54" t="s">
         <v>339</v>
-      </c>
-[...16 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B55" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C55" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D55" t="s">
-        <v>89</v>
+        <v>343</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G55" t="s">
-        <v>319</v>
+        <v>22</v>
       </c>
       <c r="H55">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I55"/>
+        <v>2017</v>
+      </c>
+      <c r="I55">
+        <v>2021</v>
+      </c>
       <c r="J55" t="s">
+        <v>344</v>
+      </c>
+      <c r="K55" t="s">
+        <v>345</v>
+      </c>
+      <c r="L55" t="s">
+        <v>346</v>
+      </c>
+      <c r="M55" t="s">
+        <v>347</v>
+      </c>
+      <c r="N55" t="s">
+        <v>36</v>
+      </c>
+      <c r="O55" t="s">
         <v>348</v>
       </c>
-      <c r="K55" t="s">
-[...2 lines deleted...]
-      <c r="L55" t="s">
+      <c r="P55" t="s">
         <v>349</v>
-      </c>
-[...10 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B56" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C56" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="D56" t="s">
-        <v>356</v>
+        <v>104</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
+        <v>203</v>
+      </c>
+      <c r="G56" t="s">
+        <v>324</v>
+      </c>
+      <c r="H56">
+        <v>2024</v>
+      </c>
+      <c r="I56"/>
+      <c r="J56" t="s">
+        <v>353</v>
+      </c>
+      <c r="K56" t="s">
+        <v>34</v>
+      </c>
+      <c r="L56" t="s">
+        <v>354</v>
+      </c>
+      <c r="M56" t="s">
+        <v>355</v>
+      </c>
+      <c r="N56" t="s">
+        <v>27</v>
+      </c>
+      <c r="O56" t="s">
+        <v>356</v>
+      </c>
+      <c r="P56" t="s">
         <v>357</v>
-      </c>
-[...26 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B57" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C57" t="s">
-        <v>142</v>
+        <v>360</v>
       </c>
       <c r="D57" t="s">
-        <v>73</v>
+        <v>361</v>
       </c>
       <c r="E57" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>362</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2011</v>
+        <v>1982</v>
       </c>
       <c r="I57">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="J57" t="s">
-        <v>101</v>
+        <v>363</v>
       </c>
       <c r="K57" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L57"/>
       <c r="M57" t="s">
-        <v>145</v>
+        <v>364</v>
       </c>
       <c r="N57" t="s">
-        <v>27</v>
+        <v>365</v>
       </c>
       <c r="O57" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="P57" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B58" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C58" t="s">
-        <v>369</v>
+        <v>157</v>
       </c>
       <c r="D58" t="s">
+        <v>88</v>
+      </c>
+      <c r="E58" t="s">
+        <v>89</v>
+      </c>
+      <c r="F58" t="s">
+        <v>59</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>2011</v>
+      </c>
+      <c r="I58">
+        <v>2011</v>
+      </c>
+      <c r="J58" t="s">
+        <v>116</v>
+      </c>
+      <c r="K58" t="s">
+        <v>34</v>
+      </c>
+      <c r="L58" t="s">
+        <v>175</v>
+      </c>
+      <c r="M58" t="s">
+        <v>160</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
         <v>370</v>
       </c>
-      <c r="E58" t="s">
-[...5 lines deleted...]
-      <c r="G58" t="s">
+      <c r="P58" t="s">
         <v>371</v>
-      </c>
-[...19 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>372</v>
+      </c>
+      <c r="B59" t="s">
+        <v>373</v>
+      </c>
+      <c r="C59" t="s">
+        <v>374</v>
+      </c>
+      <c r="D59" t="s">
         <v>375</v>
       </c>
-      <c r="B59" t="s">
+      <c r="E59" t="s">
+        <v>89</v>
+      </c>
+      <c r="F59" t="s">
+        <v>90</v>
+      </c>
+      <c r="G59" t="s">
         <v>376</v>
       </c>
-      <c r="C59" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>288</v>
+        <v>51</v>
       </c>
       <c r="K59" t="s">
-        <v>378</v>
+        <v>34</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
+        <v>378</v>
+      </c>
+      <c r="P59" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>380</v>
+      </c>
+      <c r="B60" t="s">
         <v>381</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
+        <v>374</v>
+      </c>
+      <c r="D60" t="s">
         <v>382</v>
       </c>
-      <c r="C60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F60" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G60" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H60">
         <v>2017</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="K60" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="L60"/>
       <c r="M60" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
         <v>384</v>
       </c>
       <c r="P60" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>386</v>
       </c>
       <c r="B61" t="s">
         <v>387</v>
       </c>
       <c r="C61" t="s">
-        <v>317</v>
+        <v>374</v>
       </c>
       <c r="D61" t="s">
         <v>388</v>
       </c>
       <c r="E61" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F61" t="s">
-        <v>198</v>
+        <v>90</v>
       </c>
       <c r="G61" t="s">
+        <v>60</v>
+      </c>
+      <c r="H61">
+        <v>2017</v>
+      </c>
+      <c r="I61"/>
+      <c r="J61" t="s">
+        <v>293</v>
+      </c>
+      <c r="K61" t="s">
+        <v>383</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61" t="s">
+        <v>377</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
         <v>389</v>
       </c>
-      <c r="H61">
-[...11 lines deleted...]
-      <c r="L61" t="s">
+      <c r="P61" t="s">
         <v>390</v>
-      </c>
-[...10 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>391</v>
+      </c>
+      <c r="B62" t="s">
+        <v>392</v>
+      </c>
+      <c r="C62" t="s">
+        <v>322</v>
+      </c>
+      <c r="D62" t="s">
         <v>393</v>
       </c>
-      <c r="B62" t="s">
+      <c r="E62" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" t="s">
+        <v>203</v>
+      </c>
+      <c r="G62" t="s">
         <v>394</v>
       </c>
-      <c r="C62" t="s">
-[...2 lines deleted...]
-      <c r="D62" t="s">
+      <c r="H62">
+        <v>2002</v>
+      </c>
+      <c r="I62">
+        <v>2007</v>
+      </c>
+      <c r="J62" t="s">
+        <v>258</v>
+      </c>
+      <c r="K62" t="s">
+        <v>34</v>
+      </c>
+      <c r="L62" t="s">
         <v>395</v>
       </c>
-      <c r="E62" t="s">
-[...12 lines deleted...]
-      <c r="J62" t="s">
+      <c r="M62" t="s">
+        <v>327</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
         <v>396</v>
       </c>
-      <c r="K62" t="s">
-[...2 lines deleted...]
-      <c r="L62" t="s">
+      <c r="P62" t="s">
         <v>397</v>
-      </c>
-[...10 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B63" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
+        <v>400</v>
       </c>
       <c r="E63" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F63" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G63" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H63">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
+        <v>401</v>
+      </c>
+      <c r="K63" t="s">
+        <v>34</v>
+      </c>
+      <c r="L63" t="s">
+        <v>402</v>
+      </c>
+      <c r="M63" t="s">
         <v>403</v>
       </c>
-      <c r="K63" t="s">
-[...2 lines deleted...]
-      <c r="L63" t="s">
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
         <v>404</v>
       </c>
-      <c r="M63" t="s">
-[...5 lines deleted...]
-      <c r="O63" t="s">
+      <c r="P63" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>406</v>
+      </c>
+      <c r="B64" t="s">
         <v>407</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="D64" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="E64" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F64" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G64" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H64">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>179</v>
+        <v>408</v>
       </c>
       <c r="K64" t="s">
         <v>34</v>
       </c>
       <c r="L64" t="s">
         <v>409</v>
       </c>
       <c r="M64" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
         <v>410</v>
       </c>
       <c r="P64" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>412</v>
       </c>
       <c r="B65" t="s">
         <v>413</v>
       </c>
       <c r="C65" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="D65" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="E65" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F65" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G65" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H65">
         <v>2012</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="K65" t="s">
         <v>34</v>
       </c>
       <c r="L65" t="s">
         <v>414</v>
       </c>
       <c r="M65" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
         <v>415</v>
       </c>
       <c r="P65" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>417</v>
       </c>
       <c r="B66" t="s">
         <v>418</v>
       </c>
       <c r="C66" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="D66" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E66" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F66" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G66" t="s">
-        <v>319</v>
+        <v>60</v>
       </c>
       <c r="H66">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>253</v>
+        <v>194</v>
       </c>
       <c r="K66" t="s">
         <v>34</v>
       </c>
       <c r="L66" t="s">
         <v>419</v>
       </c>
       <c r="M66" t="s">
+        <v>403</v>
+      </c>
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
         <v>420</v>
       </c>
-      <c r="N66" t="s">
-[...2 lines deleted...]
-      <c r="O66" t="s">
+      <c r="P66" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>422</v>
+      </c>
+      <c r="B67" t="s">
         <v>423</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
+        <v>193</v>
+      </c>
+      <c r="D67" t="s">
+        <v>58</v>
+      </c>
+      <c r="E67" t="s">
+        <v>89</v>
+      </c>
+      <c r="F67" t="s">
+        <v>59</v>
+      </c>
+      <c r="G67" t="s">
+        <v>324</v>
+      </c>
+      <c r="H67">
+        <v>2021</v>
+      </c>
+      <c r="I67"/>
+      <c r="J67" t="s">
+        <v>258</v>
+      </c>
+      <c r="K67" t="s">
+        <v>34</v>
+      </c>
+      <c r="L67" t="s">
         <v>424</v>
       </c>
-      <c r="C67" t="s">
-[...26 lines deleted...]
-      <c r="L67" t="s">
+      <c r="M67" t="s">
         <v>425</v>
       </c>
-      <c r="M67" t="s">
+      <c r="N67" t="s">
+        <v>27</v>
+      </c>
+      <c r="O67" t="s">
         <v>426</v>
       </c>
-      <c r="N67" t="s">
-[...2 lines deleted...]
-      <c r="O67" t="s">
+      <c r="P67" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>428</v>
+      </c>
+      <c r="B68" t="s">
         <v>429</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
+        <v>291</v>
+      </c>
+      <c r="D68" t="s">
+        <v>88</v>
+      </c>
+      <c r="E68" t="s">
+        <v>89</v>
+      </c>
+      <c r="F68" t="s">
+        <v>90</v>
+      </c>
+      <c r="G68" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68">
+        <v>2013</v>
+      </c>
+      <c r="I68">
+        <v>2020</v>
+      </c>
+      <c r="J68" t="s">
+        <v>33</v>
+      </c>
+      <c r="K68" t="s">
+        <v>34</v>
+      </c>
+      <c r="L68" t="s">
         <v>430</v>
       </c>
-      <c r="C68" t="s">
+      <c r="M68" t="s">
         <v>431</v>
       </c>
-      <c r="D68" t="s">
-[...15 lines deleted...]
-      <c r="J68" t="s">
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
         <v>432</v>
       </c>
-      <c r="K68" t="s">
-[...2 lines deleted...]
-      <c r="L68" t="s">
+      <c r="P68" t="s">
         <v>433</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B69" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C69" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="D69" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E69" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F69" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G69" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H69">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>253</v>
+        <v>437</v>
       </c>
       <c r="K69" t="s">
         <v>34</v>
       </c>
       <c r="L69" t="s">
+        <v>438</v>
+      </c>
+      <c r="M69" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
         <v>440</v>
       </c>
       <c r="P69" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>442</v>
       </c>
       <c r="B70" t="s">
         <v>443</v>
       </c>
       <c r="C70" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="D70" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E70" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F70" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G70" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H70">
         <v>2015</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>432</v>
+        <v>258</v>
       </c>
       <c r="K70" t="s">
         <v>34</v>
       </c>
       <c r="L70" t="s">
         <v>444</v>
       </c>
       <c r="M70" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
         <v>445</v>
       </c>
       <c r="P70" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>447</v>
       </c>
       <c r="B71" t="s">
         <v>448</v>
       </c>
       <c r="C71" t="s">
-        <v>52</v>
+        <v>436</v>
       </c>
       <c r="D71" t="s">
-        <v>370</v>
+        <v>41</v>
       </c>
       <c r="E71" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="F71" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G71" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="H71">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>54</v>
+        <v>437</v>
       </c>
       <c r="K71" t="s">
         <v>34</v>
       </c>
-      <c r="L71"/>
-      <c r="M71"/>
+      <c r="L71" t="s">
+        <v>449</v>
+      </c>
+      <c r="M71" t="s">
+        <v>439</v>
+      </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="P71" t="s">
-        <v>450</v>
+        <v>451</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" t="s">
+        <v>452</v>
+      </c>
+      <c r="B72" t="s">
+        <v>453</v>
+      </c>
+      <c r="C72" t="s">
+        <v>68</v>
+      </c>
+      <c r="D72" t="s">
+        <v>375</v>
+      </c>
+      <c r="E72" t="s">
+        <v>89</v>
+      </c>
+      <c r="F72" t="s">
+        <v>21</v>
+      </c>
+      <c r="G72" t="s">
+        <v>60</v>
+      </c>
+      <c r="H72">
+        <v>2014</v>
+      </c>
+      <c r="I72"/>
+      <c r="J72" t="s">
+        <v>70</v>
+      </c>
+      <c r="K72" t="s">
+        <v>34</v>
+      </c>
+      <c r="L72"/>
+      <c r="M72"/>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
+        <v>454</v>
+      </c>
+      <c r="P72" t="s">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">