--- v0 (2026-03-06)
+++ v1 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="668">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -164,748 +164,763 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>CEL- Air Cleaners</t>
-[...207 lines deleted...]
-    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...453 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL- Air Cleaners</t>
+  </si>
+  <si>
+    <t>This policy covers air cleaners.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Air Cleaners</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB/T 18801-2015; GB/T 18883-2002</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-air-cleaners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E7%A9%BA%E6%B0%94%E5%87%80%E5%8C%96%E5%99%A8%E8%83%BD%E6%BA%</t>
+  </si>
+  <si>
+    <t>Commission Decision of 28 May 2014: 2014-314-EU</t>
+  </si>
+  <si>
+    <t>1. The product group water-based heaters shall comprise products that are used to generate heat as part of a water- based central heating system; where the heated water is distributed by means of circulators and heat emitters in order to reach and maintain the indoor temperature of an enclosed space such as a building; a dwelling; or a room; at a desired level.    2. The maximum output power of the water-based heaters shall be 400 kW.    3. Combination heaters are included in the scope of this product group; provided that their primary function is to provide space heat.    4.The following products are excluded from the scope of this product group:   A. heaters whose primary function is to provide hot drinking or sanitary water;   B. heaters for heating and distributing gaseous heat transfer media such as vapour or air;    C. cogeneration space heaters with a maximum electrical capacity of 50 kW or above;    D. space heaters that combine both indirect heating; using water-based central heating system; and direct heating; by direct emission of heat into the room or space where the appliance is installed.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>December 2018</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Oil, Water</t>
+  </si>
+  <si>
+    <t>European Commission - DG Environment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-decision-28-may-2014-2014-314-eu</t>
+  </si>
+  <si>
+    <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32014D0314</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1186 of 24 April 2015</t>
+  </si>
+  <si>
+    <t>Applies to solid fuel local space heaters with a nominal heat output of 50 kW or less. Solid fuel small combustion installations.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Portable Heaters, Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>Solid Fuel</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151186-24-april-2015-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1186/contents</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1186 of 24 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of local space heaters</t>
+  </si>
+  <si>
+    <t>Applies to solid fuel local space heaters with a nominal heat output of 50 kW or less. Solid fuel small combustion installations.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151186-24-april-2015-supplementing-directive-201030eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1186-20170307</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of solid fuel boilers and packages of a solid fuel boiler, supplementary heaters, temperature controls and solar devices</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015-commission-delegated-regulation</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1187-20170307</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015-supplementing-directive-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1187/contents/2015-04-27</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation EU No 811-2013 of 18 February 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of space heaters; combination heaters</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the energy labelling of; and the provision of supplementary product information on; space heaters and combination heaters with a rated heat output equal to 70 kW; packages of space heater equal to  70 kW; temperature control and solar device and packages of combination heater equal to  70 kW; temperature control and solar device.
+This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Oil, Solar</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-811-2013-18-february-2013-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0811-20170307</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the energy labelling of; and the provision of supplementary product information on; space heaters and combination heaters with a rated heat output equal to 70 kW; packages of space heater equal to  70 kW; temperature control and solar device and packages of combination heater equal to  70 kW; temperature control and solar device.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-811-2013-18-february-2013-supplementing-directive-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/811/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2015/1188 of 28 April 2015 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for local space heaters</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or of a single segment of 120 kW or less.</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Solid Fuel</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20151188-28-april-2015-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2015/1189 of 28 April 2015 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for solid fuel boilers</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2015/1189 of 28 April 2015 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for solid fuel boilers.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20151189-28-april-2015-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1189/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2015/1189 of 28 April 2015 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for solid fuel boilers.
+This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20151189-28-april-2015-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1189-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
+  </si>
+  <si>
+    <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
+  </si>
+  <si>
+    <t>July 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20241103-18-april-2024-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401103</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>May 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
+  </si>
+  <si>
+    <t>CQC31-423221-2017 Energy Conservation Certification Rules for Industrial Boilers</t>
+  </si>
+  <si>
+    <t>Applies to industrial boilers including: steam boiler; hot water boiler; and organic heat transfer matrial boilers with a rated steam pressure no larger than 3.8MPa; and fuel source of coal; oil; gas; or biomass.</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>Biomass, Coal, Gas, Oil</t>
+  </si>
+  <si>
+    <t>CQC3161-2017</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-423221-2017-energy-conservation-certification-rules-industrial-boilers</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-05-24/499029.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439126-2014. CQC Mark Certification - Dehumidifier</t>
+  </si>
+  <si>
+    <t>Applies to whole-type or split-type dehumidifiers with a dehumidification capacity of more than 0.16 kg per h</t>
+  </si>
+  <si>
+    <t>Dehumidifiers</t>
+  </si>
+  <si>
+    <t>GB/T 19411-2003, GB/T 20109-2006</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439126-2014-cqc-mark-certification-dehumidifier</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-20/509967.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-448149-2011. CQC Mark Certification - Commercial Water Boilers</t>
+  </si>
+  <si>
+    <t>Applies to commercial water boilers. For single-phase appliances connected to a phase line and neutral line its rated voltage not exceeding 250V and other appliances' rated voltage not exceeding 450V</t>
+  </si>
+  <si>
+    <t>CQC 3133-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-448149-2011-cqc-mark-certification-commercial-water-boilers</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492730.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-448187-2016 Energy Conservation Certification Rules for Household and Similar Use Room Heaters</t>
+  </si>
+  <si>
+    <t>Applies to room heaters that with a single-phase rated power voltage of no more than 250V, applies to portable, fixed, standing, and embedded type of room hearers.</t>
+  </si>
+  <si>
+    <t>CQC3154-2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-448187-2016-energy-conservation-certification-rules-household-and-similar-use-room</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/513956.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-482633-2017. Energy Conservation Certification Rules  for Single- Phase Static Electricity Meters</t>
+  </si>
+  <si>
+    <t>Apply to single-phase static electricity meters</t>
+  </si>
+  <si>
+    <t>Household Meters</t>
+  </si>
+  <si>
+    <t>CQC 3059-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-482633-2017-energy-conservation-certification-rules-single-phase-static-electricity</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2017-08-09/548591.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-372121-2013 Water Conservation Certification Rules for Flush tank and Flush tank fitting</t>
+  </si>
+  <si>
+    <t>Applies to Flush tank and Flush tank fitting that are mounted on cold water supply line of static pressure smaller than 0.6MPa and driven by water gravity. This includes flushing tank inlet valve and drain valve -as flushing tank fitting</t>
+  </si>
+  <si>
+    <t>Toilet Seats (Electric)</t>
+  </si>
+  <si>
+    <t>GBT 26730-2011; GBT 6952-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-372121-2013-water-conservation-certification-rules-flush-tank-and-flush-tank-fitting</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-04-18/492667.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-482631-2013. Water Conservation Certification Rules for Integrated Circuit Card Water Meter</t>
+  </si>
+  <si>
+    <t>Apply to integrated circuit card water meter</t>
+  </si>
+  <si>
+    <t>CJ/T 133-2012</t>
+  </si>
+  <si>
+    <t>Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-482631-2013-water-conservation-certification-rules-integrated-circuit-card-water</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492595.shtml</t>
+  </si>
+  <si>
+    <t>CQC61-448262-2015 Energy Conservation and environmentally-friendly Certification rules for Domestic Gas Instantaneous Water Heater and Gas Fired Heating-hot Water Combi-boilers</t>
+  </si>
+  <si>
+    <t>Applies to gas fired Domestic Gas Instantaneous Water Heater - including condensation type- with heat load not larger than 70kW; Applies to gas fired Heaing-hot Water Combi-boilers -including ndensation type warm bath dual use boilers.</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>GB 20665-2015; CQC 5105-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc61-448262-2015-energy-conservation-and-environmentally-friendly-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-01-22/492743.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-439141-2017 Safety and Performance and Energy Conservation Certification Rules For Household and Similar Use Outdoor Air System Equipment</t>
+  </si>
+  <si>
+    <t>Applies to Household and Similar Use Outdoor Air System Equipment with an air volume below 2000cubic meters per hour</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>CQC6401-2017 4.3.1 and 4.3.2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-439141-2017-safety-and-performance-and-energy-conservation-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-04-13/544879.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-439802-2018 Safety and Energy conservation certification rules for air source heat pump drying -dehumidifying unit</t>
+  </si>
+  <si>
+    <t>Applies to air source heat pump drying -dehumidifying unit</t>
+  </si>
+  <si>
+    <t>CQC6402-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-439802-2018-safety-and-energy-conservation-certification-rules-air-source-heat-pump</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-04-19/553403.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-448157-2014. CQC Mark Certification - Air Cleaners</t>
+  </si>
+  <si>
+    <t>Air cleaners: single-phase rated voltage not exceeding 250V; other rated voltage not exceeding 450V</t>
+  </si>
+  <si>
+    <t>GB/T 18801-2015 5.5.2 and 5.2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-448157-2014-cqc-mark-certification-air-cleaners</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-06-08/511616.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-448160-2018 Energy and Water Conservation and Anti-microbial Certification Rules for Household and Similar Electrical Appliances - Electronic Toilets</t>
+  </si>
+  <si>
+    <t>Applies to electric toilets used by non-professionals in households schools stores; etc.</t>
+  </si>
+  <si>
+    <t>GBT23131-2008;GB21551.2-2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-448160-2018-energy-and-water-conservation-and-anti-microbial-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-01-29/552296.shtml</t>
+  </si>
+  <si>
+    <t>Der Blaue Engel - Data Shredders (DE-UZ 174)</t>
+  </si>
+  <si>
+    <t>These Basic Award Criteria apply to household cooker hoods with an inbuilt fan for either recirculation operation - or exhaust operation exhibiting a maximum air flow volume of 800 m3 /h at maximum continuous operation. Requirements include energy efficiency of the fan; energy-efficient lighting; and power consumption in off and stand-by mode.</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Paper Shredders</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>Umweltbundesamt -Federal Environment Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/der-blaue-engel-data-shredders-de-uz-174</t>
+  </si>
+  <si>
+    <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20174-201801-en%20Criteria-2020-01-10.pdf</t>
+  </si>
+  <si>
+    <t>Der Blaue Engel - Hand Dryers (DE-UZ 87)</t>
+  </si>
+  <si>
+    <t>These Basic Award Criteria are valid for electric hand dryers (e.g. hot air hand dryers, high speed hand dryers).</t>
+  </si>
+  <si>
+    <t>Hand Dryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/der-blaue-engel-hand-dryers-de-uz-87</t>
+  </si>
+  <si>
+    <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20087-201405-en%20Criteria-2020-05-29.pdf</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Bidets</t>
+  </si>
+  <si>
+    <t>A type of hygienic device with nameplate output powerof power supply less than equal to 2,000W used to warmup the water to wash users anus or genital area after stool</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/e-standby-power-program-bidets</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Hair Dryers; En-Tech 10104024360</t>
+  </si>
+  <si>
+    <t>Products shall meet the requirements of CNS 3714 - Hand-Supported Hair Dryers or be recognized by Bureau of Energy MOEA.</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>Hair Dryers</t>
+  </si>
+  <si>
+    <t>IEC 61855: 2003</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-hair-dryers-en-tech-10104024360</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=10%20</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Hand Dryers</t>
+  </si>
+  <si>
+    <t>The measured Useful Energy Ratio -UER; for Energy Label qualified hand dryer products shall be no less than 90 percent. If the product is touch activated each drying session shall be less than 40 seconds; if the product is motion activated the power shall be cut-off within 2 seconds after the sensor sensed the absence of user and each drying session shall be less than 1 minute.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-hand-dryers</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=11</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Air Cleaners</t>
+  </si>
+  <si>
+    <t>The product shall meet the definition of CNS 7619 regarding air cleaners or recognized by the Bureau of Energy of MOEA as domestic indoor air cleaners.</t>
+  </si>
+  <si>
+    <t>CNS 7619</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-air-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=34</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Dehumidifiers</t>
+  </si>
+  <si>
+    <t>The product shall meet the definition of CNS 12492 regarding dehumidifiers or recognized by the Bureau of Energy of MOEA as dehumidifiers.</t>
+  </si>
+  <si>
+    <t>CNS 12492</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-dehumidifiers</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=5</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Dehumidifier</t>
+  </si>
+  <si>
+    <t>As a single-phase AC, and rated voltage of 220V, its aim is to decrease the humidity of indoors, equipped with compression refrigerating system, blower fan, etc in a single cabinet, its electric power consumption is shall be less than 1,000W.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dehumidifier</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Air Cleaners</t>
+  </si>
+  <si>
+    <t>By the scope of KS C 9314 the mechanical and combined air cleaner which hasless 200W power consumption, and the single power 220V and 60Hz.</t>
+  </si>
+  <si>
+    <t>KS C 9314</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-air-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Household Gas Boiler</t>
+  </si>
+  <si>
+    <t>By KS B 8109 and KS C 8127 Gas water heating boiler of rated gasconsumption of 69.5 kW or less, and the total heat capacity is defined by KS B8101</t>
+  </si>
+  <si>
+    <t>KS B 8109; KS C 8127</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-household-gas-boiler</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Label No5 for Air Purifiers</t>
+  </si>
+  <si>
+    <t>This program covers split-type air purifiers such as mechanical air cleaners, ionic air cleaners, and Combined Air Purifiers</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>March 2022</t>
+  </si>
+  <si>
+    <t>ANSI/AHAM AC-3-2009 for evaluating the performance of air cleaners</t>
+  </si>
+  <si>
+    <t>Electricity Generating Authority Thailand (EGAT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-air-purifiers</t>
+  </si>
+  <si>
+    <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/#.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
@@ -2393,51 +2408,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P119"/>
+  <dimension ref="A1:P120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1330.675" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2623,5540 +2638,5588 @@
         <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>48</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5"/>
+      <c r="C5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="H5">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2017</v>
+      </c>
+      <c r="I5">
+        <v>2023</v>
+      </c>
       <c r="J5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
         <v>34</v>
       </c>
       <c r="L5" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" t="s">
+        <v>55</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
         <v>56</v>
       </c>
-      <c r="M5" t="s">
+      <c r="P5" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
         <v>60</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
         <v>61</v>
       </c>
-      <c r="C6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H6">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>62</v>
+      </c>
+      <c r="K6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" t="s">
+        <v>63</v>
+      </c>
+      <c r="M6" t="s">
+        <v>64</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
         <v>65</v>
       </c>
-      <c r="K6" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H7">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>71</v>
+      </c>
+      <c r="K7" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" t="s">
+        <v>72</v>
+      </c>
+      <c r="M7" t="s">
+        <v>73</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
         <v>74</v>
       </c>
-      <c r="K7" t="s">
+      <c r="P7" t="s">
         <v>75</v>
-      </c>
-[...9 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C8" t="s">
         <v>78</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>79</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="G8" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H8">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K8" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="D9" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H9">
         <v>2015</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="K9" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L9"/>
-      <c r="M9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="P9" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H10">
         <v>2015</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="K10" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L10"/>
-      <c r="M10"/>
+      <c r="M10" t="s">
+        <v>97</v>
+      </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="P10" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="B11" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="D11" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H11">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="K11" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="P11" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C12" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D12" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H12">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="K12" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D13" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H13">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="K13" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="L13"/>
-      <c r="M13"/>
+      <c r="M13" t="s">
+        <v>97</v>
+      </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B14" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>109</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H14">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="K14" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="P14" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H15">
         <v>2015</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="K15" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="L15"/>
-      <c r="M15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="P15" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="B16" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H16">
         <v>2015</v>
       </c>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="K16" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="L16"/>
-      <c r="M16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="P16" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B17" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H17">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="K17" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="L17"/>
-      <c r="M17"/>
+      <c r="M17" t="s">
+        <v>97</v>
+      </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="P17" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="B18" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C18" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2015</v>
+      </c>
+      <c r="I18">
+        <v>2024</v>
+      </c>
       <c r="J18" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="K18" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="P18" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B19" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C19" t="s">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H19">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="I19">
         <v>2013</v>
       </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="K19" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L19"/>
-      <c r="M19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M19"/>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="P19" t="s">
-        <v>104</v>
+        <v>136</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B20" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="C20" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H20">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="I20">
         <v>2013</v>
       </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="K20" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="P20" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B21" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>109</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
+        <v>1992</v>
+      </c>
+      <c r="I21">
         <v>2013</v>
       </c>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
       <c r="J21" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="K21" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="N21" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="P21" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B22" t="s">
         <v>142</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>144</v>
+        <v>109</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H22">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>1992</v>
+      </c>
+      <c r="I22">
+        <v>2013</v>
+      </c>
       <c r="J22" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="K22" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="P22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2013</v>
+      </c>
+      <c r="I23">
+        <v>2017</v>
+      </c>
       <c r="J23" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K23" t="s">
-        <v>34</v>
+        <v>152</v>
       </c>
       <c r="L23" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M23" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O23" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="P23" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B24" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>159</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H24">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
       <c r="L24" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="M24" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="P24" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B25" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C25" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>160</v>
+        <v>79</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H25">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>55</v>
+        <v>151</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="M25" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="P25" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B26" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C26" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="E26" t="s">
         <v>42</v>
       </c>
       <c r="F26" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="I26">
         <v>2017</v>
       </c>
       <c r="J26" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K26" t="s">
         <v>34</v>
       </c>
       <c r="L26" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M26" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="P26" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B27" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
       <c r="F27" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G27" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H27">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="K27" t="s">
         <v>34</v>
       </c>
       <c r="L27" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="M27" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N27" t="s">
-        <v>173</v>
+        <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="P27" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B28" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C28" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>181</v>
       </c>
       <c r="E28" t="s">
         <v>42</v>
       </c>
       <c r="F28" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G28" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2011</v>
+      </c>
+      <c r="I28">
+        <v>2017</v>
+      </c>
       <c r="J28" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K28" t="s">
-        <v>178</v>
+        <v>34</v>
       </c>
       <c r="L28" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="M28" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="P28" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B29" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C29" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D29" t="s">
-        <v>53</v>
+        <v>175</v>
       </c>
       <c r="E29" t="s">
         <v>42</v>
       </c>
       <c r="F29" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H29">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>184</v>
+        <v>71</v>
       </c>
       <c r="K29" t="s">
         <v>34</v>
       </c>
       <c r="L29" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M29" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N29" t="s">
-        <v>27</v>
+        <v>188</v>
       </c>
       <c r="O29" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="P29" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B30" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C30" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D30" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="E30" t="s">
         <v>42</v>
       </c>
       <c r="F30" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H30">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K30" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="L30" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="M30" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="P30" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B31" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C31" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2014</v>
       </c>
       <c r="I31">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J31" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
       <c r="L31" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="M31" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="P31" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B32" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D32" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="I32">
         <v>2018</v>
       </c>
       <c r="J32" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
       <c r="L32" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="M32" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="P32" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B33" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C33" t="s">
-        <v>205</v>
+        <v>68</v>
       </c>
       <c r="D33" t="s">
-        <v>206</v>
+        <v>69</v>
       </c>
       <c r="E33" t="s">
         <v>42</v>
       </c>
       <c r="F33" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G33" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2014</v>
+      </c>
+      <c r="I33">
+        <v>2015</v>
+      </c>
       <c r="J33" t="s">
-        <v>207</v>
+        <v>151</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>210</v>
+      </c>
       <c r="M33" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="P33" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B34" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C34" t="s">
-        <v>205</v>
+        <v>68</v>
       </c>
       <c r="D34" t="s">
-        <v>213</v>
+        <v>181</v>
       </c>
       <c r="E34" t="s">
         <v>42</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I34">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="J34" t="s">
-        <v>207</v>
+        <v>151</v>
       </c>
       <c r="K34" t="s">
         <v>34</v>
       </c>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>215</v>
+      </c>
       <c r="M34" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="P34" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B35" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C35" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D35" t="s">
-        <v>166</v>
+        <v>221</v>
       </c>
       <c r="E35" t="s">
         <v>42</v>
       </c>
       <c r="F35" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G35" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H35">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="P35" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B36" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C36" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="D36" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E36" t="s">
         <v>42</v>
       </c>
       <c r="F36" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2003</v>
+        <v>2014</v>
       </c>
       <c r="I36">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="J36" t="s">
-        <v>184</v>
+        <v>222</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
-      <c r="L36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
         <v>229</v>
       </c>
       <c r="P36" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>231</v>
       </c>
       <c r="B37" t="s">
         <v>232</v>
       </c>
       <c r="C37" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D37" t="s">
-        <v>213</v>
+        <v>181</v>
       </c>
       <c r="E37" t="s">
         <v>42</v>
       </c>
       <c r="F37" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H37">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>184</v>
+        <v>234</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="P37" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B38" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C38" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="D38" t="s">
-        <v>53</v>
+        <v>241</v>
       </c>
       <c r="E38" t="s">
         <v>42</v>
       </c>
       <c r="F38" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="I38">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="J38" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
       <c r="L38" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="M38" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="P38" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B39" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C39" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="D39" t="s">
-        <v>144</v>
+        <v>228</v>
       </c>
       <c r="E39" t="s">
         <v>42</v>
       </c>
       <c r="F39" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2013</v>
+      </c>
+      <c r="I39">
+        <v>2003</v>
+      </c>
       <c r="J39" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
-      <c r="L39" t="s">
+      <c r="L39"/>
+      <c r="M39" t="s">
         <v>243</v>
       </c>
-      <c r="M39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="P39" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B40" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C40" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="D40" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I40">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J40" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>252</v>
+      </c>
       <c r="M40" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="P40" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B41" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C41" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="D41" t="s">
-        <v>53</v>
+        <v>159</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F41" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="G41" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H41">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
       <c r="L41" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="M41" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="P41" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="B42" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="C42" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D42" t="s">
-        <v>63</v>
+        <v>159</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>43</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2000</v>
+        <v>2012</v>
       </c>
       <c r="I42">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J42" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K42" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="P42" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B43" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C43" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>43</v>
       </c>
       <c r="G43" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H43">
         <v>2009</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K43" t="s">
         <v>34</v>
       </c>
       <c r="L43" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="M43" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="P43" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="B44" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="C44" t="s">
-        <v>265</v>
+        <v>233</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="E44" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="I44">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="J44" t="s">
-        <v>266</v>
+        <v>234</v>
       </c>
       <c r="K44" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="L44" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="M44" t="s">
-        <v>268</v>
+        <v>235</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
+        <v>273</v>
+      </c>
+      <c r="P44" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B45" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C45" t="s">
-        <v>273</v>
+        <v>233</v>
       </c>
       <c r="D45" t="s">
-        <v>274</v>
+        <v>52</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G45" t="s">
-        <v>275</v>
+        <v>70</v>
       </c>
       <c r="H45">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>276</v>
+        <v>234</v>
       </c>
       <c r="K45" t="s">
         <v>34</v>
       </c>
       <c r="L45" t="s">
+        <v>276</v>
+      </c>
+      <c r="M45" t="s">
+        <v>235</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
         <v>277</v>
       </c>
-      <c r="M45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P45" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B46" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C46" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D46" t="s">
-        <v>284</v>
+        <v>69</v>
       </c>
       <c r="E46" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F46" t="s">
-        <v>285</v>
+        <v>43</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I46">
         <v>2019</v>
       </c>
       <c r="J46" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="K46" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="L46"/>
+        <v>34</v>
+      </c>
+      <c r="L46" t="s">
+        <v>282</v>
+      </c>
       <c r="M46" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="P46" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>286</v>
+      </c>
+      <c r="B47" t="s">
+        <v>287</v>
+      </c>
+      <c r="C47" t="s">
+        <v>288</v>
+      </c>
+      <c r="D47" t="s">
         <v>289</v>
       </c>
-      <c r="B47" t="s">
+      <c r="E47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" t="s">
         <v>290</v>
       </c>
-      <c r="C47" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G47" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>2016</v>
+      </c>
+      <c r="I47">
+        <v>2019</v>
+      </c>
       <c r="J47" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
+        <v>291</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>292</v>
+      </c>
+      <c r="P47" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>294</v>
+      </c>
+      <c r="B48" t="s">
+        <v>295</v>
+      </c>
+      <c r="C48" t="s">
         <v>296</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48" t="s">
         <v>297</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F48" t="s">
         <v>43</v>
       </c>
       <c r="G48" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H48">
-        <v>1993</v>
+        <v>2013</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>276</v>
+        <v>33</v>
       </c>
       <c r="K48" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L48"/>
       <c r="M48" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
         <v>299</v>
       </c>
       <c r="P48" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>301</v>
       </c>
       <c r="B49" t="s">
         <v>302</v>
       </c>
       <c r="C49" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="D49" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E49" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="G49" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H49">
-        <v>2015</v>
+        <v>1993</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>303</v>
+        <v>62</v>
       </c>
       <c r="K49" t="s">
+        <v>34</v>
+      </c>
+      <c r="L49"/>
+      <c r="M49" t="s">
+        <v>298</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
         <v>304</v>
       </c>
-      <c r="L49" t="s">
-[...2 lines deleted...]
-      <c r="M49" t="s">
+      <c r="P49" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B50" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C50" t="s">
-        <v>310</v>
+        <v>88</v>
       </c>
       <c r="D50" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E50" t="s">
         <v>42</v>
       </c>
       <c r="F50" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G50" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H50">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>136</v>
+        <v>308</v>
       </c>
       <c r="K50" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="L50" t="s">
+        <v>25</v>
+      </c>
+      <c r="M50" t="s">
+        <v>310</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
         <v>311</v>
       </c>
-      <c r="M50" t="s">
+      <c r="P50" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>313</v>
+      </c>
+      <c r="B51" t="s">
+        <v>314</v>
+      </c>
+      <c r="C51" t="s">
         <v>315</v>
       </c>
-      <c r="B51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="E51" t="s">
         <v>42</v>
       </c>
       <c r="F51" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H51">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K51" t="s">
-        <v>34</v>
+        <v>309</v>
       </c>
       <c r="L51" t="s">
+        <v>316</v>
+      </c>
+      <c r="M51" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
         <v>318</v>
       </c>
       <c r="P51" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>320</v>
       </c>
       <c r="B52" t="s">
         <v>321</v>
       </c>
       <c r="C52" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D52" t="s">
-        <v>63</v>
+        <v>159</v>
       </c>
       <c r="E52" t="s">
         <v>42</v>
       </c>
       <c r="F52" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>1995</v>
+        <v>2012</v>
       </c>
       <c r="I52">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J52" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K52" t="s">
-        <v>304</v>
+        <v>34</v>
       </c>
       <c r="L52" t="s">
         <v>322</v>
       </c>
       <c r="M52" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
         <v>323</v>
       </c>
       <c r="P52" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>325</v>
       </c>
       <c r="B53" t="s">
         <v>326</v>
       </c>
       <c r="C53" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D53" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="I53">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J53" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K53" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="L53" t="s">
         <v>327</v>
       </c>
       <c r="M53" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
         <v>328</v>
       </c>
       <c r="P53" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>330</v>
       </c>
       <c r="B54" t="s">
         <v>331</v>
       </c>
       <c r="C54" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D54" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="I54">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="J54" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="K54" t="s">
-        <v>34</v>
+        <v>309</v>
       </c>
       <c r="L54" t="s">
         <v>332</v>
       </c>
       <c r="M54" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
         <v>333</v>
       </c>
       <c r="P54" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>335</v>
       </c>
       <c r="B55" t="s">
         <v>336</v>
       </c>
       <c r="C55" t="s">
-        <v>337</v>
+        <v>315</v>
       </c>
       <c r="D55" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="E55" t="s">
         <v>42</v>
       </c>
       <c r="F55" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="G55" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H55">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="I55"/>
+        <v>2004</v>
+      </c>
+      <c r="I55">
+        <v>2020</v>
+      </c>
       <c r="J55" t="s">
+        <v>151</v>
+      </c>
+      <c r="K55" t="s">
+        <v>34</v>
+      </c>
+      <c r="L55" t="s">
+        <v>337</v>
+      </c>
+      <c r="M55" t="s">
+        <v>317</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
         <v>338</v>
       </c>
-      <c r="K55" t="s">
-[...3 lines deleted...]
-      <c r="M55" t="s">
+      <c r="P55" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>340</v>
+      </c>
+      <c r="B56" t="s">
+        <v>341</v>
+      </c>
+      <c r="C56" t="s">
         <v>342</v>
       </c>
-      <c r="B56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
       <c r="F56" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G56" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H56">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>184</v>
+        <v>343</v>
       </c>
       <c r="K56" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="L56" t="s">
+        <v>309</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
         <v>345</v>
       </c>
       <c r="P56" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B57" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="C57" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="D57" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E57" t="s">
         <v>42</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H57">
         <v>2003</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K57" t="s">
-        <v>347</v>
+        <v>193</v>
       </c>
       <c r="L57" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="M57" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="P57" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B58" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C58" t="s">
-        <v>52</v>
+        <v>240</v>
       </c>
       <c r="D58" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E58" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H58">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="I58"/>
       <c r="J58" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="K58" t="s">
-        <v>178</v>
+        <v>352</v>
       </c>
       <c r="L58" t="s">
+        <v>349</v>
+      </c>
+      <c r="M58" t="s">
+        <v>243</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
+        <v>353</v>
+      </c>
+      <c r="P58" t="s">
         <v>351</v>
-      </c>
-[...10 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>354</v>
       </c>
       <c r="B59" t="s">
         <v>355</v>
       </c>
       <c r="C59" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D59" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H59">
         <v>2010</v>
       </c>
-      <c r="I59"/>
+      <c r="I59">
+        <v>2021</v>
+      </c>
       <c r="J59" t="s">
-        <v>136</v>
+        <v>71</v>
       </c>
       <c r="K59" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="L59" t="s">
         <v>356</v>
       </c>
       <c r="M59" t="s">
-        <v>357</v>
+        <v>73</v>
       </c>
       <c r="N59" t="s">
         <v>36</v>
       </c>
       <c r="O59" t="s">
+        <v>357</v>
+      </c>
+      <c r="P59" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>359</v>
+      </c>
+      <c r="B60" t="s">
         <v>360</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D60" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60" t="s">
-        <v>275</v>
+        <v>70</v>
       </c>
       <c r="H60">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>361</v>
+        <v>151</v>
       </c>
       <c r="K60" t="s">
         <v>34</v>
       </c>
       <c r="L60" t="s">
-        <v>56</v>
+        <v>361</v>
       </c>
       <c r="M60" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="N60" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O60" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="P60" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B61" t="s">
-        <v>365</v>
+        <v>67</v>
       </c>
       <c r="C61" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D61" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H61">
         <v>2018</v>
       </c>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="K61" t="s">
         <v>34</v>
       </c>
       <c r="L61" t="s">
-        <v>366</v>
+        <v>72</v>
       </c>
       <c r="M61" t="s">
+        <v>362</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
         <v>367</v>
       </c>
-      <c r="N61" t="s">
-[...2 lines deleted...]
-      <c r="O61" t="s">
+      <c r="P61" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>369</v>
+      </c>
+      <c r="B62" t="s">
         <v>370</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D62" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H62">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I62"/>
+        <v>2018</v>
+      </c>
+      <c r="I62">
+        <v>2024</v>
+      </c>
       <c r="J62" t="s">
-        <v>55</v>
+        <v>366</v>
       </c>
       <c r="K62" t="s">
         <v>34</v>
       </c>
       <c r="L62" t="s">
+        <v>371</v>
+      </c>
+      <c r="M62" t="s">
         <v>372</v>
       </c>
-      <c r="M62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N62" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O62" t="s">
         <v>373</v>
       </c>
       <c r="P62" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>375</v>
       </c>
       <c r="B63" t="s">
         <v>376</v>
       </c>
       <c r="C63" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D63" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>21</v>
       </c>
       <c r="G63" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H63">
         <v>2020</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="K63" t="s">
         <v>34</v>
       </c>
       <c r="L63" t="s">
         <v>377</v>
       </c>
       <c r="M63" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="N63" t="s">
         <v>36</v>
       </c>
       <c r="O63" t="s">
         <v>378</v>
       </c>
       <c r="P63" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>380</v>
       </c>
       <c r="B64" t="s">
         <v>381</v>
       </c>
       <c r="C64" t="s">
-        <v>382</v>
+        <v>68</v>
       </c>
       <c r="D64" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="E64" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
       <c r="G64" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H64">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>184</v>
+        <v>71</v>
       </c>
       <c r="K64" t="s">
         <v>34</v>
       </c>
       <c r="L64" t="s">
+        <v>382</v>
+      </c>
+      <c r="M64" t="s">
+        <v>362</v>
+      </c>
+      <c r="N64" t="s">
+        <v>36</v>
+      </c>
+      <c r="O64" t="s">
         <v>383</v>
       </c>
-      <c r="M64" t="s">
+      <c r="P64" t="s">
         <v>384</v>
-      </c>
-[...7 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>385</v>
+      </c>
+      <c r="B65" t="s">
+        <v>386</v>
+      </c>
+      <c r="C65" t="s">
         <v>387</v>
       </c>
-      <c r="B65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>213</v>
+        <v>52</v>
       </c>
       <c r="E65" t="s">
         <v>42</v>
       </c>
       <c r="F65" t="s">
         <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H65">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K65" t="s">
         <v>34</v>
       </c>
       <c r="L65" t="s">
+        <v>388</v>
+      </c>
+      <c r="M65" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
         <v>390</v>
       </c>
       <c r="P65" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>392</v>
       </c>
       <c r="B66" t="s">
         <v>393</v>
       </c>
       <c r="C66" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D66" t="s">
-        <v>63</v>
+        <v>228</v>
       </c>
       <c r="E66" t="s">
         <v>42</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H66">
-        <v>2011</v>
+        <v>1983</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K66" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="L66"/>
+        <v>34</v>
+      </c>
+      <c r="L66" t="s">
+        <v>394</v>
+      </c>
       <c r="M66" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="P66" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B67" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C67" t="s">
-        <v>225</v>
+        <v>387</v>
       </c>
       <c r="D67" t="s">
-        <v>213</v>
+        <v>79</v>
       </c>
       <c r="E67" t="s">
         <v>42</v>
       </c>
       <c r="F67" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="G67" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H67">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K67" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
-        <v>228</v>
+        <v>389</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="P67" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B68" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C68" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="D68" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
       <c r="E68" t="s">
         <v>42</v>
       </c>
       <c r="F68" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G68" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H68">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K68" t="s">
         <v>34</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="P68" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B69" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C69" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="D69" t="s">
-        <v>119</v>
+        <v>221</v>
       </c>
       <c r="E69" t="s">
         <v>42</v>
       </c>
       <c r="F69" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G69" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H69">
         <v>2016</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K69" t="s">
         <v>34</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="P69" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B70" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C70" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="D70" t="s">
-        <v>144</v>
+        <v>52</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H70">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I70"/>
       <c r="J70" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K70" t="s">
         <v>34</v>
       </c>
       <c r="L70"/>
       <c r="M70" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="P70" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B71" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C71" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="D71" t="s">
-        <v>226</v>
+        <v>159</v>
       </c>
       <c r="E71" t="s">
         <v>42</v>
       </c>
       <c r="F71" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="I71">
         <v>2013</v>
       </c>
       <c r="J71" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="K71" t="s">
         <v>34</v>
       </c>
       <c r="L71"/>
       <c r="M71" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="P71" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B72" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C72" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="D72" t="s">
-        <v>63</v>
+        <v>241</v>
       </c>
       <c r="E72" t="s">
         <v>42</v>
       </c>
       <c r="F72" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="I72">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J72" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="K72" t="s">
-        <v>347</v>
+        <v>34</v>
       </c>
       <c r="L72"/>
       <c r="M72" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="P72" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="B73" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C73" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D73" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E73" t="s">
         <v>42</v>
       </c>
       <c r="F73" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>1996</v>
       </c>
       <c r="I73">
         <v>2012</v>
       </c>
       <c r="J73" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K73" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="L73"/>
       <c r="M73" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="P73" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B74" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C74" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D74" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E74" t="s">
         <v>42</v>
       </c>
       <c r="F74" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>1996</v>
       </c>
       <c r="I74">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J74" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K74" t="s">
-        <v>178</v>
+        <v>352</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
+        <v>426</v>
+      </c>
+      <c r="P74" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B75" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C75" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D75" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E75" t="s">
         <v>42</v>
       </c>
       <c r="F75" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>1996</v>
       </c>
       <c r="I75">
         <v>2010</v>
       </c>
       <c r="J75" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K75" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="L75"/>
       <c r="M75" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="P75" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B76" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C76" t="s">
-        <v>430</v>
+        <v>233</v>
       </c>
       <c r="D76" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="E76" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F76" t="s">
-        <v>285</v>
+        <v>80</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="I76">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="J76" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K76" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="L76"/>
       <c r="M76" t="s">
+        <v>235</v>
+      </c>
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
         <v>432</v>
       </c>
-      <c r="N76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P76" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>433</v>
+      </c>
+      <c r="B77" t="s">
+        <v>434</v>
+      </c>
+      <c r="C77" t="s">
         <v>435</v>
       </c>
-      <c r="B77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>43</v>
+        <v>290</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I77">
-        <v>2002</v>
+        <v>2014</v>
       </c>
       <c r="J77" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K77" t="s">
-        <v>178</v>
+        <v>34</v>
       </c>
       <c r="L77" t="s">
+        <v>436</v>
+      </c>
+      <c r="M77" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
         <v>438</v>
       </c>
       <c r="P77" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B78" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C78" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D78" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="I78">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="J78" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K78" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="L78" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="M78" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="N78" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="P78" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B79" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C79" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D79" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
-        <v>285</v>
+        <v>21</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="I79">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="J79" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
       <c r="K79" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="L79" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M79" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="N79" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O79" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="P79" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B80" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C80" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D80" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>2011</v>
       </c>
       <c r="I80">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J80" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="K80" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="L80"/>
+        <v>34</v>
+      </c>
+      <c r="L80" t="s">
+        <v>450</v>
+      </c>
       <c r="M80" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="P80" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B81" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C81" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D81" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="I81">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="J81" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K81" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="L81"/>
       <c r="M81" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="P81" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B82" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C82" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D82" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>43</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
         <v>2002</v>
       </c>
       <c r="I82">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J82" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K82" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L82"/>
+        <v>193</v>
+      </c>
+      <c r="L82" t="s">
+        <v>457</v>
+      </c>
       <c r="M82" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="P82" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B83" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C83" t="s">
-        <v>459</v>
+        <v>435</v>
       </c>
       <c r="D83" t="s">
-        <v>460</v>
+        <v>79</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
-        <v>285</v>
+        <v>43</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="I83">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="J83" t="s">
-        <v>44</v>
+        <v>234</v>
       </c>
       <c r="K83" t="s">
         <v>34</v>
       </c>
-      <c r="L83" t="s">
+      <c r="L83"/>
+      <c r="M83" t="s">
+        <v>437</v>
+      </c>
+      <c r="N83" t="s">
+        <v>27</v>
+      </c>
+      <c r="O83" t="s">
         <v>461</v>
       </c>
-      <c r="M83" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P83" t="s">
-        <v>464</v>
+        <v>439</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>462</v>
+      </c>
+      <c r="B84" t="s">
+        <v>463</v>
+      </c>
+      <c r="C84" t="s">
+        <v>464</v>
+      </c>
+      <c r="D84" t="s">
         <v>465</v>
       </c>
-      <c r="B84" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E84" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F84" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
       <c r="G84" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H84">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I84"/>
+        <v>2008</v>
+      </c>
+      <c r="I84">
+        <v>2020</v>
+      </c>
       <c r="J84" t="s">
-        <v>184</v>
+        <v>44</v>
       </c>
       <c r="K84" t="s">
         <v>34</v>
       </c>
       <c r="L84" t="s">
-        <v>243</v>
+        <v>466</v>
       </c>
       <c r="M84" t="s">
-        <v>228</v>
+        <v>467</v>
       </c>
       <c r="N84" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O84" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="P84" t="s">
-        <v>346</v>
+        <v>469</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B85" t="s">
-        <v>251</v>
+        <v>471</v>
       </c>
       <c r="C85" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="D85" t="s">
-        <v>53</v>
+        <v>159</v>
       </c>
       <c r="E85" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H85">
         <v>2011</v>
       </c>
-      <c r="I85">
-[...1 lines deleted...]
-      </c>
+      <c r="I85"/>
       <c r="J85" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="K85" t="s">
         <v>34</v>
       </c>
       <c r="L85" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="M85" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="P85" t="s">
-        <v>249</v>
+        <v>351</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B86" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
       <c r="C86" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D86" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I86">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J86" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K86" t="s">
         <v>34</v>
       </c>
-      <c r="L86"/>
+      <c r="L86" t="s">
+        <v>267</v>
+      </c>
       <c r="M86" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="P86" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B87" t="s">
-        <v>473</v>
+        <v>262</v>
       </c>
       <c r="C87" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D87" t="s">
-        <v>63</v>
+        <v>159</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H87">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I87"/>
+        <v>2012</v>
+      </c>
+      <c r="I87">
+        <v>2012</v>
+      </c>
       <c r="J87" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K87" t="s">
         <v>34</v>
       </c>
       <c r="L87"/>
       <c r="M87" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="P87" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B88" t="s">
-        <v>256</v>
+        <v>478</v>
       </c>
       <c r="C88" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D88" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H88">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I88"/>
       <c r="J88" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K88" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L88"/>
       <c r="M88" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="P88" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B89" t="s">
-        <v>478</v>
+        <v>271</v>
       </c>
       <c r="C89" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="D89" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H89">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>2001</v>
+      </c>
+      <c r="I89">
+        <v>2010</v>
+      </c>
       <c r="J89" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="K89" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="L89" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="M89" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="P89" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B90" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C90" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D90" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>21</v>
       </c>
       <c r="G90" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H90">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
+        <v>234</v>
+      </c>
+      <c r="K90" t="s">
+        <v>34</v>
+      </c>
+      <c r="L90" t="s">
         <v>276</v>
       </c>
-      <c r="K90" t="s">
-[...2 lines deleted...]
-      <c r="L90"/>
       <c r="M90" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="N90" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O90" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="P90" t="s">
-        <v>483</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="B91"/>
+        <v>485</v>
+      </c>
+      <c r="B91" t="s">
+        <v>486</v>
+      </c>
       <c r="C91" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="D91" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
       <c r="G91" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H91">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="I91"/>
       <c r="J91" t="s">
-        <v>276</v>
+        <v>62</v>
       </c>
       <c r="K91" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L91"/>
       <c r="M91" t="s">
-        <v>485</v>
+        <v>243</v>
       </c>
       <c r="N91" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O91" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="P91" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="B92"/>
       <c r="C92" t="s">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="D92" t="s">
-        <v>292</v>
+        <v>159</v>
       </c>
       <c r="E92" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H92">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I92"/>
+        <v>2011</v>
+      </c>
+      <c r="I92">
+        <v>2018</v>
+      </c>
       <c r="J92" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K92" t="s">
         <v>34</v>
       </c>
       <c r="L92"/>
       <c r="M92" t="s">
-        <v>293</v>
+        <v>490</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="P92" t="s">
-        <v>295</v>
+        <v>488</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B93" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C93" t="s">
-        <v>265</v>
+        <v>296</v>
       </c>
       <c r="D93" t="s">
-        <v>63</v>
+        <v>297</v>
       </c>
       <c r="E93" t="s">
         <v>42</v>
       </c>
       <c r="F93" t="s">
-        <v>492</v>
+        <v>21</v>
       </c>
       <c r="G93" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H93">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="K93" t="s">
         <v>34</v>
       </c>
       <c r="L93"/>
       <c r="M93" t="s">
-        <v>493</v>
+        <v>298</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
         <v>494</v>
       </c>
       <c r="P93" t="s">
-        <v>495</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>495</v>
+      </c>
+      <c r="B94" t="s">
         <v>496</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
-        <v>382</v>
+        <v>280</v>
       </c>
       <c r="D94" t="s">
-        <v>498</v>
+        <v>79</v>
       </c>
       <c r="E94" t="s">
         <v>42</v>
       </c>
       <c r="F94" t="s">
-        <v>43</v>
+        <v>497</v>
       </c>
       <c r="G94" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H94">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>184</v>
+        <v>281</v>
       </c>
       <c r="K94" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L94" t="s">
+        <v>34</v>
+      </c>
+      <c r="L94"/>
+      <c r="M94" t="s">
+        <v>498</v>
+      </c>
+      <c r="N94" t="s">
+        <v>27</v>
+      </c>
+      <c r="O94" t="s">
         <v>499</v>
       </c>
-      <c r="M94" t="s">
+      <c r="P94" t="s">
         <v>500</v>
-      </c>
-[...7 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>501</v>
+      </c>
+      <c r="B95" t="s">
+        <v>502</v>
+      </c>
+      <c r="C95" t="s">
+        <v>387</v>
+      </c>
+      <c r="D95" t="s">
         <v>503</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E95" t="s">
         <v>42</v>
       </c>
       <c r="F95" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G95" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H95">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>44</v>
+        <v>199</v>
       </c>
       <c r="K95" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L95" t="s">
+        <v>504</v>
+      </c>
+      <c r="M95" t="s">
+        <v>505</v>
+      </c>
+      <c r="N95" t="s">
+        <v>27</v>
+      </c>
+      <c r="O95" t="s">
         <v>506</v>
       </c>
-      <c r="M95" t="s">
+      <c r="P95" t="s">
         <v>507</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>508</v>
+      </c>
+      <c r="B96" t="s">
+        <v>509</v>
+      </c>
+      <c r="C96" t="s">
         <v>510</v>
       </c>
-      <c r="B96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D96" t="s">
-        <v>513</v>
+        <v>52</v>
       </c>
       <c r="E96" t="s">
         <v>42</v>
       </c>
       <c r="F96" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="G96" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H96">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
+        <v>44</v>
+      </c>
+      <c r="K96" t="s">
+        <v>34</v>
+      </c>
+      <c r="L96" t="s">
+        <v>511</v>
+      </c>
+      <c r="M96" t="s">
+        <v>512</v>
+      </c>
+      <c r="N96" t="s">
+        <v>27</v>
+      </c>
+      <c r="O96" t="s">
+        <v>513</v>
+      </c>
+      <c r="P96" t="s">
         <v>514</v>
-      </c>
-[...16 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="B97" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C97" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D97" t="s">
-        <v>93</v>
+        <v>518</v>
       </c>
       <c r="E97" t="s">
         <v>42</v>
       </c>
       <c r="F97" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G97" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H97">
         <v>2014</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="K97" t="s">
-        <v>34</v>
+        <v>520</v>
       </c>
       <c r="L97" t="s">
+        <v>521</v>
+      </c>
+      <c r="M97" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
         <v>523</v>
       </c>
       <c r="P97" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>525</v>
       </c>
       <c r="B98" t="s">
         <v>526</v>
       </c>
       <c r="C98" t="s">
+        <v>517</v>
+      </c>
+      <c r="D98" t="s">
+        <v>109</v>
+      </c>
+      <c r="E98" t="s">
+        <v>42</v>
+      </c>
+      <c r="F98" t="s">
+        <v>80</v>
+      </c>
+      <c r="G98" t="s">
+        <v>70</v>
+      </c>
+      <c r="H98">
+        <v>2014</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98" t="s">
+        <v>519</v>
+      </c>
+      <c r="K98" t="s">
+        <v>34</v>
+      </c>
+      <c r="L98" t="s">
         <v>527</v>
       </c>
-      <c r="D98" t="s">
+      <c r="M98" t="s">
+        <v>522</v>
+      </c>
+      <c r="N98" t="s">
+        <v>27</v>
+      </c>
+      <c r="O98" t="s">
         <v>528</v>
       </c>
-      <c r="E98" t="s">
-[...14 lines deleted...]
-      <c r="J98" t="s">
+      <c r="P98" t="s">
         <v>529</v>
-      </c>
-[...16 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B99" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C99" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="D99" t="s">
-        <v>166</v>
+        <v>533</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G99" t="s">
+        <v>22</v>
+      </c>
+      <c r="H99">
+        <v>2017</v>
+      </c>
+      <c r="I99">
+        <v>2021</v>
+      </c>
+      <c r="J99" t="s">
+        <v>534</v>
+      </c>
+      <c r="K99" t="s">
+        <v>535</v>
+      </c>
+      <c r="L99" t="s">
+        <v>536</v>
+      </c>
+      <c r="M99" t="s">
+        <v>537</v>
+      </c>
+      <c r="N99" t="s">
+        <v>36</v>
+      </c>
+      <c r="O99" t="s">
         <v>538</v>
       </c>
-      <c r="H99">
-[...3 lines deleted...]
-      <c r="J99" t="s">
+      <c r="P99" t="s">
         <v>539</v>
-      </c>
-[...16 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>540</v>
+      </c>
+      <c r="B100" t="s">
+        <v>541</v>
+      </c>
+      <c r="C100" t="s">
+        <v>542</v>
+      </c>
+      <c r="D100" t="s">
+        <v>181</v>
+      </c>
+      <c r="E100" t="s">
+        <v>20</v>
+      </c>
+      <c r="F100" t="s">
+        <v>290</v>
+      </c>
+      <c r="G100" t="s">
+        <v>543</v>
+      </c>
+      <c r="H100">
+        <v>2024</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100" t="s">
         <v>544</v>
-      </c>
-[...25 lines deleted...]
-        <v>184</v>
       </c>
       <c r="K100" t="s">
         <v>34</v>
       </c>
       <c r="L100" t="s">
-        <v>243</v>
+        <v>545</v>
       </c>
       <c r="M100" t="s">
-        <v>228</v>
+        <v>546</v>
       </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="P100" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B101" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C101" t="s">
-        <v>550</v>
+        <v>240</v>
       </c>
       <c r="D101" t="s">
-        <v>63</v>
+        <v>159</v>
       </c>
       <c r="E101" t="s">
         <v>42</v>
       </c>
       <c r="F101" t="s">
-        <v>285</v>
+        <v>43</v>
       </c>
       <c r="G101" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H101">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>2011</v>
+      </c>
+      <c r="I101">
+        <v>2011</v>
+      </c>
       <c r="J101" t="s">
-        <v>23</v>
+        <v>199</v>
       </c>
       <c r="K101" t="s">
+        <v>34</v>
+      </c>
+      <c r="L101" t="s">
+        <v>258</v>
+      </c>
+      <c r="M101" t="s">
+        <v>243</v>
+      </c>
+      <c r="N101" t="s">
+        <v>27</v>
+      </c>
+      <c r="O101" t="s">
         <v>551</v>
       </c>
-      <c r="L101" t="s">
+      <c r="P101" t="s">
         <v>552</v>
-      </c>
-[...10 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B102" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="C102" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="D102" t="s">
-        <v>559</v>
+        <v>79</v>
       </c>
       <c r="E102" t="s">
         <v>42</v>
       </c>
       <c r="F102" t="s">
-        <v>64</v>
+        <v>290</v>
       </c>
       <c r="G102" t="s">
-        <v>560</v>
-[...1 lines deleted...]
-      <c r="H102"/>
+        <v>70</v>
+      </c>
+      <c r="H102">
+        <v>2024</v>
+      </c>
       <c r="I102"/>
       <c r="J102" t="s">
-        <v>276</v>
+        <v>23</v>
       </c>
       <c r="K102" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L102"/>
+        <v>556</v>
+      </c>
+      <c r="L102" t="s">
+        <v>557</v>
+      </c>
       <c r="M102" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="N102" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O102" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="P102" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>561</v>
+      </c>
+      <c r="B103" t="s">
+        <v>562</v>
+      </c>
+      <c r="C103" t="s">
+        <v>563</v>
+      </c>
+      <c r="D103" t="s">
         <v>564</v>
-      </c>
-[...7 lines deleted...]
-        <v>566</v>
       </c>
       <c r="E103" t="s">
         <v>42</v>
       </c>
       <c r="F103" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G103" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="H103"/>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="K103" t="s">
-        <v>567</v>
+        <v>34</v>
       </c>
       <c r="L103"/>
       <c r="M103" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
+        <v>567</v>
+      </c>
+      <c r="P103" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>569</v>
+      </c>
+      <c r="B104" t="s">
         <v>570</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
+        <v>563</v>
+      </c>
+      <c r="D104" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>572</v>
       </c>
       <c r="E104" t="s">
         <v>42</v>
       </c>
       <c r="F104" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G104" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H104">
         <v>2017</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
         <v>44</v>
       </c>
       <c r="K104" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="L104"/>
       <c r="M104" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="N104" t="s">
         <v>27</v>
       </c>
       <c r="O104" t="s">
         <v>573</v>
       </c>
       <c r="P104" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>575</v>
       </c>
       <c r="B105" t="s">
         <v>576</v>
       </c>
       <c r="C105" t="s">
+        <v>563</v>
+      </c>
+      <c r="D105" t="s">
         <v>577</v>
       </c>
-      <c r="D105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F105" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="G105" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H105">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="I105"/>
       <c r="J105" t="s">
-        <v>276</v>
+        <v>44</v>
       </c>
       <c r="K105" t="s">
-        <v>34</v>
+        <v>572</v>
       </c>
       <c r="L105"/>
       <c r="M105" t="s">
+        <v>566</v>
+      </c>
+      <c r="N105" t="s">
+        <v>27</v>
+      </c>
+      <c r="O105" t="s">
+        <v>578</v>
+      </c>
+      <c r="P105" t="s">
         <v>579</v>
-      </c>
-[...7 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>580</v>
+      </c>
+      <c r="B106" t="s">
+        <v>581</v>
+      </c>
+      <c r="C106" t="s">
         <v>582</v>
       </c>
-      <c r="B106" t="s">
+      <c r="D106" t="s">
         <v>583</v>
-      </c>
-[...4 lines deleted...]
-        <v>584</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G106" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H106">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>276</v>
+        <v>62</v>
       </c>
       <c r="K106" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L106"/>
       <c r="M106" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="N106" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O106" t="s">
         <v>585</v>
       </c>
       <c r="P106" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>587</v>
       </c>
       <c r="B107" t="s">
         <v>588</v>
       </c>
       <c r="C107" t="s">
+        <v>582</v>
+      </c>
+      <c r="D107" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G107" t="s">
-        <v>590</v>
+        <v>70</v>
       </c>
       <c r="H107">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I107"/>
       <c r="J107" t="s">
-        <v>591</v>
+        <v>62</v>
       </c>
       <c r="K107" t="s">
-        <v>304</v>
+        <v>24</v>
       </c>
       <c r="L107"/>
       <c r="M107" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="N107" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O107" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="P107" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B108" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="C108" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="D108" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
         <v>21</v>
       </c>
       <c r="G108" t="s">
-        <v>22</v>
+        <v>595</v>
       </c>
       <c r="H108">
         <v>2010</v>
       </c>
       <c r="I108">
         <v>2019</v>
       </c>
       <c r="J108" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="K108" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="L108"/>
       <c r="M108" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="N108" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O108" t="s">
         <v>598</v>
       </c>
       <c r="P108" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B109" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C109" t="s">
-        <v>265</v>
+        <v>594</v>
       </c>
       <c r="D109" t="s">
-        <v>601</v>
+        <v>79</v>
       </c>
       <c r="E109" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F109" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="G109" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H109">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I109"/>
+        <v>2010</v>
+      </c>
+      <c r="I109">
+        <v>2019</v>
+      </c>
       <c r="J109" t="s">
         <v>602</v>
       </c>
       <c r="K109" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L109" t="s">
+        <v>309</v>
+      </c>
+      <c r="L109"/>
+      <c r="M109" t="s">
+        <v>597</v>
+      </c>
+      <c r="N109" t="s">
+        <v>36</v>
+      </c>
+      <c r="O109" t="s">
         <v>603</v>
       </c>
-      <c r="M109" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P109" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B110" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="C110" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="D110" t="s">
-        <v>226</v>
+        <v>606</v>
       </c>
       <c r="E110" t="s">
         <v>42</v>
       </c>
       <c r="F110" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G110" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H110">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="K110" t="s">
         <v>34</v>
       </c>
       <c r="L110" t="s">
+        <v>608</v>
+      </c>
+      <c r="M110" t="s">
+        <v>609</v>
+      </c>
+      <c r="N110" t="s">
+        <v>27</v>
+      </c>
+      <c r="O110" t="s">
         <v>610</v>
       </c>
-      <c r="M110" t="s">
-[...5 lines deleted...]
-      <c r="O110" t="s">
+      <c r="P110" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>612</v>
+      </c>
+      <c r="B111" t="s">
         <v>613</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="D111" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="E111" t="s">
         <v>42</v>
       </c>
       <c r="F111" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G111" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H111">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
-        <v>266</v>
+        <v>614</v>
       </c>
       <c r="K111" t="s">
         <v>34</v>
       </c>
       <c r="L111" t="s">
         <v>615</v>
       </c>
       <c r="M111" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="N111" t="s">
         <v>27</v>
       </c>
       <c r="O111" t="s">
         <v>616</v>
       </c>
       <c r="P111" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>618</v>
       </c>
       <c r="B112" t="s">
         <v>619</v>
       </c>
       <c r="C112" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="D112" t="s">
-        <v>119</v>
+        <v>228</v>
       </c>
       <c r="E112" t="s">
         <v>42</v>
       </c>
       <c r="F112" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="G112" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H112">
         <v>2012</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="K112" t="s">
         <v>34</v>
       </c>
       <c r="L112" t="s">
         <v>620</v>
       </c>
       <c r="M112" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="N112" t="s">
         <v>27</v>
       </c>
       <c r="O112" t="s">
         <v>621</v>
       </c>
       <c r="P112" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>623</v>
       </c>
       <c r="B113" t="s">
         <v>624</v>
       </c>
       <c r="C113" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="D113" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E113" t="s">
         <v>42</v>
       </c>
       <c r="F113" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="G113" t="s">
-        <v>538</v>
+        <v>70</v>
       </c>
       <c r="H113">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
-        <v>625</v>
+        <v>281</v>
       </c>
       <c r="K113" t="s">
         <v>34</v>
       </c>
       <c r="L113" t="s">
+        <v>625</v>
+      </c>
+      <c r="M113" t="s">
+        <v>609</v>
+      </c>
+      <c r="N113" t="s">
+        <v>27</v>
+      </c>
+      <c r="O113" t="s">
         <v>626</v>
       </c>
-      <c r="M113" t="s">
+      <c r="P113" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B114" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C114" t="s">
-        <v>459</v>
+        <v>280</v>
       </c>
       <c r="D114" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="E114" t="s">
         <v>42</v>
       </c>
       <c r="F114" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="G114" t="s">
-        <v>22</v>
+        <v>543</v>
       </c>
       <c r="H114">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>33</v>
+        <v>630</v>
       </c>
       <c r="K114" t="s">
         <v>34</v>
       </c>
       <c r="L114" t="s">
+        <v>631</v>
+      </c>
+      <c r="M114" t="s">
         <v>632</v>
       </c>
-      <c r="M114" t="s">
+      <c r="N114" t="s">
+        <v>27</v>
+      </c>
+      <c r="O114" t="s">
         <v>633</v>
       </c>
-      <c r="N114" t="s">
-[...2 lines deleted...]
-      <c r="O114" t="s">
+      <c r="P114" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>635</v>
+      </c>
+      <c r="B115" t="s">
         <v>636</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" t="s">
-        <v>638</v>
+        <v>464</v>
       </c>
       <c r="D115" t="s">
-        <v>119</v>
+        <v>159</v>
       </c>
       <c r="E115" t="s">
         <v>42</v>
       </c>
       <c r="F115" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="G115" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H115">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I115"/>
+        <v>2013</v>
+      </c>
+      <c r="I115">
+        <v>2020</v>
+      </c>
       <c r="J115" t="s">
-        <v>625</v>
+        <v>33</v>
       </c>
       <c r="K115" t="s">
         <v>34</v>
       </c>
       <c r="L115" t="s">
+        <v>637</v>
+      </c>
+      <c r="M115" t="s">
+        <v>638</v>
+      </c>
+      <c r="N115" t="s">
+        <v>27</v>
+      </c>
+      <c r="O115" t="s">
         <v>639</v>
       </c>
-      <c r="M115" t="s">
+      <c r="P115" t="s">
         <v>640</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>641</v>
+      </c>
+      <c r="B116" t="s">
+        <v>642</v>
+      </c>
+      <c r="C116" t="s">
         <v>643</v>
       </c>
-      <c r="B116" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D116" t="s">
-        <v>119</v>
+        <v>52</v>
       </c>
       <c r="E116" t="s">
         <v>42</v>
       </c>
       <c r="F116" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G116" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H116">
         <v>2015</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>338</v>
+        <v>630</v>
       </c>
       <c r="K116" t="s">
         <v>34</v>
       </c>
       <c r="L116" t="s">
+        <v>644</v>
+      </c>
+      <c r="M116" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="N116" t="s">
         <v>27</v>
       </c>
       <c r="O116" t="s">
         <v>646</v>
       </c>
       <c r="P116" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>648</v>
       </c>
       <c r="B117" t="s">
         <v>649</v>
       </c>
       <c r="C117" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="D117" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="E117" t="s">
         <v>42</v>
       </c>
       <c r="F117" t="s">
         <v>43</v>
       </c>
       <c r="G117" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H117">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>625</v>
+        <v>343</v>
       </c>
       <c r="K117" t="s">
+        <v>34</v>
+      </c>
+      <c r="L117" t="s">
         <v>650</v>
       </c>
-      <c r="L117" t="s">
+      <c r="M117" t="s">
+        <v>645</v>
+      </c>
+      <c r="N117" t="s">
+        <v>27</v>
+      </c>
+      <c r="O117" t="s">
         <v>651</v>
       </c>
-      <c r="M117" t="s">
-[...5 lines deleted...]
-      <c r="O117" t="s">
+      <c r="P117" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>653</v>
+      </c>
+      <c r="B118" t="s">
         <v>654</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="D118" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="E118" t="s">
         <v>42</v>
       </c>
       <c r="F118" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G118" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H118">
         <v>2022</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="K118" t="s">
-        <v>75</v>
+        <v>655</v>
       </c>
       <c r="L118" t="s">
         <v>656</v>
       </c>
       <c r="M118" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="N118" t="s">
         <v>27</v>
       </c>
       <c r="O118" t="s">
         <v>657</v>
       </c>
       <c r="P118" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>659</v>
       </c>
       <c r="B119" t="s">
         <v>660</v>
       </c>
       <c r="C119" t="s">
-        <v>62</v>
+        <v>643</v>
       </c>
       <c r="D119" t="s">
-        <v>559</v>
+        <v>79</v>
       </c>
       <c r="E119" t="s">
         <v>42</v>
       </c>
       <c r="F119" t="s">
         <v>21</v>
       </c>
       <c r="G119" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H119">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>80</v>
+        <v>630</v>
       </c>
       <c r="K119" t="s">
+        <v>91</v>
+      </c>
+      <c r="L119" t="s">
+        <v>661</v>
+      </c>
+      <c r="M119" t="s">
+        <v>645</v>
+      </c>
+      <c r="N119" t="s">
+        <v>27</v>
+      </c>
+      <c r="O119" t="s">
+        <v>662</v>
+      </c>
+      <c r="P119" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16">
+      <c r="A120" t="s">
+        <v>664</v>
+      </c>
+      <c r="B120" t="s">
+        <v>665</v>
+      </c>
+      <c r="C120" t="s">
+        <v>78</v>
+      </c>
+      <c r="D120" t="s">
+        <v>564</v>
+      </c>
+      <c r="E120" t="s">
+        <v>42</v>
+      </c>
+      <c r="F120" t="s">
+        <v>21</v>
+      </c>
+      <c r="G120" t="s">
+        <v>70</v>
+      </c>
+      <c r="H120">
+        <v>2014</v>
+      </c>
+      <c r="I120"/>
+      <c r="J120" t="s">
+        <v>96</v>
+      </c>
+      <c r="K120" t="s">
         <v>34</v>
       </c>
-      <c r="L119"/>
-[...8 lines deleted...]
-        <v>662</v>
+      <c r="L120"/>
+      <c r="M120"/>
+      <c r="N120" t="s">
+        <v>27</v>
+      </c>
+      <c r="O120" t="s">
+        <v>666</v>
+      </c>
+      <c r="P120" t="s">
+        <v>667</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">