--- v1 (2026-01-19)
+++ v2 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="610">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="615">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -164,753 +164,768 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>CEL - Ducted Air Conditioners</t>
-[...137 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>October 2023</t>
-[...354 lines deleted...]
-    <t>Cook Islands</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...184 lines deleted...]
-    <t>Superseded</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL - Ducted Air Conditioners</t>
+  </si>
+  <si>
+    <t>This policy covers ducted air conditioners.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Central ACs</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB/T 17758-2010; GB/T 18836; GB 21455; GB/T 25128-2010</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-ducted-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E9%A3%8E%E7%AE%A1%E9%80%81%E9%A3%8E%E5%BC%8F%E7%A9%BA%E8%B0%</t>
+  </si>
+  <si>
+    <t>CEL - Lithium Bromide Absorption Chillers</t>
+  </si>
+  <si>
+    <t>This policy covers lithium bromide absorption chillers.</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB/T 18362; GB/T 18431</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-lithium-bromide-absorption-chillers</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B635_%E6%BA%B4%E5%8C%96%E9%94%82%E5%90%B8%E6%</t>
+  </si>
+  <si>
+    <t>CEL- Air Cleaners</t>
+  </si>
+  <si>
+    <t>This policy covers air cleaners.</t>
+  </si>
+  <si>
+    <t>Air Cleaners</t>
+  </si>
+  <si>
+    <t>GB/T 18801-2015; GB/T 18883-2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-air-cleaners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E7%A9%BA%E6%B0%94%E5%87%80%E5%8C%96%E5%99%A8%E8%83%BD%E6%BA%</t>
+  </si>
+  <si>
+    <t>CEL-004. Unitary Air Conditioners</t>
+  </si>
+  <si>
+    <t>Applies to the electrically driven compressor and indoor static pressure at 0Pa unitary ACs, computer and data processing center unitary ACs, communication stations unitary ACs, and constant temperature and humidity unitary ACs. Not including multi-connected AC, rooftop air conditioning unit, and ducted air-conditioning (heat pump) units.</t>
+  </si>
+  <si>
+    <t>November 2021</t>
+  </si>
+  <si>
+    <t>GB 19576-2004 GB/T 17758 GB/T 18836 JB/T 8072</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-004-unitary-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/10/%E5%8D%95%E5%85%83%E5%BC%8F%E7%A9%BA%E6%B0%94%E8%B0%83%E8%8A%82%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-011. Multi-Connected -Heat Pump- Air Conditioner</t>
+  </si>
+  <si>
+    <t>Applies to multi-connected air conditioning -heat pump unit of T1 climate type. Does NOT apply to double or multiple cooling circulation system unit.</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>GB/T 18837</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-011-multi-connected-heat-pump-air-conditioner</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E5%A4%9A%E8%81%94%E5%BC%8F%E5%BC%8F%E7%A9%BA%E8%B0%83%C3%AF%C2%BC%C2%88%E7%83%AD%E6%B3%B5%C3%AF%C2%BC%C2%89%E6%9C%BA%E7%BB%84%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>Commission Decision of 9 November 2007 establishing the ecological criteria for the award of the Community eco-label to electrically driven, gas driven or gas absorption heat pumps</t>
+  </si>
+  <si>
+    <t>The product group 'electrically driven; gas driven or gas absorption heat pumps' shall comprise heat pumps; which can concentrate energy present in the air; ground or water into useful heat for the supply of space heating or the opposite process for space cooling. A 'heat pump' is the device or set of devices as delivered by the manufacturer or importer to the distributor; retailer or installer. This delivery may or may not include the delivery of circulating pumps at the sink or source side; however for calculation of coefficient of performance -COP; values the power consumption of circulating pumps shall always be taken into account; according to the methodology of EN14511:2004; if the manufacturer cannot provide data; a default value is taken. For gas absorption heat pumps the methodology shall be according to EN12309-2:2000. The product group shall cover only electrically driven; gas driven or gas absorption heat pumps with a maximum heating capacity of 100 kW. The product group 'electrically driven; gas driven or gas absorption heat pumps' shall not cover the following:   heat pumps which can only provide hot water for sanitary use;   and heat pumps which can only extract heat from a building and eject it to the air; ground or water thus resulting in space cooling.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Central ACs</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>October 2019</t>
+  </si>
+  <si>
+    <t>EN 14 511:2004; EN12309-2:2000</t>
+  </si>
+  <si>
+    <t>European Commission - DG Environment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-decision-9-november-2007-establishing-ecological-criteria-award-community-eco</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:02007D0742-20140617</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Consumer Protection -Approved Standards for Restricted Electrical Products- Regulations 2016</t>
+  </si>
+  <si>
+    <t>Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire.</t>
+  </si>
+  <si>
+    <t>Solomon Islands</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>AS/NZS 3823.1.1-1.4: 2012</t>
+  </si>
+  <si>
+    <t>Ministry of Commerce, Industries, Labour and Immigration</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/consumer-protection-approved-standards-restricted-electrical-products-regulations-2016</t>
+  </si>
+  <si>
+    <t>http://prdrse4all.spc.int/sites/default/files/pals_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Consumer Protection Act 2001 (Section 30) Minimum Energy Performance Standards and Labelling - MEPSL - Regulations 2016</t>
+  </si>
+  <si>
+    <t>Kiribati has drafted Minimum Energy Performance Standards and Labeling (MEPSL) under the Pacific Alliance Labelling and Standards Programme (PALS), but they have not yet been signed into law. Policies are drafted for a voluntary Comparative Label and voluntary Minimum Performance Standards for air conditioners, ballasts, incandescent lamps, self-ballasted CFLs, tubular lamps, freezers, and refrigerator-freezers.</t>
+  </si>
+  <si>
+    <t>Kiribati</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>Kiribati Ministry of Public Works and Utilities</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/consumer-protection-act-2001-section-30-minimum-energy-performance-standards-and-labelling</t>
+  </si>
+  <si>
+    <t>http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf</t>
+  </si>
+  <si>
+    <t>CQC31-439124-2019. Energy Conservation Certification Rules for Unitary Air Conditioners</t>
+  </si>
+  <si>
+    <t>Applies to the following types of unitary AC which have a rated cooling capacity of bigger than 7100W: electric driven compressor type unitary AC and duct type and roof type unitary AC. Not including multi-connected AC -heat pump or variable speed type AC.</t>
+  </si>
+  <si>
+    <t>GB 19576-2019</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439124-2019-energy-conservation-certification-rules-unitary-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-20/492754.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439126-2014. CQC Mark Certification - Dehumidifier</t>
+  </si>
+  <si>
+    <t>Applies to whole-type or split-type dehumidifiers with a dehumidification capacity of more than 0.16 kg per h</t>
+  </si>
+  <si>
+    <t>Dehumidifiers</t>
+  </si>
+  <si>
+    <t>GB/T 19411-2003, GB/T 20109-2006</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439126-2014-cqc-mark-certification-dehumidifier</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-20/509967.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439130-2019. Energy Conservation Certification Rules for Ducted Air Conditioners</t>
+  </si>
+  <si>
+    <t>Apply to ducted air conditioners</t>
+  </si>
+  <si>
+    <t>GB 37479-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439130-2019-energy-conservation-certification-rules-ducted-air-conditioners</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-07-31/554801.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439135-2010. CQC Mark Certification - Multi-connected air-condition -heat pump- unit</t>
+  </si>
+  <si>
+    <t>Applies to multi-connected air conditioning -heat pump- unit of T1 climate type. Does NOT apply to double or multiple cooling circulation system unit.</t>
+  </si>
+  <si>
+    <t>GB 21454-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439135-2010-cqc-mark-certification-multi-connected-air-condition-heat-pump-unit</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492750.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439138-2013. CQC Mark Certification - Multi-connected air-condition -heat pump- unit |ULTRA HIGH</t>
+  </si>
+  <si>
+    <t>GB/T 18837-2002</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439138-2013-cqc-mark-certification-multi-connected-air-condition-heat-pump-unit</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/498394.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-482633-2017. Energy Conservation Certification Rules  for Single- Phase Static Electricity Meters</t>
+  </si>
+  <si>
+    <t>Apply to single-phase static electricity meters</t>
+  </si>
+  <si>
+    <t>Household Meters</t>
+  </si>
+  <si>
+    <t>CQC 3059-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-482633-2017-energy-conservation-certification-rules-single-phase-static-electricity</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2017-08-09/548591.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-372121-2013 Water Conservation Certification Rules for Flush tank and Flush tank fitting</t>
+  </si>
+  <si>
+    <t>Applies to Flush tank and Flush tank fitting that are mounted on cold water supply line of static pressure smaller than 0.6MPa and driven by water gravity. This includes flushing tank inlet valve and drain valve -as flushing tank fitting</t>
+  </si>
+  <si>
+    <t>Toilet Seats (Electric)</t>
+  </si>
+  <si>
+    <t>GBT 26730-2011; GBT 6952-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-372121-2013-water-conservation-certification-rules-flush-tank-and-flush-tank-fitting</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-04-18/492667.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-482631-2013. Water Conservation Certification Rules for Integrated Circuit Card Water Meter</t>
+  </si>
+  <si>
+    <t>Apply to integrated circuit card water meter</t>
+  </si>
+  <si>
+    <t>CJ/T 133-2012</t>
+  </si>
+  <si>
+    <t>Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-482631-2013-water-conservation-certification-rules-integrated-circuit-card-water</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492595.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-439141-2017 Safety and Performance and Energy Conservation Certification Rules For Household and Similar Use Outdoor Air System Equipment</t>
+  </si>
+  <si>
+    <t>Applies to Household and Similar Use Outdoor Air System Equipment with an air volume below 2000cubic meters per hour</t>
+  </si>
+  <si>
+    <t>CQC6401-2017 4.3.1 and 4.3.2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-439141-2017-safety-and-performance-and-energy-conservation-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-04-13/544879.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-439802-2018 Safety and Energy conservation certification rules for air source heat pump drying -dehumidifying unit</t>
+  </si>
+  <si>
+    <t>Applies to air source heat pump drying -dehumidifying unit</t>
+  </si>
+  <si>
+    <t>CQC6402-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-439802-2018-safety-and-energy-conservation-certification-rules-air-source-heat-pump</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-04-19/553403.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-448157-2014. CQC Mark Certification - Air Cleaners</t>
+  </si>
+  <si>
+    <t>Air cleaners: single-phase rated voltage not exceeding 250V; other rated voltage not exceeding 450V</t>
+  </si>
+  <si>
+    <t>GB/T 18801-2015 5.5.2 and 5.2</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-448157-2014-cqc-mark-certification-air-cleaners</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-06-08/511616.shtml</t>
+  </si>
+  <si>
+    <t>CQC64-448160-2018 Energy and Water Conservation and Anti-microbial Certification Rules for Household and Similar Electrical Appliances - Electronic Toilets</t>
+  </si>
+  <si>
+    <t>Applies to electric toilets used by non-professionals in households schools stores; etc.</t>
+  </si>
+  <si>
+    <t>GBT23131-2008;GB21551.2-2010</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc64-448160-2018-energy-and-water-conservation-and-anti-microbial-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-01-29/552296.shtml</t>
+  </si>
+  <si>
+    <t>Der Blaue Engel - Data Shredders (DE-UZ 174)</t>
+  </si>
+  <si>
+    <t>These Basic Award Criteria apply to household cooker hoods with an inbuilt fan for either recirculation operation - or exhaust operation exhibiting a maximum air flow volume of 800 m3 /h at maximum continuous operation. Requirements include energy efficiency of the fan; energy-efficient lighting; and power consumption in off and stand-by mode.</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Paper Shredders</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>Umweltbundesamt -Federal Environment Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/der-blaue-engel-data-shredders-de-uz-174</t>
+  </si>
+  <si>
+    <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20174-201801-en%20Criteria-2020-01-10.pdf</t>
+  </si>
+  <si>
+    <t>Der Blaue Engel - Hand Dryers (DE-UZ 87)</t>
+  </si>
+  <si>
+    <t>These Basic Award Criteria are valid for electric hand dryers (e.g. hot air hand dryers, high speed hand dryers).</t>
+  </si>
+  <si>
+    <t>Hand Dryers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/der-blaue-engel-hand-dryers-de-uz-87</t>
+  </si>
+  <si>
+    <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20087-201405-en%20Criteria-2020-05-29.pdf</t>
+  </si>
+  <si>
+    <t>e-Standby Power Program for Bidets</t>
+  </si>
+  <si>
+    <t>A type of hygienic device with nameplate output powerof power supply less than equal to 2,000W used to warmup the water to wash users anus or genital area after stool</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/e-standby-power-program-bidets</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
+  </si>
+  <si>
+    <t>ECOSTAND 071-2:2017EE: Minimum Energy Performance Standards Part 2: Air conditioning products</t>
+  </si>
+  <si>
+    <t>This standard covers requirements for domestic and commercial air conditioning products such as: (1) portable AC; (2) unitary AC; (3) split AC, and (4) centralised AC system, which are single or double ducts, mobile or others; manufactured, assembled, imported or sold in any of the ECOWAS countries. Descriptions and illustrations of these products are available in Appendix 1. This standard covers equipment up to 20kW. It covers appliances designed to be plugged on the electric grid, it excludes appliances not powered by alternate current that use non-electric energys ources. ECOWAS countries include Benin, Burkina Faso, Cabo Verde, Côte d'Ivoire, the Gambia, Ghana, Guinea, Guinea Bissau, Liberia, Mali, Niger, Nigeria, Senegal, Sierra Leone, and Togo.</t>
+  </si>
+  <si>
+    <t>ECOWAS</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Portable ACs, Central ACs</t>
+  </si>
+  <si>
+    <t>ISO 5151, ISO 13253, ISO 15042, ISO 16358-1:2013, IEC 60335-2-40:2013</t>
+  </si>
+  <si>
+    <t>ECOWAS Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecostand-071-22017ee-minimum-energy-performance-standards-part-2-air-conditioning-products</t>
+  </si>
+  <si>
+    <t>Energy Amendment Act 2012</t>
+  </si>
+  <si>
+    <t>An Act to amend the Energy Act 1998, which provides for the establishment of the Office of the Energy Commissioner and related provisions and duties.</t>
+  </si>
+  <si>
+    <t>Cook Islands</t>
+  </si>
+  <si>
+    <t>AS/NZS 4474.1:2007</t>
+  </si>
+  <si>
+    <t>Development Division, Office of the Prime Minister</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-amendment-act-2012</t>
+  </si>
+  <si>
+    <t>http://prdrse4all.spc.int/node/4/content/cook-islands-energy-amendment-act-2012</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Hair Dryers; En-Tech 10104024360</t>
+  </si>
+  <si>
+    <t>Products shall meet the requirements of CNS 3714 - Hand-Supported Hair Dryers or be recognized by Bureau of Energy MOEA.</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>Hair Dryers</t>
+  </si>
+  <si>
+    <t>IEC 61855: 2003</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-hair-dryers-en-tech-10104024360</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=10%20</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Hand Dryers</t>
+  </si>
+  <si>
+    <t>The measured Useful Energy Ratio -UER; for Energy Label qualified hand dryer products shall be no less than 90 percent. If the product is touch activated each drying session shall be less than 40 seconds; if the product is motion activated the power shall be cut-off within 2 seconds after the sensor sensed the absence of user and each drying session shall be less than 1 minute.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-hand-dryers</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=11</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Air Cleaners</t>
+  </si>
+  <si>
+    <t>The product shall meet the definition of CNS 7619 regarding air cleaners or recognized by the Bureau of Energy of MOEA as domestic indoor air cleaners.</t>
+  </si>
+  <si>
+    <t>CNS 7619</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-air-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=34</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Dehumidifiers</t>
+  </si>
+  <si>
+    <t>The product shall meet the definition of CNS 12492 regarding dehumidifiers or recognized by the Bureau of Energy of MOEA as dehumidifiers.</t>
+  </si>
+  <si>
+    <t>CNS 12492</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-dehumidifiers</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=5</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Dehumidifier</t>
+  </si>
+  <si>
+    <t>As a single-phase AC, and rated voltage of 220V, its aim is to decrease the humidity of indoors, equipped with compression refrigerating system, blower fan, etc in a single cabinet, its electric power consumption is shall be less than 1,000W.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dehumidifier</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Air Cleaners</t>
+  </si>
+  <si>
+    <t>By the scope of KS C 9314 the mechanical and combined air cleaner which hasless 200W power consumption, and the single power 220V and 60Hz.</t>
+  </si>
+  <si>
+    <t>KS C 9314</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-air-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Label No5 for Air Purifiers</t>
+  </si>
+  <si>
+    <t>This program covers split-type air purifiers such as mechanical air cleaners, ionic air cleaners, and Combined Air Purifiers</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>March 2022</t>
+  </si>
+  <si>
+    <t>ANSI/AHAM AC-3-2009 for evaluating the performance of air cleaners</t>
+  </si>
+  <si>
+    <t>Electricity Generating Authority Thailand (EGAT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-air-purifiers</t>
+  </si>
+  <si>
+    <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/#.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency of Electrical Appliances, Equipment and Lighting Products Act No. 24 of 2016</t>
+  </si>
+  <si>
+    <t>This documents contains Regulations on MEPS and Energy labelling requirements for Air conditioners. This include Single phase and 3-phase up to 65kW rated total cooling Capacity.It also  Includes air source heat Pumps but not water source heat pumps.  Household refrigerating appliances: This includes any electrical household refrigerating appliances covered under the standards, and including refrigerators, refrigerators and freezers or freezers covered under the standard which: (a) Operate using the vapour Compensation cycle, and (b) Use mains electricity (230/240 volts at 50Hz) as the primary power source,  Fluorescent lamp ballasts ,  Incandescent lamps, Compact fluorescent lamps and Linear Fluorescent lamps</t>
+  </si>
+  <si>
+    <t>Vanuatu</t>
+  </si>
+  <si>
+    <t>Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>AS 4934.2-2011; AS/NZS 4934.1:2014</t>
+  </si>
+  <si>
+    <t>Vanuatu Department of Energy, Mines and Minerals</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-electrical-appliances-equipment-and-lighting-products-act-no-24-2016</t>
+  </si>
+  <si>
+    <t>http://www.paclii.org/vu/legis/num_act/eeoeaealpa2016660/</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Dehumidifiers Version 5.0</t>
   </si>
@@ -2234,51 +2249,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P99"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="514.303" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2464,4612 +2479,4660 @@
         <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>48</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5"/>
+      <c r="C5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H5">
+        <v>2017</v>
+      </c>
+      <c r="I5">
+        <v>2023</v>
+      </c>
+      <c r="J5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" t="s">
         <v>54</v>
       </c>
-      <c r="H5">
-[...3 lines deleted...]
-      <c r="J5" t="s">
+      <c r="M5" t="s">
         <v>55</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5" t="s">
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
         <v>56</v>
       </c>
-      <c r="M5" t="s">
+      <c r="P5" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H6">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>62</v>
       </c>
       <c r="K6" t="s">
         <v>34</v>
       </c>
       <c r="L6" t="s">
         <v>63</v>
       </c>
       <c r="M6" t="s">
+        <v>64</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
+        <v>65</v>
+      </c>
+      <c r="P6" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>66</v>
       </c>
       <c r="B7" t="s">
         <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H7">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="K7" t="s">
         <v>34</v>
       </c>
       <c r="L7" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M7" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P7" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H8">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
       <c r="L8" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M8" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P8" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H9">
-        <v>2009</v>
+        <v>2019</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
         <v>34</v>
       </c>
       <c r="L9" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M9" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P9" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="I10">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="J10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M10" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>92</v>
       </c>
       <c r="P10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>94</v>
       </c>
       <c r="B11" t="s">
         <v>95</v>
       </c>
       <c r="C11" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="D11" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H11">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>96</v>
+      </c>
+      <c r="K11" t="s">
+        <v>34</v>
+      </c>
+      <c r="L11" t="s">
+        <v>97</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>98</v>
       </c>
-      <c r="K11" t="s">
-[...7 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B12" t="s">
         <v>101</v>
       </c>
       <c r="C12" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="D12" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2007</v>
+      </c>
+      <c r="I12">
+        <v>2014</v>
+      </c>
       <c r="J12" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="K12" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L12"/>
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>106</v>
+      </c>
       <c r="M12" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="P12" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B13" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D13" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H13">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>44</v>
+        <v>113</v>
       </c>
       <c r="K13" t="s">
         <v>34</v>
       </c>
-      <c r="L13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L13"/>
+      <c r="M13"/>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B14" t="s">
         <v>116</v>
       </c>
       <c r="C14" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="D14" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H14"/>
+        <v>70</v>
+      </c>
+      <c r="H14">
+        <v>2013</v>
+      </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>62</v>
+        <v>117</v>
       </c>
       <c r="K14" t="s">
         <v>34</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
+        <v>118</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>119</v>
+      </c>
+      <c r="P14" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" t="s">
         <v>123</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>124</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H15">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="K15" t="s">
         <v>34</v>
       </c>
       <c r="L15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
       <c r="D16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="G16" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="P16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B17" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H17">
+        <v>2008</v>
+      </c>
+      <c r="I17">
         <v>2019</v>
       </c>
-      <c r="I17"/>
       <c r="J17" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
       <c r="L17" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="M17" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="P17" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B18" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H18">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="M18" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="P18" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B19" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H19">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="K19" t="s">
         <v>34</v>
       </c>
       <c r="L19" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="M19" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="P19" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B20" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>151</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G20" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2008</v>
+      </c>
+      <c r="I20">
+        <v>2010</v>
+      </c>
       <c r="J20" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
       <c r="L20" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="M20" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="P20" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B21" t="s">
         <v>156</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>157</v>
+        <v>69</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="I21">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="J21" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="K21" t="s">
         <v>34</v>
       </c>
       <c r="L21" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="M21" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="P21" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B22" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G22" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H22">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="K22" t="s">
         <v>34</v>
       </c>
       <c r="L22" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M22" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N22" t="s">
-        <v>164</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="P22" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B23" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>172</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I23">
         <v>2017</v>
       </c>
       <c r="J23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
       <c r="L23" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="M23" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="P23" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B24" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>131</v>
+        <v>166</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H24">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
       <c r="L24" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="M24" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N24" t="s">
-        <v>27</v>
+        <v>179</v>
       </c>
       <c r="O24" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="P24" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B25" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C25" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2014</v>
       </c>
       <c r="I25">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J25" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="M25" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="P25" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B26" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C26" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="E26" t="s">
         <v>42</v>
       </c>
       <c r="F26" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="I26">
         <v>2018</v>
       </c>
       <c r="J26" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="K26" t="s">
         <v>34</v>
       </c>
       <c r="L26" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="M26" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="P26" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B27" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C27" t="s">
-        <v>189</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>190</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
       <c r="F27" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G27" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H27">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2014</v>
+      </c>
+      <c r="I27">
+        <v>2015</v>
+      </c>
       <c r="J27" t="s">
-        <v>191</v>
+        <v>78</v>
       </c>
       <c r="K27" t="s">
         <v>34</v>
       </c>
-      <c r="L27"/>
+      <c r="L27" t="s">
+        <v>194</v>
+      </c>
       <c r="M27" t="s">
-        <v>192</v>
+        <v>141</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="P27" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C28" t="s">
-        <v>189</v>
+        <v>68</v>
       </c>
       <c r="D28" t="s">
-        <v>197</v>
+        <v>172</v>
       </c>
       <c r="E28" t="s">
         <v>42</v>
       </c>
       <c r="F28" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I28">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="J28" t="s">
-        <v>191</v>
+        <v>78</v>
       </c>
       <c r="K28" t="s">
         <v>34</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>199</v>
+      </c>
       <c r="M28" t="s">
-        <v>192</v>
+        <v>141</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="P28" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B29" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C29" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D29" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="E29" t="s">
         <v>42</v>
       </c>
       <c r="F29" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G29" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H29">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="K29" t="s">
         <v>34</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P29" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>210</v>
+      </c>
+      <c r="B30" t="s">
+        <v>211</v>
+      </c>
+      <c r="C30" t="s">
+        <v>204</v>
+      </c>
+      <c r="D30" t="s">
+        <v>212</v>
+      </c>
+      <c r="E30" t="s">
+        <v>42</v>
+      </c>
+      <c r="F30" t="s">
+        <v>104</v>
+      </c>
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>2014</v>
+      </c>
+      <c r="I30">
+        <v>2020</v>
+      </c>
+      <c r="J30" t="s">
+        <v>206</v>
+      </c>
+      <c r="K30" t="s">
+        <v>34</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
         <v>207</v>
-      </c>
-[...32 lines deleted...]
-        <v>212</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>213</v>
       </c>
-      <c r="P30"/>
+      <c r="P30" t="s">
+        <v>214</v>
+      </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>172</v>
       </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G31" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H31"/>
+        <v>70</v>
+      </c>
+      <c r="H31">
+        <v>2010</v>
+      </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
         <v>219</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>220</v>
       </c>
       <c r="P31" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>222</v>
       </c>
       <c r="B32" t="s">
         <v>223</v>
       </c>
       <c r="C32" t="s">
         <v>224</v>
       </c>
       <c r="D32" t="s">
         <v>225</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H32">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
       <c r="L32" t="s">
         <v>226</v>
       </c>
       <c r="M32" t="s">
         <v>227</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>228</v>
       </c>
-      <c r="P32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P32"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>229</v>
+      </c>
+      <c r="B33" t="s">
         <v>230</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>231</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>197</v>
+        <v>124</v>
       </c>
       <c r="E33" t="s">
         <v>42</v>
       </c>
       <c r="F33" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>232</v>
+      </c>
       <c r="M33" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="P33" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B34" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C34" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="D34" t="s">
-        <v>68</v>
+        <v>239</v>
       </c>
       <c r="E34" t="s">
         <v>42</v>
       </c>
       <c r="F34" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="I34">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="J34" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="K34" t="s">
         <v>34</v>
       </c>
       <c r="L34" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M34" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="P34" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B35" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C35" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>212</v>
       </c>
       <c r="E35" t="s">
         <v>42</v>
       </c>
       <c r="F35" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G35" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>2013</v>
+      </c>
+      <c r="I35">
+        <v>2003</v>
+      </c>
       <c r="J35" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
-      <c r="L35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L35"/>
       <c r="M35" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="P35" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B36" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C36" t="s">
-        <v>202</v>
+        <v>238</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F36" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I36">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J36" t="s">
-        <v>203</v>
+        <v>96</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>250</v>
+      </c>
       <c r="M36" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="P36" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B37" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C37" t="s">
-        <v>202</v>
+        <v>238</v>
       </c>
       <c r="D37" t="s">
-        <v>68</v>
+        <v>146</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F37" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="G37" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H37">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>203</v>
+        <v>96</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="M37" t="s">
-        <v>204</v>
+        <v>241</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="P37" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B38" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C38" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>146</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>43</v>
       </c>
       <c r="G38" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2012</v>
+      </c>
+      <c r="I38">
+        <v>2012</v>
+      </c>
       <c r="J38" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="P38" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="B39" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="C39" t="s">
-        <v>260</v>
+        <v>217</v>
       </c>
       <c r="D39" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="E39" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>43</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H39">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>261</v>
+        <v>218</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
       <c r="L39" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="M39" t="s">
-        <v>263</v>
+        <v>219</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="P39" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B40" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C40" t="s">
-        <v>268</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
-        <v>269</v>
+        <v>52</v>
       </c>
       <c r="E40" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="G40" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H40">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
+        <v>218</v>
+      </c>
+      <c r="K40" t="s">
+        <v>34</v>
+      </c>
+      <c r="L40" t="s">
         <v>270</v>
       </c>
-      <c r="K40" t="s">
-[...2 lines deleted...]
-      <c r="L40" t="s">
+      <c r="M40" t="s">
+        <v>219</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
         <v>271</v>
       </c>
-      <c r="M40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P40" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>272</v>
+      </c>
+      <c r="B41" t="s">
+        <v>273</v>
+      </c>
+      <c r="C41" t="s">
+        <v>274</v>
+      </c>
+      <c r="D41" t="s">
+        <v>84</v>
+      </c>
+      <c r="E41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41" t="s">
+        <v>43</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>2021</v>
+      </c>
+      <c r="I41">
+        <v>2019</v>
+      </c>
+      <c r="J41" t="s">
         <v>275</v>
       </c>
-      <c r="B41" t="s">
+      <c r="K41" t="s">
+        <v>34</v>
+      </c>
+      <c r="L41" t="s">
         <v>276</v>
       </c>
-      <c r="C41" t="s">
+      <c r="M41" t="s">
         <v>277</v>
       </c>
-      <c r="D41" t="s">
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
         <v>278</v>
       </c>
-      <c r="E41" t="s">
-[...5 lines deleted...]
-      <c r="G41" t="s">
+      <c r="P41" t="s">
         <v>279</v>
-      </c>
-[...23 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>280</v>
+      </c>
+      <c r="B42" t="s">
+        <v>281</v>
+      </c>
+      <c r="C42" t="s">
+        <v>282</v>
+      </c>
+      <c r="D42" t="s">
+        <v>283</v>
+      </c>
+      <c r="E42" t="s">
+        <v>42</v>
+      </c>
+      <c r="F42" t="s">
+        <v>125</v>
+      </c>
+      <c r="G42" t="s">
+        <v>70</v>
+      </c>
+      <c r="H42">
+        <v>2017</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
         <v>284</v>
       </c>
-      <c r="B42" t="s">
+      <c r="K42" t="s">
+        <v>34</v>
+      </c>
+      <c r="L42" t="s">
         <v>285</v>
       </c>
-      <c r="C42" t="s">
+      <c r="M42" t="s">
         <v>286</v>
       </c>
-      <c r="D42" t="s">
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
         <v>287</v>
       </c>
-      <c r="E42" t="s">
-[...21 lines deleted...]
-      <c r="M42" t="s">
+      <c r="P42" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>289</v>
+      </c>
+      <c r="B43" t="s">
+        <v>290</v>
+      </c>
+      <c r="C43" t="s">
         <v>291</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
         <v>292</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="I43">
         <v>2019</v>
       </c>
       <c r="J43" t="s">
         <v>62</v>
       </c>
       <c r="K43" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L43" t="s">
+        <v>45</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>293</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
         <v>294</v>
       </c>
-      <c r="M43" t="s">
+      <c r="P43" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>296</v>
+      </c>
+      <c r="B44" t="s">
+        <v>297</v>
+      </c>
+      <c r="C44" t="s">
         <v>298</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="E44" t="s">
         <v>42</v>
       </c>
       <c r="F44" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G44" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H44">
-        <v>2001</v>
+        <v>2012</v>
       </c>
       <c r="I44">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J44" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="K44" t="s">
         <v>34</v>
       </c>
       <c r="L44" t="s">
+        <v>299</v>
+      </c>
+      <c r="M44" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
         <v>301</v>
       </c>
       <c r="P44" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>303</v>
       </c>
       <c r="B45" t="s">
         <v>304</v>
       </c>
       <c r="C45" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D45" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
       <c r="F45" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G45" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H45">
         <v>2001</v>
       </c>
       <c r="I45">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="J45" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="K45" t="s">
         <v>34</v>
       </c>
       <c r="L45" t="s">
         <v>305</v>
       </c>
       <c r="M45" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
         <v>306</v>
       </c>
       <c r="P45" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>308</v>
       </c>
       <c r="B46" t="s">
         <v>309</v>
       </c>
       <c r="C46" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D46" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E46" t="s">
         <v>42</v>
       </c>
       <c r="F46" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H46">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="I46">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J46" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
       <c r="L46" t="s">
         <v>310</v>
       </c>
       <c r="M46" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
         <v>311</v>
       </c>
       <c r="P46" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>313</v>
       </c>
       <c r="B47" t="s">
         <v>314</v>
       </c>
       <c r="C47" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D47" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E47" t="s">
         <v>42</v>
       </c>
       <c r="F47" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="I47">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J47" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
       <c r="L47" t="s">
         <v>315</v>
       </c>
       <c r="M47" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
         <v>316</v>
       </c>
       <c r="P47" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>318</v>
       </c>
       <c r="B48" t="s">
         <v>319</v>
       </c>
       <c r="C48" t="s">
+        <v>298</v>
+      </c>
+      <c r="D48" t="s">
+        <v>84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>42</v>
+      </c>
+      <c r="F48" t="s">
+        <v>104</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48">
+        <v>2004</v>
+      </c>
+      <c r="I48">
+        <v>2020</v>
+      </c>
+      <c r="J48" t="s">
+        <v>78</v>
+      </c>
+      <c r="K48" t="s">
+        <v>34</v>
+      </c>
+      <c r="L48" t="s">
         <v>320</v>
       </c>
-      <c r="D48" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="M48" t="s">
+        <v>300</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
         <v>321</v>
       </c>
-      <c r="N48" t="s">
-[...2 lines deleted...]
-      <c r="O48" t="s">
+      <c r="P48" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>323</v>
+      </c>
+      <c r="B49" t="s">
         <v>324</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>52</v>
+        <v>325</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>225</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H49">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
       <c r="L49" t="s">
-        <v>81</v>
+        <v>226</v>
       </c>
       <c r="M49" t="s">
-        <v>57</v>
+        <v>326</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="P49" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B50" t="s">
-        <v>67</v>
+        <v>156</v>
       </c>
       <c r="C50" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>279</v>
+        <v>22</v>
       </c>
       <c r="H50">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>2008</v>
+      </c>
+      <c r="I50">
+        <v>2008</v>
+      </c>
       <c r="J50" t="s">
-        <v>328</v>
+        <v>78</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="M50" t="s">
-        <v>329</v>
+        <v>73</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
         <v>330</v>
       </c>
       <c r="P50" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>332</v>
       </c>
       <c r="B51" t="s">
-        <v>333</v>
+        <v>83</v>
       </c>
       <c r="C51" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D51" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H51">
         <v>2018</v>
       </c>
-      <c r="I51">
-[...1 lines deleted...]
-      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
       <c r="L51" t="s">
+        <v>85</v>
+      </c>
+      <c r="M51" t="s">
         <v>334</v>
       </c>
-      <c r="M51" t="s">
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
         <v>335</v>
       </c>
-      <c r="N51" t="s">
-[...2 lines deleted...]
-      <c r="O51" t="s">
+      <c r="P51" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>337</v>
+      </c>
+      <c r="B52" t="s">
         <v>338</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D52" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H52">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2018</v>
+      </c>
+      <c r="I52">
+        <v>2024</v>
+      </c>
       <c r="J52" t="s">
-        <v>55</v>
+        <v>333</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
       <c r="L52" t="s">
-        <v>56</v>
+        <v>339</v>
       </c>
       <c r="M52" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="P52" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B53" t="s">
-        <v>342</v>
+        <v>67</v>
       </c>
       <c r="C53" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H53">
         <v>2020</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="K53" t="s">
         <v>34</v>
       </c>
       <c r="L53" t="s">
-        <v>343</v>
+        <v>72</v>
       </c>
       <c r="M53" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="N53" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O53" t="s">
         <v>344</v>
       </c>
       <c r="P53" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>346</v>
       </c>
       <c r="B54" t="s">
         <v>347</v>
       </c>
       <c r="C54" t="s">
-        <v>348</v>
+        <v>68</v>
       </c>
       <c r="D54" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="E54" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H54">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="K54" t="s">
         <v>34</v>
       </c>
       <c r="L54" t="s">
+        <v>348</v>
+      </c>
+      <c r="M54" t="s">
+        <v>334</v>
+      </c>
+      <c r="N54" t="s">
+        <v>36</v>
+      </c>
+      <c r="O54" t="s">
         <v>349</v>
       </c>
-      <c r="M54" t="s">
+      <c r="P54" t="s">
         <v>350</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>351</v>
+      </c>
+      <c r="B55" t="s">
+        <v>352</v>
+      </c>
+      <c r="C55" t="s">
         <v>353</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>197</v>
+        <v>52</v>
       </c>
       <c r="E55" t="s">
         <v>42</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H55">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="K55" t="s">
         <v>34</v>
       </c>
       <c r="L55" t="s">
+        <v>354</v>
+      </c>
+      <c r="M55" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
         <v>356</v>
       </c>
       <c r="P55" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>358</v>
       </c>
       <c r="B56" t="s">
         <v>359</v>
       </c>
       <c r="C56" t="s">
-        <v>224</v>
+        <v>353</v>
       </c>
       <c r="D56" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
       <c r="F56" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H56">
-        <v>2014</v>
+        <v>1983</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="K56" t="s">
         <v>34</v>
       </c>
-      <c r="L56"/>
+      <c r="L56" t="s">
+        <v>360</v>
+      </c>
       <c r="M56" t="s">
-        <v>227</v>
+        <v>355</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="P56" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B57" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C57" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="D57" t="s">
-        <v>190</v>
+        <v>212</v>
       </c>
       <c r="E57" t="s">
         <v>42</v>
       </c>
       <c r="F57" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G57" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H57">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="K57" t="s">
         <v>34</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="P57" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B58" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C58" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="D58" t="s">
-        <v>97</v>
+        <v>205</v>
       </c>
       <c r="E58" t="s">
         <v>42</v>
       </c>
       <c r="F58" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G58" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H58">
         <v>2016</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="K58" t="s">
         <v>34</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="P58" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B59" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C59" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="D59" t="s">
-        <v>131</v>
+        <v>52</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G59" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H59">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="K59" t="s">
         <v>34</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="P59" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B60" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C60" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="D60" t="s">
-        <v>225</v>
+        <v>146</v>
       </c>
       <c r="E60" t="s">
         <v>42</v>
       </c>
       <c r="F60" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="I60">
         <v>2013</v>
       </c>
       <c r="J60" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="K60" t="s">
         <v>34</v>
       </c>
       <c r="L60"/>
       <c r="M60" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="P60" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B61" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C61" t="s">
-        <v>380</v>
+        <v>238</v>
       </c>
       <c r="D61" t="s">
-        <v>97</v>
+        <v>239</v>
       </c>
       <c r="E61" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F61" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
-        <v>2012</v>
+        <v>2001</v>
       </c>
       <c r="I61">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J61" t="s">
-        <v>203</v>
+        <v>96</v>
       </c>
       <c r="K61" t="s">
         <v>34</v>
       </c>
-      <c r="L61" t="s">
+      <c r="L61"/>
+      <c r="M61" t="s">
+        <v>241</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
         <v>381</v>
       </c>
-      <c r="M61" t="s">
+      <c r="P61" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>383</v>
+      </c>
+      <c r="B62" t="s">
+        <v>384</v>
+      </c>
+      <c r="C62" t="s">
         <v>385</v>
       </c>
-      <c r="B62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="G62" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H62">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I62"/>
+        <v>2012</v>
+      </c>
+      <c r="I62">
+        <v>2014</v>
+      </c>
       <c r="J62" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="K62" t="s">
         <v>34</v>
       </c>
       <c r="L62" t="s">
+        <v>386</v>
+      </c>
+      <c r="M62" t="s">
         <v>387</v>
       </c>
-      <c r="M62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N62" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O62" t="s">
         <v>388</v>
       </c>
       <c r="P62" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B63" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C63" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="D63" t="s">
-        <v>392</v>
+        <v>69</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H63">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I63"/>
       <c r="J63" t="s">
-        <v>44</v>
+        <v>218</v>
       </c>
       <c r="K63" t="s">
         <v>34</v>
       </c>
       <c r="L63" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="M63" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="N63" t="s">
         <v>36</v>
       </c>
       <c r="O63" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="P63" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>394</v>
+      </c>
+      <c r="B64" t="s">
+        <v>395</v>
+      </c>
+      <c r="C64" t="s">
+        <v>396</v>
+      </c>
+      <c r="D64" t="s">
         <v>397</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>43</v>
+        <v>125</v>
       </c>
       <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <v>2008</v>
+      </c>
+      <c r="I64">
+        <v>2020</v>
+      </c>
+      <c r="J64" t="s">
+        <v>44</v>
+      </c>
+      <c r="K64" t="s">
+        <v>34</v>
+      </c>
+      <c r="L64" t="s">
+        <v>398</v>
+      </c>
+      <c r="M64" t="s">
+        <v>399</v>
+      </c>
+      <c r="N64" t="s">
+        <v>36</v>
+      </c>
+      <c r="O64" t="s">
         <v>400</v>
       </c>
-      <c r="H64">
-[...3 lines deleted...]
-      <c r="J64" t="s">
+      <c r="P64" t="s">
         <v>401</v>
-      </c>
-[...16 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B65" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="C65" t="s">
-        <v>224</v>
+        <v>404</v>
       </c>
       <c r="D65" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="E65" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G65" t="s">
-        <v>54</v>
+        <v>405</v>
       </c>
       <c r="H65">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>80</v>
+        <v>406</v>
       </c>
       <c r="K65" t="s">
         <v>34</v>
       </c>
       <c r="L65" t="s">
-        <v>242</v>
+        <v>407</v>
       </c>
       <c r="M65" t="s">
-        <v>227</v>
+        <v>408</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="P65" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B66" t="s">
-        <v>250</v>
+        <v>412</v>
       </c>
       <c r="C66" t="s">
-        <v>202</v>
+        <v>238</v>
       </c>
       <c r="D66" t="s">
-        <v>68</v>
+        <v>146</v>
       </c>
       <c r="E66" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H66">
         <v>2011</v>
       </c>
-      <c r="I66">
-[...1 lines deleted...]
-      </c>
+      <c r="I66"/>
       <c r="J66" t="s">
-        <v>203</v>
+        <v>96</v>
       </c>
       <c r="K66" t="s">
         <v>34</v>
       </c>
       <c r="L66" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="M66" t="s">
-        <v>204</v>
+        <v>241</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="P66" t="s">
-        <v>248</v>
+        <v>414</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B67" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="C67" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="D67" t="s">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>21</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I67">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J67" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="K67" t="s">
         <v>34</v>
       </c>
-      <c r="L67"/>
+      <c r="L67" t="s">
+        <v>265</v>
+      </c>
       <c r="M67" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="P67" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B68" t="s">
-        <v>415</v>
+        <v>260</v>
       </c>
       <c r="C68" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="D68" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>21</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="I68">
         <v>2012</v>
       </c>
       <c r="J68" t="s">
-        <v>416</v>
+        <v>218</v>
       </c>
       <c r="K68" t="s">
         <v>34</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="P68" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B69" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C69" t="s">
-        <v>399</v>
+        <v>217</v>
       </c>
       <c r="D69" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>400</v>
+        <v>22</v>
       </c>
       <c r="H69">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I69"/>
+        <v>2010</v>
+      </c>
+      <c r="I69">
+        <v>2012</v>
+      </c>
       <c r="J69" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
       <c r="K69" t="s">
         <v>34</v>
       </c>
-      <c r="L69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L69"/>
       <c r="M69" t="s">
-        <v>403</v>
+        <v>219</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="P69" t="s">
-        <v>422</v>
+        <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>423</v>
       </c>
       <c r="B70" t="s">
         <v>424</v>
       </c>
       <c r="C70" t="s">
-        <v>202</v>
+        <v>404</v>
       </c>
       <c r="D70" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
       <c r="G70" t="s">
-        <v>54</v>
+        <v>405</v>
       </c>
       <c r="H70">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>203</v>
+        <v>406</v>
       </c>
       <c r="K70" t="s">
         <v>34</v>
       </c>
       <c r="L70" t="s">
-        <v>256</v>
+        <v>425</v>
       </c>
       <c r="M70" t="s">
-        <v>204</v>
+        <v>408</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="P70" t="s">
-        <v>248</v>
+        <v>427</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="B71"/>
+        <v>428</v>
+      </c>
+      <c r="B71" t="s">
+        <v>429</v>
+      </c>
       <c r="C71" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="D71" t="s">
-        <v>131</v>
+        <v>52</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H71">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="K71" t="s">
         <v>34</v>
       </c>
-      <c r="L71"/>
+      <c r="L71" t="s">
+        <v>270</v>
+      </c>
       <c r="M71" t="s">
-        <v>427</v>
+        <v>219</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="P71" t="s">
-        <v>429</v>
+        <v>262</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="B72" t="s">
         <v>431</v>
       </c>
+      <c r="B72"/>
       <c r="C72" t="s">
-        <v>432</v>
+        <v>238</v>
       </c>
       <c r="D72" t="s">
-        <v>97</v>
+        <v>146</v>
       </c>
       <c r="E72" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H72">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I72"/>
+        <v>2011</v>
+      </c>
+      <c r="I72">
+        <v>2018</v>
+      </c>
       <c r="J72" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="K72" t="s">
         <v>34</v>
       </c>
-      <c r="L72" t="s">
+      <c r="L72"/>
+      <c r="M72" t="s">
+        <v>432</v>
+      </c>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
         <v>433</v>
       </c>
-      <c r="M72" t="s">
+      <c r="P72" t="s">
         <v>434</v>
-      </c>
-[...7 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>435</v>
+      </c>
+      <c r="B73" t="s">
+        <v>436</v>
+      </c>
+      <c r="C73" t="s">
         <v>437</v>
       </c>
-      <c r="B73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s">
-        <v>87</v>
+        <v>52</v>
       </c>
       <c r="E73" t="s">
         <v>42</v>
       </c>
       <c r="F73" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G73" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H73">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
+        <v>44</v>
+      </c>
+      <c r="K73" t="s">
+        <v>34</v>
+      </c>
+      <c r="L73" t="s">
+        <v>438</v>
+      </c>
+      <c r="M73" t="s">
         <v>439</v>
-      </c>
-[...5 lines deleted...]
-        <v>321</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
         <v>440</v>
       </c>
       <c r="P73" t="s">
-        <v>323</v>
+        <v>441</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B74" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C74" t="s">
-        <v>443</v>
+        <v>325</v>
       </c>
       <c r="D74" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="E74" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F74" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="G74" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H74">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I74"/>
       <c r="J74" t="s">
         <v>444</v>
       </c>
       <c r="K74" t="s">
         <v>34</v>
       </c>
-      <c r="L74" t="s">
+      <c r="L74"/>
+      <c r="M74" t="s">
+        <v>326</v>
+      </c>
+      <c r="N74" t="s">
+        <v>27</v>
+      </c>
+      <c r="O74" t="s">
         <v>445</v>
       </c>
-      <c r="M74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P74" t="s">
-        <v>448</v>
+        <v>328</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>446</v>
+      </c>
+      <c r="B75" t="s">
+        <v>447</v>
+      </c>
+      <c r="C75" t="s">
+        <v>448</v>
+      </c>
+      <c r="D75" t="s">
+        <v>69</v>
+      </c>
+      <c r="E75" t="s">
+        <v>20</v>
+      </c>
+      <c r="F75" t="s">
+        <v>125</v>
+      </c>
+      <c r="G75" t="s">
+        <v>22</v>
+      </c>
+      <c r="H75">
+        <v>2006</v>
+      </c>
+      <c r="I75">
+        <v>2025</v>
+      </c>
+      <c r="J75" t="s">
         <v>449</v>
       </c>
-      <c r="B75" t="s">
+      <c r="K75" t="s">
+        <v>34</v>
+      </c>
+      <c r="L75" t="s">
         <v>450</v>
       </c>
-      <c r="C75" t="s">
+      <c r="M75" t="s">
         <v>451</v>
       </c>
-      <c r="D75" t="s">
+      <c r="N75" t="s">
+        <v>27</v>
+      </c>
+      <c r="O75" t="s">
         <v>452</v>
       </c>
-      <c r="E75" t="s">
-[...12 lines deleted...]
-      <c r="J75" t="s">
+      <c r="P75" t="s">
         <v>453</v>
-      </c>
-[...16 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>454</v>
+      </c>
+      <c r="B76" t="s">
+        <v>455</v>
+      </c>
+      <c r="C76" t="s">
+        <v>456</v>
+      </c>
+      <c r="D76" t="s">
+        <v>457</v>
+      </c>
+      <c r="E76" t="s">
+        <v>42</v>
+      </c>
+      <c r="F76" t="s">
+        <v>104</v>
+      </c>
+      <c r="G76" t="s">
+        <v>70</v>
+      </c>
+      <c r="H76">
+        <v>2014</v>
+      </c>
+      <c r="I76"/>
+      <c r="J76" t="s">
+        <v>458</v>
+      </c>
+      <c r="K76" t="s">
         <v>459</v>
       </c>
-      <c r="B76" t="s">
+      <c r="L76" t="s">
         <v>460</v>
       </c>
-      <c r="C76" t="s">
+      <c r="M76" t="s">
         <v>461</v>
       </c>
-      <c r="D76" t="s">
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
         <v>462</v>
       </c>
-      <c r="E76" t="s">
-[...14 lines deleted...]
-      <c r="J76" t="s">
+      <c r="P76" t="s">
         <v>463</v>
-      </c>
-[...16 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B77" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="C77" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="D77" t="s">
-        <v>157</v>
+        <v>467</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="G77" t="s">
-        <v>400</v>
+        <v>22</v>
       </c>
       <c r="H77">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I77"/>
+        <v>2017</v>
+      </c>
+      <c r="I77">
+        <v>2021</v>
+      </c>
       <c r="J77" t="s">
+        <v>468</v>
+      </c>
+      <c r="K77" t="s">
+        <v>469</v>
+      </c>
+      <c r="L77" t="s">
+        <v>470</v>
+      </c>
+      <c r="M77" t="s">
+        <v>471</v>
+      </c>
+      <c r="N77" t="s">
+        <v>36</v>
+      </c>
+      <c r="O77" t="s">
         <v>472</v>
       </c>
-      <c r="K77" t="s">
-[...2 lines deleted...]
-      <c r="L77" t="s">
+      <c r="P77" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B78" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C78" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D78" t="s">
-        <v>109</v>
+        <v>172</v>
       </c>
       <c r="E78" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="G78" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H78"/>
+        <v>405</v>
+      </c>
+      <c r="H78">
+        <v>2024</v>
+      </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>203</v>
+        <v>477</v>
       </c>
       <c r="K78" t="s">
         <v>34</v>
       </c>
       <c r="L78" t="s">
-        <v>111</v>
+        <v>478</v>
       </c>
       <c r="M78" t="s">
+        <v>479</v>
+      </c>
+      <c r="N78" t="s">
+        <v>27</v>
+      </c>
+      <c r="O78" t="s">
         <v>480</v>
       </c>
-      <c r="N78" t="s">
-[...2 lines deleted...]
-      <c r="O78" t="s">
+      <c r="P78" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>482</v>
+      </c>
+      <c r="B79" t="s">
         <v>483</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>484</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
+        <v>124</v>
+      </c>
+      <c r="E79" t="s">
+        <v>42</v>
+      </c>
+      <c r="F79" t="s">
+        <v>125</v>
+      </c>
+      <c r="G79" t="s">
+        <v>134</v>
+      </c>
+      <c r="H79"/>
+      <c r="I79"/>
+      <c r="J79" t="s">
+        <v>218</v>
+      </c>
+      <c r="K79" t="s">
+        <v>34</v>
+      </c>
+      <c r="L79" t="s">
+        <v>126</v>
+      </c>
+      <c r="M79" t="s">
         <v>485</v>
       </c>
-      <c r="D79" t="s">
+      <c r="N79" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" t="s">
         <v>486</v>
       </c>
-      <c r="E79" t="s">
-[...2 lines deleted...]
-      <c r="F79" t="s">
+      <c r="P79" t="s">
         <v>487</v>
-      </c>
-[...26 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B80" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="C80" t="s">
-        <v>224</v>
+        <v>490</v>
       </c>
       <c r="D80" t="s">
-        <v>131</v>
+        <v>491</v>
       </c>
       <c r="E80" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>43</v>
+        <v>492</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
-        <v>2011</v>
+        <v>1982</v>
       </c>
       <c r="I80">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="J80" t="s">
-        <v>80</v>
+        <v>493</v>
       </c>
       <c r="K80" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L80"/>
       <c r="M80" t="s">
-        <v>227</v>
+        <v>494</v>
       </c>
       <c r="N80" t="s">
-        <v>27</v>
+        <v>495</v>
       </c>
       <c r="O80" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="P80" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B81" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C81" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="D81" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="E81" t="s">
         <v>42</v>
       </c>
       <c r="F81" t="s">
         <v>43</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="I81">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="J81" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="K81" t="s">
         <v>34</v>
       </c>
-      <c r="L81"/>
+      <c r="L81" t="s">
+        <v>256</v>
+      </c>
       <c r="M81" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="P81" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B82" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C82" t="s">
-        <v>503</v>
+        <v>238</v>
       </c>
       <c r="D82" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="E82" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F82" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="G82" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H82">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I82"/>
+        <v>2010</v>
+      </c>
+      <c r="I82">
+        <v>2016</v>
+      </c>
       <c r="J82" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="K82" t="s">
         <v>34</v>
       </c>
       <c r="L82"/>
       <c r="M82" t="s">
+        <v>241</v>
+      </c>
+      <c r="N82" t="s">
+        <v>27</v>
+      </c>
+      <c r="O82" t="s">
         <v>504</v>
       </c>
-      <c r="N82" t="s">
-[...2 lines deleted...]
-      <c r="O82" t="s">
+      <c r="P82" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>506</v>
+      </c>
+      <c r="B83" t="s">
         <v>507</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>508</v>
       </c>
-      <c r="C83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>510</v>
+        <v>103</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
-        <v>43</v>
+        <v>125</v>
       </c>
       <c r="G83" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H83">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="K83" t="s">
         <v>34</v>
       </c>
       <c r="L83"/>
       <c r="M83" t="s">
+        <v>509</v>
+      </c>
+      <c r="N83" t="s">
+        <v>27</v>
+      </c>
+      <c r="O83" t="s">
+        <v>510</v>
+      </c>
+      <c r="P83" t="s">
         <v>511</v>
-      </c>
-[...7 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>512</v>
+      </c>
+      <c r="B84" t="s">
+        <v>513</v>
+      </c>
+      <c r="C84" t="s">
         <v>514</v>
       </c>
-      <c r="B84" t="s">
+      <c r="D84" t="s">
         <v>515</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="G84" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H84">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>217</v>
+        <v>44</v>
       </c>
       <c r="K84" t="s">
         <v>34</v>
       </c>
       <c r="L84"/>
       <c r="M84" t="s">
+        <v>516</v>
+      </c>
+      <c r="N84" t="s">
+        <v>27</v>
+      </c>
+      <c r="O84" t="s">
         <v>517</v>
       </c>
-      <c r="N84" t="s">
-[...2 lines deleted...]
-      <c r="O84" t="s">
+      <c r="P84" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>519</v>
+      </c>
+      <c r="B85" t="s">
         <v>520</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>521</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>522</v>
+        <v>103</v>
       </c>
       <c r="E85" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F85" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="G85" t="s">
-        <v>523</v>
-[...1 lines deleted...]
-      <c r="H85"/>
+        <v>70</v>
+      </c>
+      <c r="H85">
+        <v>2004</v>
+      </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>217</v>
+        <v>62</v>
       </c>
       <c r="K85" t="s">
         <v>34</v>
       </c>
       <c r="L85"/>
       <c r="M85" t="s">
+        <v>522</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
+        <v>523</v>
+      </c>
+      <c r="P85" t="s">
         <v>524</v>
-      </c>
-[...7 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>525</v>
+      </c>
+      <c r="B86" t="s">
+        <v>526</v>
+      </c>
+      <c r="C86" t="s">
+        <v>404</v>
+      </c>
+      <c r="D86" t="s">
         <v>527</v>
-      </c>
-[...7 lines deleted...]
-        <v>529</v>
       </c>
       <c r="E86" t="s">
         <v>42</v>
       </c>
       <c r="F86" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G86" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="K86" t="s">
-        <v>530</v>
+        <v>34</v>
       </c>
       <c r="L86"/>
       <c r="M86" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
+        <v>530</v>
+      </c>
+      <c r="P86" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>532</v>
+      </c>
+      <c r="B87" t="s">
         <v>533</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
+        <v>404</v>
+      </c>
+      <c r="D87" t="s">
         <v>534</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
       <c r="E87" t="s">
         <v>42</v>
       </c>
       <c r="F87" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G87" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H87">
         <v>2017</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
         <v>44</v>
       </c>
       <c r="K87" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="L87"/>
       <c r="M87" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
         <v>536</v>
       </c>
       <c r="P87" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>538</v>
       </c>
       <c r="B88" t="s">
         <v>539</v>
       </c>
       <c r="C88" t="s">
-        <v>443</v>
+        <v>404</v>
       </c>
       <c r="D88" t="s">
         <v>540</v>
       </c>
       <c r="E88" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F88" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G88" t="s">
+        <v>70</v>
+      </c>
+      <c r="H88">
+        <v>2017</v>
+      </c>
+      <c r="I88"/>
+      <c r="J88" t="s">
+        <v>44</v>
+      </c>
+      <c r="K88" t="s">
+        <v>535</v>
+      </c>
+      <c r="L88"/>
+      <c r="M88" t="s">
+        <v>529</v>
+      </c>
+      <c r="N88" t="s">
+        <v>27</v>
+      </c>
+      <c r="O88" t="s">
         <v>541</v>
       </c>
-      <c r="H88">
-[...11 lines deleted...]
-      <c r="L88" t="s">
+      <c r="P88" t="s">
         <v>542</v>
-      </c>
-[...10 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>543</v>
+      </c>
+      <c r="B89" t="s">
+        <v>544</v>
+      </c>
+      <c r="C89" t="s">
+        <v>448</v>
+      </c>
+      <c r="D89" t="s">
         <v>545</v>
       </c>
-      <c r="B89" t="s">
+      <c r="E89" t="s">
+        <v>20</v>
+      </c>
+      <c r="F89" t="s">
+        <v>125</v>
+      </c>
+      <c r="G89" t="s">
         <v>546</v>
       </c>
-      <c r="C89" t="s">
-[...2 lines deleted...]
-      <c r="D89" t="s">
+      <c r="H89">
+        <v>2002</v>
+      </c>
+      <c r="I89">
+        <v>2007</v>
+      </c>
+      <c r="J89" t="s">
+        <v>406</v>
+      </c>
+      <c r="K89" t="s">
+        <v>34</v>
+      </c>
+      <c r="L89" t="s">
         <v>547</v>
       </c>
-      <c r="E89" t="s">
-[...12 lines deleted...]
-      <c r="J89" t="s">
+      <c r="M89" t="s">
+        <v>451</v>
+      </c>
+      <c r="N89" t="s">
+        <v>27</v>
+      </c>
+      <c r="O89" t="s">
         <v>548</v>
       </c>
-      <c r="K89" t="s">
-[...2 lines deleted...]
-      <c r="L89" t="s">
+      <c r="P89" t="s">
         <v>549</v>
-      </c>
-[...10 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B90" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="C90" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="D90" t="s">
-        <v>225</v>
+        <v>552</v>
       </c>
       <c r="E90" t="s">
         <v>42</v>
       </c>
       <c r="F90" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G90" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H90">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>439</v>
+        <v>553</v>
       </c>
       <c r="K90" t="s">
         <v>34</v>
       </c>
       <c r="L90" t="s">
+        <v>554</v>
+      </c>
+      <c r="M90" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
         <v>556</v>
       </c>
       <c r="P90" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>558</v>
       </c>
       <c r="B91" t="s">
         <v>559</v>
       </c>
       <c r="C91" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="D91" t="s">
-        <v>197</v>
+        <v>239</v>
       </c>
       <c r="E91" t="s">
         <v>42</v>
       </c>
       <c r="F91" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G91" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H91">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>261</v>
+        <v>444</v>
       </c>
       <c r="K91" t="s">
         <v>34</v>
       </c>
       <c r="L91" t="s">
         <v>560</v>
       </c>
       <c r="M91" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
         <v>561</v>
       </c>
       <c r="P91" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>563</v>
       </c>
       <c r="B92" t="s">
         <v>564</v>
       </c>
       <c r="C92" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="D92" t="s">
-        <v>97</v>
+        <v>212</v>
       </c>
       <c r="E92" t="s">
         <v>42</v>
       </c>
       <c r="F92" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G92" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H92">
         <v>2012</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="K92" t="s">
         <v>34</v>
       </c>
       <c r="L92" t="s">
         <v>565</v>
       </c>
       <c r="M92" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
         <v>566</v>
       </c>
       <c r="P92" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>568</v>
       </c>
       <c r="B93" t="s">
         <v>569</v>
       </c>
       <c r="C93" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="D93" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="E93" t="s">
         <v>42</v>
       </c>
       <c r="F93" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="G93" t="s">
-        <v>400</v>
+        <v>70</v>
       </c>
       <c r="H93">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>401</v>
+        <v>275</v>
       </c>
       <c r="K93" t="s">
         <v>34</v>
       </c>
       <c r="L93" t="s">
         <v>570</v>
       </c>
       <c r="M93" t="s">
+        <v>555</v>
+      </c>
+      <c r="N93" t="s">
+        <v>27</v>
+      </c>
+      <c r="O93" t="s">
         <v>571</v>
       </c>
-      <c r="N93" t="s">
-[...2 lines deleted...]
-      <c r="O93" t="s">
+      <c r="P93" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>573</v>
+      </c>
+      <c r="B94" t="s">
         <v>574</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
-        <v>391</v>
+        <v>274</v>
       </c>
       <c r="D94" t="s">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="E94" t="s">
         <v>42</v>
       </c>
       <c r="F94" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G94" t="s">
-        <v>22</v>
+        <v>405</v>
       </c>
       <c r="H94">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I94"/>
       <c r="J94" t="s">
-        <v>33</v>
+        <v>406</v>
       </c>
       <c r="K94" t="s">
         <v>34</v>
       </c>
       <c r="L94" t="s">
+        <v>575</v>
+      </c>
+      <c r="M94" t="s">
         <v>576</v>
       </c>
-      <c r="M94" t="s">
+      <c r="N94" t="s">
+        <v>27</v>
+      </c>
+      <c r="O94" t="s">
         <v>577</v>
       </c>
-      <c r="N94" t="s">
-[...2 lines deleted...]
-      <c r="O94" t="s">
+      <c r="P94" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>579</v>
+      </c>
+      <c r="B95" t="s">
         <v>580</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" t="s">
-        <v>582</v>
+        <v>396</v>
       </c>
       <c r="D95" t="s">
-        <v>97</v>
+        <v>146</v>
       </c>
       <c r="E95" t="s">
         <v>42</v>
       </c>
       <c r="F95" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G95" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H95">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I95"/>
+        <v>2013</v>
+      </c>
+      <c r="I95">
+        <v>2020</v>
+      </c>
       <c r="J95" t="s">
-        <v>401</v>
+        <v>33</v>
       </c>
       <c r="K95" t="s">
         <v>34</v>
       </c>
       <c r="L95" t="s">
+        <v>581</v>
+      </c>
+      <c r="M95" t="s">
+        <v>582</v>
+      </c>
+      <c r="N95" t="s">
+        <v>27</v>
+      </c>
+      <c r="O95" t="s">
         <v>583</v>
       </c>
-      <c r="M95" t="s">
+      <c r="P95" t="s">
         <v>584</v>
-      </c>
-[...7 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>585</v>
+      </c>
+      <c r="B96" t="s">
+        <v>586</v>
+      </c>
+      <c r="C96" t="s">
         <v>587</v>
       </c>
-      <c r="B96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D96" t="s">
-        <v>97</v>
+        <v>52</v>
       </c>
       <c r="E96" t="s">
         <v>42</v>
       </c>
       <c r="F96" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G96" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H96">
         <v>2015</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
+        <v>406</v>
+      </c>
+      <c r="K96" t="s">
+        <v>34</v>
+      </c>
+      <c r="L96" t="s">
+        <v>588</v>
+      </c>
+      <c r="M96" t="s">
         <v>589</v>
       </c>
-      <c r="K96" t="s">
-[...2 lines deleted...]
-      <c r="L96" t="s">
+      <c r="N96" t="s">
+        <v>27</v>
+      </c>
+      <c r="O96" t="s">
         <v>590</v>
       </c>
-      <c r="M96" t="s">
-[...5 lines deleted...]
-      <c r="O96" t="s">
+      <c r="P96" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>592</v>
+      </c>
+      <c r="B97" t="s">
         <v>593</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="D97" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="E97" t="s">
         <v>42</v>
       </c>
       <c r="F97" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="G97" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H97">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>270</v>
+        <v>594</v>
       </c>
       <c r="K97" t="s">
         <v>34</v>
       </c>
       <c r="L97" t="s">
-        <v>111</v>
+        <v>595</v>
       </c>
       <c r="M97" t="s">
+        <v>589</v>
+      </c>
+      <c r="N97" t="s">
+        <v>27</v>
+      </c>
+      <c r="O97" t="s">
         <v>596</v>
       </c>
-      <c r="N97" t="s">
-[...2 lines deleted...]
-      <c r="O97" t="s">
+      <c r="P97" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>598</v>
+      </c>
+      <c r="B98" t="s">
         <v>599</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>600</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>124</v>
+      </c>
+      <c r="E98" t="s">
+        <v>42</v>
+      </c>
+      <c r="F98" t="s">
+        <v>125</v>
+      </c>
+      <c r="G98" t="s">
+        <v>70</v>
+      </c>
+      <c r="H98">
+        <v>2016</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98" t="s">
+        <v>284</v>
+      </c>
+      <c r="K98" t="s">
+        <v>34</v>
+      </c>
+      <c r="L98" t="s">
+        <v>126</v>
+      </c>
+      <c r="M98" t="s">
         <v>601</v>
       </c>
-      <c r="D98" t="s">
-[...24 lines deleted...]
-      <c r="M98" t="s">
+      <c r="N98" t="s">
+        <v>27</v>
+      </c>
+      <c r="O98" t="s">
         <v>602</v>
       </c>
-      <c r="N98" t="s">
-[...2 lines deleted...]
-      <c r="O98" t="s">
+      <c r="P98" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>604</v>
+      </c>
+      <c r="B99" t="s">
         <v>605</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>606</v>
       </c>
-      <c r="C99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99" t="s">
-        <v>522</v>
+        <v>69</v>
       </c>
       <c r="E99" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F99" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="G99" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H99">
         <v>2014</v>
       </c>
-      <c r="I99"/>
+      <c r="I99">
+        <v>2019</v>
+      </c>
       <c r="J99" t="s">
+        <v>78</v>
+      </c>
+      <c r="K99" t="s">
+        <v>34</v>
+      </c>
+      <c r="L99"/>
+      <c r="M99" t="s">
         <v>607</v>
       </c>
-      <c r="K99" t="s">
-[...3 lines deleted...]
-      <c r="M99"/>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
         <v>608</v>
       </c>
       <c r="P99" t="s">
         <v>609</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16">
+      <c r="A100" t="s">
+        <v>610</v>
+      </c>
+      <c r="B100" t="s">
+        <v>611</v>
+      </c>
+      <c r="C100" t="s">
+        <v>102</v>
+      </c>
+      <c r="D100" t="s">
+        <v>527</v>
+      </c>
+      <c r="E100" t="s">
+        <v>42</v>
+      </c>
+      <c r="F100" t="s">
+        <v>21</v>
+      </c>
+      <c r="G100" t="s">
+        <v>70</v>
+      </c>
+      <c r="H100">
+        <v>2014</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100" t="s">
+        <v>612</v>
+      </c>
+      <c r="K100" t="s">
+        <v>34</v>
+      </c>
+      <c r="L100"/>
+      <c r="M100"/>
+      <c r="N100" t="s">
+        <v>27</v>
+      </c>
+      <c r="O100" t="s">
+        <v>613</v>
+      </c>
+      <c r="P100" t="s">
+        <v>614</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">