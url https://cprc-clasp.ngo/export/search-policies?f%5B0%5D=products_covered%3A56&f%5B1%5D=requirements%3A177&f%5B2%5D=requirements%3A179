--- v2 (2026-01-28)
+++ v3 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,207 +104,222 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-430-energy-conservation-program-consumer-products</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-430</t>
   </si>
   <si>
-    <t>CEL- Air Cleaners</t>
-[...17 lines deleted...]
-    <t>May 2021</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>GB/T 18801-2015; GB/T 18883-2002</t>
-[...102 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL- Air Cleaners</t>
+  </si>
+  <si>
+    <t>This policy covers air cleaners.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Air Cleaners</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB/T 18801-2015; GB/T 18883-2002</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-air-cleaners</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E7%A9%BA%E6%B0%94%E5%87%80%E5%8C%96%E5%99%A8%E8%83%BD%E6%BA%</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Dehumidifier</t>
+  </si>
+  <si>
+    <t>As a single-phase AC, and rated voltage of 220V, its aim is to decrease the humidity of indoors, equipped with compression refrigerating system, blower fan, etc in a single cabinet, its electric power consumption is shall be less than 1,000W.</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Dehumidifiers</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dehumidifier</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Air Cleaners</t>
+  </si>
+  <si>
+    <t>By the scope of KS C 9314 the mechanical and combined air cleaner which hasless 200W power consumption, and the single power 220V and 60Hz.</t>
+  </si>
+  <si>
+    <t>KS C 9314</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-air-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
@@ -842,51 +857,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -972,958 +987,1006 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>35</v>
       </c>
-      <c r="H3">
-[...3 lines deleted...]
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="M4"/>
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H5">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>34</v>
+      </c>
+      <c r="L5" t="s">
+        <v>54</v>
+      </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H6">
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>61</v>
+      </c>
+      <c r="K6" t="s">
         <v>34</v>
       </c>
-      <c r="G6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H7">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
+        <v>2012</v>
+      </c>
+      <c r="I8">
+        <v>2012</v>
+      </c>
+      <c r="J8" t="s">
+        <v>74</v>
+      </c>
+      <c r="K8" t="s">
         <v>34</v>
       </c>
-      <c r="G8" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C9" t="s">
         <v>72</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G9" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="H9">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="K9" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C10" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H10">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="K10" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L10"/>
+        <v>34</v>
+      </c>
+      <c r="L10" t="s">
+        <v>85</v>
+      </c>
       <c r="M10" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="P10" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="G11" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2016</v>
+      </c>
+      <c r="I11">
+        <v>2019</v>
+      </c>
       <c r="J11" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" t="s">
         <v>92</v>
       </c>
-      <c r="K11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>93</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>94</v>
       </c>
       <c r="P11" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>96</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H12">
         <v>2018</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L12" t="s">
+        <v>54</v>
+      </c>
+      <c r="M12" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
+        <v>99</v>
+      </c>
+      <c r="P12" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" t="s">
         <v>102</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2018</v>
+      </c>
+      <c r="I13">
+        <v>2024</v>
+      </c>
       <c r="J13" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="K13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L13" t="s">
+        <v>103</v>
+      </c>
+      <c r="M13" t="s">
         <v>104</v>
       </c>
-      <c r="M13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>105</v>
       </c>
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" t="s">
         <v>108</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H14">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L14" t="s">
+        <v>109</v>
+      </c>
+      <c r="M14" t="s">
+        <v>98</v>
+      </c>
+      <c r="N14" t="s">
+        <v>110</v>
+      </c>
+      <c r="O14" t="s">
         <v>111</v>
       </c>
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15" t="s">
+        <v>114</v>
+      </c>
+      <c r="C15" t="s">
         <v>115</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="I15">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="J15" t="s">
+        <v>74</v>
+      </c>
+      <c r="K15" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15" t="s">
+        <v>116</v>
+      </c>
+      <c r="M15" t="s">
+        <v>117</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>118</v>
+      </c>
+      <c r="P15" t="s">
         <v>119</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>121</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="I16">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="J16" t="s">
-        <v>59</v>
+        <v>124</v>
       </c>
       <c r="K16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L16" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="M16" t="s">
-        <v>60</v>
+        <v>126</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="O16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="P16" t="s">
-        <v>62</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B17" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I17">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J17" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="K17" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>34</v>
+      </c>
+      <c r="L17" t="s">
+        <v>80</v>
+      </c>
       <c r="M17" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="P17" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B18" t="s">
-        <v>129</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2012</v>
+      </c>
+      <c r="I18">
+        <v>2012</v>
+      </c>
       <c r="J18" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="K18" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="P18" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>133</v>
+      </c>
+      <c r="B19" t="s">
+        <v>134</v>
+      </c>
       <c r="C19" t="s">
-        <v>132</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H19">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="K19" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L19"/>
+        <v>34</v>
+      </c>
+      <c r="L19" t="s">
+        <v>85</v>
+      </c>
       <c r="M19" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="P19" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>136</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20"/>
+      <c r="C20" t="s">
         <v>137</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>139</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="I20">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="J20" t="s">
+        <v>43</v>
+      </c>
+      <c r="K20" t="s">
+        <v>34</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>138</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>139</v>
+      </c>
+      <c r="P20" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B21" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C21" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D21" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2017</v>
+      </c>
+      <c r="I21">
+        <v>2021</v>
+      </c>
+      <c r="J21" t="s">
+        <v>145</v>
+      </c>
+      <c r="K21" t="s">
+        <v>146</v>
+      </c>
+      <c r="L21" t="s">
+        <v>147</v>
+      </c>
+      <c r="M21" t="s">
+        <v>148</v>
+      </c>
+      <c r="N21" t="s">
+        <v>110</v>
+      </c>
+      <c r="O21" t="s">
+        <v>149</v>
+      </c>
+      <c r="P21" t="s">
         <v>150</v>
       </c>
-      <c r="H21">
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22" t="s">
+        <v>152</v>
+      </c>
+      <c r="C22" t="s">
+        <v>153</v>
+      </c>
+      <c r="D22" t="s">
+        <v>154</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>91</v>
+      </c>
+      <c r="G22" t="s">
+        <v>155</v>
+      </c>
+      <c r="H22">
         <v>2024</v>
       </c>
-      <c r="I21"/>
-[...12 lines deleted...]
-      <c r="N21" t="s">
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>156</v>
+      </c>
+      <c r="K22" t="s">
+        <v>34</v>
+      </c>
+      <c r="L22" t="s">
+        <v>157</v>
+      </c>
+      <c r="M22" t="s">
+        <v>158</v>
+      </c>
+      <c r="N22" t="s">
         <v>27</v>
       </c>
-      <c r="O21" t="s">
-[...3 lines deleted...]
-        <v>155</v>
+      <c r="O22" t="s">
+        <v>159</v>
+      </c>
+      <c r="P22" t="s">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">