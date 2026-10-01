--- v1 (2026-03-05)
+++ v2 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -519,50 +519,77 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-36893-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-air</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E22E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 37484-2019 Minimum allowable values of energy efficiency and energy efficiency grades for precipitators</t>
   </si>
   <si>
     <t>This policy covers precipitators.</t>
   </si>
   <si>
     <t>GB/T 6719; GB/T 13931; GB 19153; GB/T 32154</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37484-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBD0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Greenmark N102 - Electric Cookers</t>
   </si>
   <si>
     <t>This standard is applicable to the electric cookers which meet the definition of CNS 2518.</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenmark-n102-electric-cookers</t>
   </si>
   <si>
     <t>https://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/102/20181362-65c6-4169-ac8e-83a9e68578d5.pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Rice cooker</t>
   </si>
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for rice cooker that can be connected to mains power and for household use. This Guide shall apply to the rice cooker with size up to or equal to 3.6 L and rated power up to 1600 Watt.</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
@@ -778,53 +805,50 @@
     <t>https://cprc-clasp.ngo/policies/thai-green-label-scheme-air-cleaners-tgl-91-14</t>
   </si>
   <si>
     <t>http://www.tei.or.th/greenlabel/download/TGL-91-14.pdf</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Electric rice-cookers TGL-73-12</t>
   </si>
   <si>
     <t>These criteria shall apply to electric rice cookers with a rated voltage not exceeding 250 V and with a capacity not exceeding 10 liters for residential use or similar purposes.</t>
   </si>
   <si>
     <t>TIS 1039</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/thai-green-label-scheme-electric-rice-cookers-tgl-73-12</t>
   </si>
   <si>
     <t>http://www.tei.or.th/greenlabel/download/TGL-73-12.pdf</t>
   </si>
   <si>
     <t>The Energy Efficiency Label No.5 for Air Purifiers</t>
   </si>
   <si>
     <t>This policy defines energy efficiency level criteria and test standards for air purifiers. The scope of air purifiers includes air purifiers, split type, cooled with air, according to the following types: mechanical air cleaners, ion air purifiers (ionic air cleaners), and combined air purifiers. The policy applies to air purifiers intended for use in homes or places with similar purposes such as offices, and shops. The number 5 efficiency criteria for an air cleaner with an area of use less than or equal to 50m2 is set at greater than or equal to 7.5 baht/year (annual electricity cost).</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>TIS 3061-2020
 ,   
                     ANSI/AHAM AC-3-2009</t>
   </si>
   <si>
     <t>Electricity Generating Authority of Thailand</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-air-purifiers-0</t>
   </si>
   <si>
     <t>https://labelno5.egat.co.th/home/%e0%b9%80%e0%b8%81%e0%b8%93%e0%b8%91%e0%b9%8c%e0%b8%9b%e0%b8%a3%e0%b8%b0%e0%b8%aa%e0%b8%b4%e0%b8%97%e0%b8%98%e0%b8%b4%e0%b8%a0%e0%b8%b2%e0%b8%9e%e0%b8%9e%e0%b8%a5%e0%b8%b1%e0%b8%87%e0%b8%87%e0%b8%b2/</t>
   </si>
   <si>
     <t>The Energy Efficiency Label No.5 for Rice Cookers</t>
   </si>
   <si>
     <t>This program covers electric thermos pot types (classified by the operation of work) - normal type and auto warm.</t>
   </si>
   <si>
@@ -1202,51 +1226,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:P39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="274.79" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2264,846 +2288,892 @@
       </c>
       <c r="L21" t="s">
         <v>156</v>
       </c>
       <c r="M21" t="s">
         <v>146</v>
       </c>
       <c r="N21" t="s">
         <v>157</v>
       </c>
       <c r="O21" t="s">
         <v>158</v>
       </c>
       <c r="P21" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>160</v>
       </c>
       <c r="B22" t="s">
         <v>161</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>162</v>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>163</v>
       </c>
       <c r="E22" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="H22">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="K22" t="s">
         <v>37</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="O22" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="P22" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B23" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C23" t="s">
-        <v>167</v>
+        <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>44</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="F23" t="s">
-        <v>168</v>
+        <v>57</v>
       </c>
       <c r="G23" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2010</v>
+      </c>
+      <c r="I23">
+        <v>2014</v>
+      </c>
       <c r="J23" t="s">
-        <v>169</v>
+        <v>58</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
         <v>171</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>172</v>
       </c>
       <c r="P23" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>174</v>
       </c>
       <c r="B24" t="s">
         <v>175</v>
       </c>
       <c r="C24" t="s">
         <v>176</v>
       </c>
       <c r="D24" t="s">
         <v>44</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="G24" t="s">
         <v>35</v>
       </c>
       <c r="H24">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K24" t="s">
         <v>37</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>179</v>
+      </c>
       <c r="M24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="P24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="C25" t="s">
-        <v>99</v>
+        <v>185</v>
       </c>
       <c r="D25" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H25">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>100</v>
+        <v>186</v>
       </c>
       <c r="K25" t="s">
         <v>37</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>102</v>
+        <v>187</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="P25" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B26" t="s">
-        <v>185</v>
+        <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>186</v>
+        <v>99</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>168</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>2011</v>
+      </c>
+      <c r="I26">
+        <v>2011</v>
+      </c>
       <c r="J26" t="s">
-        <v>187</v>
+        <v>100</v>
       </c>
       <c r="K26" t="s">
         <v>37</v>
       </c>
       <c r="L26" t="s">
-        <v>188</v>
+        <v>101</v>
       </c>
       <c r="M26" t="s">
-        <v>189</v>
+        <v>102</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>193</v>
+      </c>
+      <c r="B27" t="s">
+        <v>194</v>
+      </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="D27" t="s">
         <v>44</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="G27" t="s">
         <v>35</v>
       </c>
       <c r="H27">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="K27" t="s">
         <v>37</v>
       </c>
-      <c r="L27"/>
+      <c r="L27" t="s">
+        <v>197</v>
+      </c>
       <c r="M27" t="s">
-        <v>162</v>
+        <v>198</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="P27" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B28"/>
       <c r="C28" t="s">
-        <v>186</v>
+        <v>87</v>
       </c>
       <c r="D28" t="s">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>168</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>35</v>
       </c>
       <c r="H28">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="K28" t="s">
         <v>37</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>198</v>
+        <v>171</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="P28" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B29" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C29" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="D29" t="s">
-        <v>44</v>
+        <v>206</v>
       </c>
       <c r="E29" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>203</v>
+        <v>177</v>
       </c>
       <c r="G29" t="s">
         <v>35</v>
       </c>
       <c r="H29">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="K29" t="s">
         <v>37</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P29" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B30" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C30" t="s">
-        <v>209</v>
+        <v>110</v>
       </c>
       <c r="D30" t="s">
-        <v>210</v>
+        <v>44</v>
       </c>
       <c r="E30" t="s">
-        <v>211</v>
+        <v>56</v>
       </c>
       <c r="F30" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="G30" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="H30"/>
+        <v>35</v>
+      </c>
+      <c r="H30">
+        <v>2009</v>
+      </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>212</v>
+        <v>111</v>
       </c>
       <c r="K30" t="s">
         <v>37</v>
       </c>
       <c r="L30"/>
-      <c r="M30"/>
+      <c r="M30" t="s">
+        <v>213</v>
+      </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="P30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C31" t="s">
-        <v>99</v>
+        <v>218</v>
       </c>
       <c r="D31" t="s">
-        <v>44</v>
+        <v>219</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="F31" t="s">
-        <v>217</v>
+        <v>177</v>
       </c>
       <c r="G31" t="s">
-        <v>8</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="K31" t="s">
         <v>37</v>
       </c>
-      <c r="L31" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L31"/>
+      <c r="M31"/>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="P31" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B32" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C32" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="D32" t="s">
         <v>44</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>226</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="I32">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J32" t="s">
-        <v>73</v>
+        <v>227</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>228</v>
+      </c>
       <c r="M32" t="s">
-        <v>74</v>
+        <v>229</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="P32" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B33" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C33" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="D33" t="s">
-        <v>229</v>
+        <v>44</v>
       </c>
       <c r="E33" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2015</v>
+      </c>
+      <c r="I33">
+        <v>2015</v>
+      </c>
       <c r="J33" t="s">
-        <v>230</v>
+        <v>73</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>232</v>
+        <v>74</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P33" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B34" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C34" t="s">
         <v>110</v>
       </c>
       <c r="D34" t="s">
-        <v>44</v>
+        <v>238</v>
       </c>
       <c r="E34" t="s">
         <v>56</v>
       </c>
       <c r="F34" t="s">
         <v>57</v>
       </c>
       <c r="G34" t="s">
         <v>35</v>
       </c>
       <c r="H34">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="K34" t="s">
         <v>37</v>
       </c>
       <c r="L34" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="M34" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="P34" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B35" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C35" t="s">
         <v>110</v>
       </c>
       <c r="D35" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E35" t="s">
         <v>56</v>
       </c>
       <c r="F35" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G35" t="s">
-        <v>242</v>
+        <v>35</v>
       </c>
       <c r="H35">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>243</v>
+        <v>111</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M35" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="P35" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B36" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E36" t="s">
         <v>56</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="H36">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="K36" t="s">
         <v>37</v>
       </c>
       <c r="L36" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M36" t="s">
-        <v>113</v>
+        <v>253</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="P36" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B37" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C37" t="s">
-        <v>255</v>
+        <v>110</v>
       </c>
       <c r="D37" t="s">
         <v>44</v>
       </c>
       <c r="E37" t="s">
         <v>56</v>
       </c>
       <c r="F37" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="I37">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J37" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="K37" t="s">
         <v>37</v>
       </c>
       <c r="L37" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M37" t="s">
-        <v>258</v>
+        <v>113</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
         <v>259</v>
       </c>
       <c r="P37" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>261</v>
       </c>
       <c r="B38" t="s">
         <v>262</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
+        <v>263</v>
       </c>
       <c r="D38" t="s">
-        <v>263</v>
+        <v>44</v>
       </c>
       <c r="E38" t="s">
         <v>56</v>
       </c>
       <c r="F38" t="s">
+        <v>57</v>
+      </c>
+      <c r="G38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38">
+        <v>2001</v>
+      </c>
+      <c r="I38">
+        <v>2020</v>
+      </c>
+      <c r="J38" t="s">
+        <v>264</v>
+      </c>
+      <c r="K38" t="s">
+        <v>37</v>
+      </c>
+      <c r="L38" t="s">
+        <v>265</v>
+      </c>
+      <c r="M38" t="s">
+        <v>266</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>267</v>
+      </c>
+      <c r="P38" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>269</v>
+      </c>
+      <c r="B39" t="s">
+        <v>270</v>
+      </c>
+      <c r="C39" t="s">
+        <v>110</v>
+      </c>
+      <c r="D39" t="s">
+        <v>271</v>
+      </c>
+      <c r="E39" t="s">
+        <v>56</v>
+      </c>
+      <c r="F39" t="s">
         <v>21</v>
       </c>
-      <c r="G38" t="s">
+      <c r="G39" t="s">
         <v>35</v>
       </c>
-      <c r="H38">
+      <c r="H39">
         <v>2013</v>
       </c>
-      <c r="I38"/>
-[...17 lines deleted...]
-        <v>266</v>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>251</v>
+      </c>
+      <c r="K39" t="s">
+        <v>37</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39" t="s">
+        <v>272</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>273</v>
+      </c>
+      <c r="P39" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">