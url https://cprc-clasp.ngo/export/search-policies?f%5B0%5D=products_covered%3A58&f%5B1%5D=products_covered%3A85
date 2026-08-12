--- v1 (2026-01-18)
+++ v2 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -390,50 +390,77 @@
     <t>The EF is limited to dehumidifiers with electric power not higher than 1000W at the present stage.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-dehumidifier-0</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>MEPS for Dehumidifier</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-dehumidifier</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Dehumidifiers</t>
   </si>
   <si>
     <t>https://www.moeaboe.gov.tw/ECW/english/home/English.aspx</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-dehumidifiers</t>
   </si>
   <si>
     <t>https://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Revisions to Requirements on Labeling and Inspection of Energy Consumption and Energy Efficiency Rating for Dehumidifier Products</t>
   </si>
   <si>
     <t>The dehumidifiers meeting the definition of dehumidifiers as defined in CNS 12492 and promulgated by the Bureau of Standards Metrology and Inspection of the Ministry of Economic Affairs as products requiring inspection before marketing.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/revisions-requirements-labeling-and-inspection-energy-consumption-and-energy-efficiency-3</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/_outweb/gen/law/upt.asp?pageno=&amp;uid=0&amp;con=&amp;cid=0&amp;year=&amp;month=&amp;day=&amp;key=&amp;lang=&amp;PDID=&amp;p0=31</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Dehumidifiers</t>
   </si>
   <si>
     <t>The provisions of this scheme shall apply to self-contained, electrically operated, and mechanically refrigerated dehumidifiers that provide daily water removal capacities not exceeding 87 litres. Appliances that have larger capacity are excluded.</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>ANSI / AHAM DH-1 CAN/CSA-C749</t>
   </si>
@@ -791,51 +818,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1551,186 +1578,234 @@
       <c r="K15" t="s">
         <v>38</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
         <v>123</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>124</v>
       </c>
       <c r="P15" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>126</v>
       </c>
       <c r="B16" t="s">
         <v>127</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>128</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="K16" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="L16" t="s">
-        <v>64</v>
+        <v>130</v>
       </c>
       <c r="M16" t="s">
-        <v>65</v>
+        <v>131</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>132</v>
       </c>
       <c r="O16" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="P16" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B17" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C17" t="s">
-        <v>108</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I17">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="J17" t="s">
-        <v>132</v>
+        <v>63</v>
       </c>
       <c r="K17" t="s">
         <v>38</v>
       </c>
       <c r="L17" t="s">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="M17" t="s">
-        <v>134</v>
+        <v>65</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="P17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C18" t="s">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
-        <v>140</v>
+        <v>35</v>
       </c>
       <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2013</v>
+      </c>
+      <c r="I18">
+        <v>2020</v>
+      </c>
+      <c r="J18" t="s">
+        <v>141</v>
+      </c>
+      <c r="K18" t="s">
+        <v>38</v>
+      </c>
+      <c r="L18" t="s">
+        <v>142</v>
+      </c>
+      <c r="M18" t="s">
+        <v>143</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>144</v>
+      </c>
+      <c r="P18" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>146</v>
+      </c>
+      <c r="B19" t="s">
+        <v>147</v>
+      </c>
+      <c r="C19" t="s">
+        <v>148</v>
+      </c>
+      <c r="D19" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" t="s">
+        <v>149</v>
+      </c>
+      <c r="G19" t="s">
         <v>36</v>
       </c>
-      <c r="H18">
+      <c r="H19">
         <v>2019</v>
       </c>
-      <c r="I18"/>
-      <c r="J18" t="s">
+      <c r="I19"/>
+      <c r="J19" t="s">
         <v>110</v>
       </c>
-      <c r="K18" t="s">
+      <c r="K19" t="s">
         <v>54</v>
       </c>
-      <c r="L18"/>
-[...3 lines deleted...]
-      <c r="N18" t="s">
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>150</v>
+      </c>
+      <c r="N19" t="s">
         <v>57</v>
       </c>
-      <c r="O18" t="s">
-[...3 lines deleted...]
-        <v>143</v>
+      <c r="O19" t="s">
+        <v>151</v>
+      </c>
+      <c r="P19" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">