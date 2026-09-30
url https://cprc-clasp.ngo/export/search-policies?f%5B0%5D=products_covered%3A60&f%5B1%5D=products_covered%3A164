--- v2 (2026-04-23)
+++ v3 (2026-09-30)
@@ -543,65 +543,65 @@
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-tubular-fluorescent-lamps-tfl</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/TFLnoti_New.pdf</t>
   </si>
   <si>
     <t>Fluorescent tubes</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/fluorescent-tubes</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This standard applies to LED lighting products intended for general indoor illumination: LED downlights, directional integrated LED lamps, non-directional integrated LED lamps, LED high-bay lights, and double-capped retrofit LED lamps (hereinafter referred to as “double-capped LED lamps”).
 It does not apply to LED lighting products that emit non-white light, nor to products whose rated correlated color temperature (CCT) range includes values below 2700 K or above 6500 K.</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
-[...7 lines deleted...]
-  <si>
     <t>GB/T29293
 ,   
                     GB/T3901</t>
   </si>
   <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4C3F6F0A5DC551C9E06397BE0A0AE746</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-0</t>
   </si>
   <si>
     <t>GB19043-2013 Minimum allowable values of energy efficiency grades of double-capped fluorescent lamps for general lighting service</t>
   </si>
   <si>
     <t>Applies to non-directional self-ballasted LED lamps with the rated rated power of 2W-60W; rated voltage of 220V; frequency 50Hz</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb19043-2013-minimum-allowable-values-energy-efficiency-grades-double-capped-fluorescent</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6C0D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GOST 25178-82 Electric hand dryers - General specifications</t>
   </si>
   <si>
     <t>This standard applies to electric hand dryers intended for use in public establishments and places, as well as for individual use.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>art 5.3 of GOST 25178-82</t>
   </si>
@@ -3025,153 +3025,153 @@
       </c>
       <c r="D21" t="s">
         <v>148</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>8</v>
       </c>
       <c r="H21">
         <v>2013</v>
       </c>
       <c r="I21">
         <v>2026</v>
       </c>
       <c r="J21" t="s">
         <v>173</v>
       </c>
       <c r="K21" t="s">
         <v>36</v>
       </c>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>174</v>
+      </c>
       <c r="M21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>171</v>
       </c>
       <c r="B22" t="s">
         <v>172</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>148</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>8</v>
       </c>
       <c r="H22">
         <v>2013</v>
       </c>
       <c r="I22">
         <v>2026</v>
       </c>
       <c r="J22" t="s">
         <v>173</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
         <v>178</v>
       </c>
       <c r="P22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>179</v>
       </c>
       <c r="B23" t="s">
         <v>180</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>53</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2003</v>
       </c>
       <c r="I23">
         <v>2013</v>
       </c>
       <c r="J23" t="s">
         <v>75</v>
       </c>
       <c r="K23" t="s">
         <v>36</v>
       </c>
       <c r="L23" t="s">
         <v>90</v>
       </c>
       <c r="M23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>181</v>
       </c>
       <c r="P23" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>183</v>
       </c>
       <c r="B24" t="s">
         <v>184</v>
       </c>
       <c r="C24" t="s">
         <v>185</v>
       </c>
       <c r="D24" t="s">
         <v>117</v>
       </c>
       <c r="E24" t="s">