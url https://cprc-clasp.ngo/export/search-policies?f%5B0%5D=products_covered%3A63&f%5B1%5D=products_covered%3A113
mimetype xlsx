--- v2 (2026-03-06)
+++ v3 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -164,421 +164,436 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>Commission Decision of 28 May 2014: 2014-314-EU</t>
-[...180 lines deleted...]
-    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...153 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Decision of 28 May 2014: 2014-314-EU</t>
+  </si>
+  <si>
+    <t>1. The product group water-based heaters shall comprise products that are used to generate heat as part of a water- based central heating system; where the heated water is distributed by means of circulators and heat emitters in order to reach and maintain the indoor temperature of an enclosed space such as a building; a dwelling; or a room; at a desired level.    2. The maximum output power of the water-based heaters shall be 400 kW.    3. Combination heaters are included in the scope of this product group; provided that their primary function is to provide space heat.    4.The following products are excluded from the scope of this product group:   A. heaters whose primary function is to provide hot drinking or sanitary water;   B. heaters for heating and distributing gaseous heat transfer media such as vapour or air;    C. cogeneration space heaters with a maximum electrical capacity of 50 kW or above;    D. space heaters that combine both indirect heating; using water-based central heating system; and direct heating; by direct emission of heat into the room or space where the appliance is installed.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>December 2018</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Oil, Water</t>
+  </si>
+  <si>
+    <t>European Commission - DG Environment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-decision-28-may-2014-2014-314-eu</t>
+  </si>
+  <si>
+    <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32014D0314</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1186 of 24 April 2015</t>
+  </si>
+  <si>
+    <t>Applies to solid fuel local space heaters with a nominal heat output of 50 kW or less. Solid fuel small combustion installations.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Portable Heaters, Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>Solid Fuel</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151186-24-april-2015-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1186/contents</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1186 of 24 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of local space heaters</t>
+  </si>
+  <si>
+    <t>Applies to solid fuel local space heaters with a nominal heat output of 50 kW or less. Solid fuel small combustion installations.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151186-24-april-2015-supplementing-directive-201030eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1186-20170307</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of solid fuel boilers and packages of a solid fuel boiler, supplementary heaters, temperature controls and solar devices</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015-commission-delegated-regulation</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1187-20170307</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015-supplementing-directive-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1187/contents/2015-04-27</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation EU No 811-2013 of 18 February 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of space heaters; combination heaters</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the energy labelling of; and the provision of supplementary product information on; space heaters and combination heaters with a rated heat output equal to 70 kW; packages of space heater equal to  70 kW; temperature control and solar device and packages of combination heater equal to  70 kW; temperature control and solar device.
+This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Oil, Solar</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-811-2013-18-february-2013-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0811-20170307</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the energy labelling of; and the provision of supplementary product information on; space heaters and combination heaters with a rated heat output equal to 70 kW; packages of space heater equal to  70 kW; temperature control and solar device and packages of combination heater equal to  70 kW; temperature control and solar device.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-811-2013-18-february-2013-supplementing-directive-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/811/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2015/1188 of 28 April 2015 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for local space heaters</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or of a single segment of 120 kW or less.</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Solid Fuel</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20151188-28-april-2015-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2015/1189 of 28 April 2015 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for solid fuel boilers</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2015/1189 of 28 April 2015 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for solid fuel boilers.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20151189-28-april-2015-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1189/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2015/1189 of 28 April 2015 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for solid fuel boilers.
+This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20151189-28-april-2015-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1189-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
+  </si>
+  <si>
+    <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
+  </si>
+  <si>
+    <t>July 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20241103-18-april-2024-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401103</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>May 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
+  </si>
+  <si>
+    <t>CQC31-423221-2017 Energy Conservation Certification Rules for Industrial Boilers</t>
+  </si>
+  <si>
+    <t>Applies to industrial boilers including: steam boiler; hot water boiler; and organic heat transfer matrial boilers with a rated steam pressure no larger than 3.8MPa; and fuel source of coal; oil; gas; or biomass.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>Biomass, Coal, Gas, Oil</t>
+  </si>
+  <si>
+    <t>CQC3161-2017</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-423221-2017-energy-conservation-certification-rules-industrial-boilers</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-05-24/499029.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-448149-2011. CQC Mark Certification - Commercial Water Boilers</t>
+  </si>
+  <si>
+    <t>Applies to commercial water boilers. For single-phase appliances connected to a phase line and neutral line its rated voltage not exceeding 250V and other appliances' rated voltage not exceeding 450V</t>
+  </si>
+  <si>
+    <t>CQC 3133-2011</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-448149-2011-cqc-mark-certification-commercial-water-boilers</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492730.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-448187-2016 Energy Conservation Certification Rules for Household and Similar Use Room Heaters</t>
+  </si>
+  <si>
+    <t>Applies to room heaters that with a single-phase rated power voltage of no more than 250V, applies to portable, fixed, standing, and embedded type of room hearers.</t>
+  </si>
+  <si>
+    <t>CQC3154-2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-448187-2016-energy-conservation-certification-rules-household-and-similar-use-room</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/513956.shtml</t>
+  </si>
+  <si>
+    <t>CQC61-448262-2015 Energy Conservation and environmentally-friendly Certification rules for Domestic Gas Instantaneous Water Heater and Gas Fired Heating-hot Water Combi-boilers</t>
+  </si>
+  <si>
+    <t>Applies to gas fired Domestic Gas Instantaneous Water Heater - including condensation type- with heat load not larger than 70kW; Applies to gas fired Heaing-hot Water Combi-boilers -including ndensation type warm bath dual use boilers.</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>GB 20665-2015; CQC 5105-2015</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc61-448262-2015-energy-conservation-and-environmentally-friendly-certification-rules</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2017-01-22/492743.shtml</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Household Gas Boiler</t>
+  </si>
+  <si>
+    <t>By KS B 8109 and KS C 8127 Gas water heating boiler of rated gasconsumption of 69.5 kW or less, and the total heat capacity is defined by KS B8101</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS B 8109; KS C 8127</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-household-gas-boiler</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
@@ -1655,51 +1670,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P73"/>
+  <dimension ref="A1:P74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1321.106" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1885,3324 +1900,3372 @@
         <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>48</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5"/>
+      <c r="C5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>52</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H5">
+        <v>2017</v>
+      </c>
+      <c r="I5">
+        <v>2023</v>
+      </c>
+      <c r="J5" t="s">
         <v>53</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="K5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" t="s">
         <v>54</v>
       </c>
-      <c r="G5" t="s">
+      <c r="M5" t="s">
         <v>55</v>
       </c>
-      <c r="H5">
-[...3 lines deleted...]
-      <c r="J5" t="s">
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
         <v>56</v>
       </c>
-      <c r="K5" t="s">
+      <c r="P5" t="s">
         <v>57</v>
-      </c>
-[...11 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="H6">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>62</v>
+      </c>
+      <c r="K6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" t="s">
+        <v>63</v>
+      </c>
+      <c r="M6" t="s">
+        <v>64</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
         <v>65</v>
       </c>
-      <c r="K6" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" t="s">
         <v>69</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" t="s">
         <v>70</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H7">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K7" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H8">
         <v>2015</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="K8" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="L8"/>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P8" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H9">
         <v>2015</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="K9" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="L9"/>
-      <c r="M9"/>
+      <c r="M9" t="s">
+        <v>88</v>
+      </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="P9" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H10">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="K10" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="P10" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C11" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H11">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="P11" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C12" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D12" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="K12" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="L12"/>
-      <c r="M12"/>
+      <c r="M12" t="s">
+        <v>88</v>
+      </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="P12" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B13" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H13">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="K13" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="P13" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H14">
         <v>2015</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="K14" t="s">
-        <v>66</v>
+        <v>109</v>
       </c>
       <c r="L14"/>
-      <c r="M14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="P14" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H15">
         <v>2015</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="K15" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="L15"/>
-      <c r="M15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="P15" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B16" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H16">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="K16" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="L16"/>
-      <c r="M16"/>
+      <c r="M16" t="s">
+        <v>88</v>
+      </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="P16" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="B17" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H17">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2015</v>
+      </c>
+      <c r="I17">
+        <v>2024</v>
+      </c>
       <c r="J17" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="K17" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="P17" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B18" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C18" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H18">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="I18">
         <v>2013</v>
       </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="K18" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L18"/>
-      <c r="M18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M18"/>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="P18" t="s">
-        <v>95</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B19" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="C19" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H19">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="I19">
         <v>2013</v>
       </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="K19" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="P19" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B20" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C20" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
+        <v>1992</v>
+      </c>
+      <c r="I20">
         <v>2013</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
       <c r="J20" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="K20" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="N20" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="P20" t="s">
-        <v>133</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B21" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C21" t="s">
-        <v>127</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>1992</v>
+      </c>
+      <c r="I21">
+        <v>2013</v>
+      </c>
       <c r="J21" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="K21" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C22" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="I22">
         <v>2017</v>
       </c>
       <c r="J22" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="K22" t="s">
-        <v>34</v>
+        <v>144</v>
       </c>
       <c r="L22" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="M22" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O22" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="P22" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B23" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C23" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G23" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H23">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="K23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L23" t="s">
+        <v>151</v>
+      </c>
+      <c r="M23" t="s">
         <v>146</v>
       </c>
-      <c r="L23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="P23" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B24" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C24" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="I24">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="J24" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="K24" t="s">
+        <v>34</v>
+      </c>
+      <c r="L24" t="s">
+        <v>156</v>
+      </c>
+      <c r="M24" t="s">
         <v>146</v>
       </c>
-      <c r="L24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="P24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C25" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F25" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="G25" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H25">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="K25" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="L25" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M25" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="P25" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B26" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C26" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D26" t="s">
-        <v>165</v>
+        <v>69</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G26" t="s">
-        <v>166</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>2000</v>
+      </c>
+      <c r="I26">
+        <v>2010</v>
+      </c>
       <c r="J26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K26" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="L26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="P26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C27" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="D27" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" t="s">
+        <v>71</v>
+      </c>
+      <c r="H27">
+        <v>2009</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>168</v>
+      </c>
+      <c r="K27" t="s">
+        <v>34</v>
+      </c>
+      <c r="L27" t="s">
+        <v>175</v>
+      </c>
+      <c r="M27" t="s">
+        <v>170</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
         <v>176</v>
       </c>
-      <c r="G27" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="P27" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28" t="s">
+        <v>178</v>
+      </c>
+      <c r="C28" t="s">
+        <v>179</v>
+      </c>
+      <c r="D28" t="s">
         <v>180</v>
       </c>
-      <c r="B28" t="s">
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
         <v>181</v>
       </c>
-      <c r="C28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2016</v>
+      </c>
+      <c r="I28">
+        <v>2019</v>
+      </c>
       <c r="J28" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
+        <v>182</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>183</v>
+      </c>
+      <c r="P28" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29" t="s">
+        <v>186</v>
+      </c>
+      <c r="C29" t="s">
         <v>187</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
         <v>188</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F29" t="s">
         <v>43</v>
       </c>
       <c r="G29" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H29">
-        <v>1993</v>
+        <v>2013</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
       <c r="K29" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
         <v>190</v>
       </c>
       <c r="P29" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>192</v>
       </c>
       <c r="B30" t="s">
         <v>193</v>
       </c>
       <c r="C30" t="s">
-        <v>63</v>
+        <v>194</v>
       </c>
       <c r="D30" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E30" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="G30" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H30">
-        <v>2015</v>
+        <v>1993</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>194</v>
+        <v>62</v>
       </c>
       <c r="K30" t="s">
+        <v>34</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>189</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
         <v>195</v>
       </c>
-      <c r="L30" t="s">
-[...2 lines deleted...]
-      <c r="M30" t="s">
+      <c r="P30" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B31" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C31" t="s">
-        <v>201</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G31" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H31">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>128</v>
+        <v>199</v>
       </c>
       <c r="K31" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="L31" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" t="s">
+        <v>201</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>202</v>
       </c>
-      <c r="M31" t="s">
+      <c r="P31" t="s">
         <v>203</v>
-      </c>
-[...7 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>204</v>
+      </c>
+      <c r="B32" t="s">
+        <v>205</v>
+      </c>
+      <c r="C32" t="s">
         <v>206</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H32">
-        <v>1995</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="K32" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="L32" t="s">
+        <v>207</v>
+      </c>
+      <c r="M32" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>209</v>
       </c>
       <c r="P32" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>211</v>
       </c>
       <c r="B33" t="s">
         <v>212</v>
       </c>
       <c r="C33" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="D33" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E33" t="s">
         <v>42</v>
       </c>
       <c r="F33" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="I33">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J33" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="K33" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="L33" t="s">
         <v>213</v>
       </c>
       <c r="M33" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>214</v>
       </c>
       <c r="P33" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>216</v>
       </c>
       <c r="B34" t="s">
         <v>217</v>
       </c>
       <c r="C34" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="D34" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E34" t="s">
         <v>42</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="G34" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>1996</v>
+      </c>
+      <c r="I34">
+        <v>2014</v>
+      </c>
       <c r="J34" t="s">
+        <v>143</v>
+      </c>
+      <c r="K34" t="s">
+        <v>200</v>
+      </c>
+      <c r="L34" t="s">
+        <v>218</v>
+      </c>
+      <c r="M34" t="s">
+        <v>208</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>219</v>
       </c>
-      <c r="K34" t="s">
-[...3 lines deleted...]
-      <c r="M34" t="s">
+      <c r="P34" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>221</v>
+      </c>
+      <c r="B35" t="s">
+        <v>222</v>
+      </c>
+      <c r="C35" t="s">
         <v>223</v>
       </c>
-      <c r="B35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E35" t="s">
         <v>42</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G35" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H35">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
+        <v>224</v>
+      </c>
+      <c r="K35" t="s">
+        <v>200</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>225</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>226</v>
       </c>
-      <c r="K35" t="s">
-[...2 lines deleted...]
-      <c r="L35" t="s">
+      <c r="P35" t="s">
         <v>227</v>
-      </c>
-[...10 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="B36" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C36" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D36" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E36" t="s">
         <v>42</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H36">
         <v>2003</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="K36" t="s">
-        <v>231</v>
+        <v>161</v>
       </c>
       <c r="L36" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="M36" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P36" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="B37" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C37" t="s">
-        <v>127</v>
+        <v>230</v>
       </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H37">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
+        <v>231</v>
+      </c>
+      <c r="K37" t="s">
         <v>236</v>
       </c>
-      <c r="K37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L37" t="s">
+        <v>232</v>
+      </c>
+      <c r="M37" t="s">
         <v>237</v>
       </c>
-      <c r="M37" t="s">
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
         <v>238</v>
       </c>
-      <c r="N37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P37" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B38" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C38" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="D38" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H38">
         <v>2010</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>2021</v>
+      </c>
       <c r="J38" t="s">
-        <v>128</v>
+        <v>241</v>
       </c>
       <c r="K38" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="L38" t="s">
+        <v>242</v>
+      </c>
+      <c r="M38" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="N38" t="s">
         <v>36</v>
       </c>
       <c r="O38" t="s">
+        <v>244</v>
+      </c>
+      <c r="P38" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>246</v>
+      </c>
+      <c r="B39" t="s">
         <v>247</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="D39" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H39">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
       <c r="L39" t="s">
+        <v>248</v>
+      </c>
+      <c r="M39" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="N39" t="s">
         <v>36</v>
       </c>
       <c r="O39" t="s">
         <v>250</v>
       </c>
       <c r="P39" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>252</v>
       </c>
       <c r="B40" t="s">
         <v>253</v>
       </c>
       <c r="C40" t="s">
-        <v>254</v>
+        <v>142</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="E40" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H40">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
       <c r="L40" t="s">
+        <v>254</v>
+      </c>
+      <c r="M40" t="s">
+        <v>249</v>
+      </c>
+      <c r="N40" t="s">
+        <v>36</v>
+      </c>
+      <c r="O40" t="s">
         <v>255</v>
       </c>
-      <c r="M40" t="s">
+      <c r="P40" t="s">
         <v>256</v>
-      </c>
-[...7 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>257</v>
+      </c>
+      <c r="B41" t="s">
+        <v>258</v>
+      </c>
+      <c r="C41" t="s">
         <v>259</v>
       </c>
-      <c r="B41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E41" t="s">
         <v>42</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H41">
-        <v>2011</v>
+        <v>1985</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="K41" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="L41"/>
+        <v>34</v>
+      </c>
+      <c r="L41" t="s">
+        <v>260</v>
+      </c>
       <c r="M41" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="P41" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B42" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C42" t="s">
-        <v>225</v>
+        <v>259</v>
       </c>
       <c r="D42" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H42">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="K42" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>228</v>
+        <v>261</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P42" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B43" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C43" t="s">
-        <v>152</v>
+        <v>230</v>
       </c>
       <c r="D43" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E43" t="s">
         <v>42</v>
       </c>
       <c r="F43" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G43" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H43">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I43"/>
       <c r="J43" t="s">
-        <v>153</v>
+        <v>231</v>
       </c>
       <c r="K43" t="s">
-        <v>231</v>
+        <v>34</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>155</v>
+        <v>233</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="P43" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B44" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C44" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E44" t="s">
         <v>42</v>
       </c>
       <c r="F44" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>1996</v>
       </c>
       <c r="I44">
         <v>2012</v>
       </c>
       <c r="J44" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K44" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="P44" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B45" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C45" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="D45" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
       <c r="F45" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>1996</v>
       </c>
       <c r="I45">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J45" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K45" t="s">
-        <v>146</v>
+        <v>236</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
+        <v>277</v>
+      </c>
+      <c r="P45" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B46" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C46" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="D46" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E46" t="s">
         <v>42</v>
       </c>
       <c r="F46" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>1996</v>
       </c>
       <c r="I46">
         <v>2010</v>
       </c>
       <c r="J46" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K46" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="P46" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B47" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C47" t="s">
-        <v>281</v>
+        <v>167</v>
       </c>
       <c r="D47" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F47" t="s">
-        <v>176</v>
+        <v>70</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="I47">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="J47" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K47" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
+        <v>170</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
         <v>283</v>
       </c>
-      <c r="N47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P47" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>284</v>
+      </c>
+      <c r="B48" t="s">
+        <v>285</v>
+      </c>
+      <c r="C48" t="s">
         <v>286</v>
       </c>
-      <c r="B48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>181</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I48">
-        <v>2002</v>
+        <v>2014</v>
       </c>
       <c r="J48" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K48" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
       <c r="L48" t="s">
+        <v>287</v>
+      </c>
+      <c r="M48" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
         <v>289</v>
       </c>
       <c r="P48" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B49" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C49" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="I49">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="J49" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K49" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="L49" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M49" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="N49" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="P49" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B50" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C50" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D50" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>176</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="I50">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="J50" t="s">
-        <v>296</v>
+        <v>168</v>
       </c>
       <c r="K50" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="L50" t="s">
         <v>297</v>
       </c>
       <c r="M50" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="N50" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O50" t="s">
         <v>298</v>
       </c>
       <c r="P50" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>299</v>
       </c>
       <c r="B51" t="s">
         <v>300</v>
       </c>
       <c r="C51" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D51" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>21</v>
+        <v>181</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>2011</v>
       </c>
       <c r="I51">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J51" t="s">
-        <v>153</v>
+        <v>301</v>
       </c>
       <c r="K51" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="L51"/>
+        <v>34</v>
+      </c>
+      <c r="L51" t="s">
+        <v>302</v>
+      </c>
       <c r="M51" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="P51" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B52" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C52" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D52" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="I52">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="J52" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K52" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="L52"/>
       <c r="M52" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="P52" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B53" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C53" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D53" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>43</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2002</v>
       </c>
       <c r="I53">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J53" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K53" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L53"/>
+        <v>161</v>
+      </c>
+      <c r="L53" t="s">
+        <v>309</v>
+      </c>
       <c r="M53" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="P53" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B54" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C54" t="s">
-        <v>152</v>
+        <v>286</v>
       </c>
       <c r="D54" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G54" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H54">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>2002</v>
+      </c>
+      <c r="I54">
+        <v>2012</v>
+      </c>
       <c r="J54" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K54" t="s">
         <v>34</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>155</v>
+        <v>288</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="P54" t="s">
-        <v>312</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B55" t="s">
-        <v>151</v>
+        <v>315</v>
       </c>
       <c r="C55" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="D55" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H55">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K55" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L55"/>
       <c r="M55" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="P55" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B56" t="s">
-        <v>316</v>
+        <v>166</v>
       </c>
       <c r="C56" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="D56" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H56">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>2001</v>
+      </c>
+      <c r="I56">
+        <v>2010</v>
+      </c>
       <c r="J56" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="K56" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="L56" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="M56" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
+        <v>319</v>
+      </c>
+      <c r="P56" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B57" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C57" t="s">
-        <v>225</v>
+        <v>167</v>
       </c>
       <c r="D57" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H57">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K57" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L57"/>
+        <v>34</v>
+      </c>
+      <c r="L57" t="s">
+        <v>175</v>
+      </c>
       <c r="M57" t="s">
-        <v>232</v>
+        <v>170</v>
       </c>
       <c r="N57" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="P57" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B58" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C58" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="D58" t="s">
-        <v>183</v>
+        <v>69</v>
       </c>
       <c r="E58" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H58">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K58" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
-        <v>184</v>
+        <v>237</v>
       </c>
       <c r="N58" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O58" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="P58" t="s">
-        <v>186</v>
+        <v>326</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B59" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C59" t="s">
-        <v>327</v>
+        <v>187</v>
       </c>
       <c r="D59" t="s">
-        <v>53</v>
+        <v>188</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
-        <v>328</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H59">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>329</v>
+        <v>33</v>
       </c>
       <c r="K59" t="s">
         <v>34</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>330</v>
+        <v>189</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="P59" t="s">
-        <v>332</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B60" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C60" t="s">
-        <v>254</v>
+        <v>332</v>
       </c>
       <c r="D60" t="s">
-        <v>335</v>
+        <v>69</v>
       </c>
       <c r="E60" t="s">
         <v>42</v>
       </c>
       <c r="F60" t="s">
-        <v>43</v>
+        <v>333</v>
       </c>
       <c r="G60" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H60">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>226</v>
+        <v>334</v>
       </c>
       <c r="K60" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L60" t="s">
+        <v>34</v>
+      </c>
+      <c r="L60"/>
+      <c r="M60" t="s">
+        <v>335</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
         <v>336</v>
       </c>
-      <c r="M60" t="s">
+      <c r="P60" t="s">
         <v>337</v>
-      </c>
-[...7 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>338</v>
+      </c>
+      <c r="B61" t="s">
+        <v>339</v>
+      </c>
+      <c r="C61" t="s">
+        <v>259</v>
+      </c>
+      <c r="D61" t="s">
         <v>340</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E61" t="s">
         <v>42</v>
       </c>
       <c r="F61" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G61" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H61">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>44</v>
+        <v>231</v>
       </c>
       <c r="K61" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L61" t="s">
+        <v>341</v>
+      </c>
+      <c r="M61" t="s">
+        <v>342</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
         <v>343</v>
       </c>
-      <c r="M61" t="s">
+      <c r="P61" t="s">
         <v>344</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>345</v>
+      </c>
+      <c r="B62" t="s">
+        <v>346</v>
+      </c>
+      <c r="C62" t="s">
         <v>347</v>
       </c>
-      <c r="B62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="E62" t="s">
         <v>42</v>
       </c>
       <c r="F62" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H62">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>350</v>
+        <v>44</v>
       </c>
       <c r="K62" t="s">
         <v>34</v>
       </c>
       <c r="L62" t="s">
+        <v>348</v>
+      </c>
+      <c r="M62" t="s">
+        <v>349</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>350</v>
+      </c>
+      <c r="P62" t="s">
         <v>351</v>
-      </c>
-[...10 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>352</v>
+      </c>
+      <c r="B63" t="s">
+        <v>353</v>
+      </c>
+      <c r="C63" t="s">
+        <v>354</v>
+      </c>
+      <c r="D63" t="s">
+        <v>100</v>
+      </c>
+      <c r="E63" t="s">
+        <v>42</v>
+      </c>
+      <c r="F63" t="s">
+        <v>70</v>
+      </c>
+      <c r="G63" t="s">
+        <v>71</v>
+      </c>
+      <c r="H63">
+        <v>2014</v>
+      </c>
+      <c r="I63"/>
+      <c r="J63" t="s">
         <v>355</v>
       </c>
-      <c r="B63" t="s">
+      <c r="K63" t="s">
+        <v>34</v>
+      </c>
+      <c r="L63" t="s">
         <v>356</v>
       </c>
-      <c r="C63" t="s">
+      <c r="M63" t="s">
         <v>357</v>
       </c>
-      <c r="D63" t="s">
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
         <v>358</v>
       </c>
-      <c r="E63" t="s">
-[...14 lines deleted...]
-      <c r="J63" t="s">
+      <c r="P63" t="s">
         <v>359</v>
-      </c>
-[...16 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>360</v>
+      </c>
+      <c r="B64" t="s">
+        <v>361</v>
+      </c>
+      <c r="C64" t="s">
+        <v>362</v>
+      </c>
+      <c r="D64" t="s">
+        <v>363</v>
+      </c>
+      <c r="E64" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" t="s">
+        <v>181</v>
+      </c>
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <v>2017</v>
+      </c>
+      <c r="I64">
+        <v>2021</v>
+      </c>
+      <c r="J64" t="s">
+        <v>364</v>
+      </c>
+      <c r="K64" t="s">
         <v>365</v>
       </c>
-      <c r="B64" t="s">
+      <c r="L64" t="s">
         <v>366</v>
       </c>
-      <c r="C64" t="s">
+      <c r="M64" t="s">
         <v>367</v>
-      </c>
-[...26 lines deleted...]
-        <v>370</v>
       </c>
       <c r="N64" t="s">
         <v>36</v>
       </c>
       <c r="O64" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="P64" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B65" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C65" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D65" t="s">
-        <v>376</v>
+        <v>69</v>
       </c>
       <c r="E65" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F65" t="s">
-        <v>21</v>
+        <v>181</v>
       </c>
       <c r="G65" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H65">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>167</v>
+        <v>23</v>
       </c>
       <c r="K65" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L65"/>
+        <v>373</v>
+      </c>
+      <c r="L65" t="s">
+        <v>374</v>
+      </c>
       <c r="M65" t="s">
+        <v>375</v>
+      </c>
+      <c r="N65" t="s">
+        <v>36</v>
+      </c>
+      <c r="O65" t="s">
+        <v>376</v>
+      </c>
+      <c r="P65" t="s">
         <v>377</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>378</v>
+      </c>
+      <c r="B66" t="s">
+        <v>379</v>
+      </c>
+      <c r="C66" t="s">
         <v>380</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H66">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="K66" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L66"/>
       <c r="M66" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="N66" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O66" t="s">
         <v>383</v>
       </c>
       <c r="P66" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>385</v>
       </c>
       <c r="B67" t="s">
         <v>386</v>
       </c>
       <c r="C67" t="s">
+        <v>380</v>
+      </c>
+      <c r="D67" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G67" t="s">
-        <v>388</v>
+        <v>71</v>
       </c>
       <c r="H67">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I67"/>
       <c r="J67" t="s">
-        <v>389</v>
+        <v>62</v>
       </c>
       <c r="K67" t="s">
-        <v>195</v>
+        <v>24</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="N67" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O67" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="P67" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B68" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C68" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="D68" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>21</v>
       </c>
       <c r="G68" t="s">
-        <v>22</v>
+        <v>393</v>
       </c>
       <c r="H68">
         <v>2010</v>
       </c>
       <c r="I68">
         <v>2019</v>
       </c>
       <c r="J68" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="K68" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="N68" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O68" t="s">
         <v>396</v>
       </c>
       <c r="P68" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B69" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C69" t="s">
-        <v>327</v>
+        <v>392</v>
       </c>
       <c r="D69" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="E69" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H69">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I69"/>
+        <v>2010</v>
+      </c>
+      <c r="I69">
+        <v>2019</v>
+      </c>
       <c r="J69" t="s">
-        <v>329</v>
+        <v>400</v>
       </c>
       <c r="K69" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="L69"/>
       <c r="M69" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="N69" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O69" t="s">
         <v>401</v>
       </c>
       <c r="P69" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>402</v>
+      </c>
+      <c r="B70" t="s">
         <v>403</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" t="s">
-        <v>405</v>
+        <v>332</v>
       </c>
       <c r="D70" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G70" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H70">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>406</v>
+        <v>334</v>
       </c>
       <c r="K70" t="s">
         <v>34</v>
       </c>
       <c r="L70" t="s">
+        <v>404</v>
+      </c>
+      <c r="M70" t="s">
+        <v>405</v>
+      </c>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
+        <v>406</v>
+      </c>
+      <c r="P70" t="s">
         <v>407</v>
-      </c>
-[...10 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B71" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C71" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D71" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="E71" t="s">
         <v>42</v>
       </c>
       <c r="F71" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H71">
         <v>2015</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>219</v>
+        <v>411</v>
       </c>
       <c r="K71" t="s">
         <v>34</v>
       </c>
       <c r="L71" t="s">
+        <v>412</v>
+      </c>
+      <c r="M71" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
         <v>414</v>
       </c>
       <c r="P71" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>416</v>
       </c>
       <c r="B72" t="s">
         <v>417</v>
       </c>
       <c r="C72" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D72" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E72" t="s">
         <v>42</v>
       </c>
       <c r="F72" t="s">
         <v>43</v>
       </c>
       <c r="G72" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H72">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>406</v>
+        <v>224</v>
       </c>
       <c r="K72" t="s">
+        <v>34</v>
+      </c>
+      <c r="L72" t="s">
         <v>418</v>
       </c>
-      <c r="L72" t="s">
+      <c r="M72" t="s">
+        <v>413</v>
+      </c>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
         <v>419</v>
       </c>
-      <c r="M72" t="s">
-[...5 lines deleted...]
-      <c r="O72" t="s">
+      <c r="P72" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>421</v>
+      </c>
+      <c r="B73" t="s">
         <v>422</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D73" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E73" t="s">
         <v>42</v>
       </c>
       <c r="F73" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G73" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="H73">
         <v>2022</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="K73" t="s">
-        <v>66</v>
+        <v>423</v>
       </c>
       <c r="L73" t="s">
         <v>424</v>
       </c>
       <c r="M73" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
         <v>425</v>
       </c>
       <c r="P73" t="s">
         <v>426</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
+      <c r="A74" t="s">
+        <v>427</v>
+      </c>
+      <c r="B74" t="s">
+        <v>428</v>
+      </c>
+      <c r="C74" t="s">
+        <v>410</v>
+      </c>
+      <c r="D74" t="s">
+        <v>69</v>
+      </c>
+      <c r="E74" t="s">
+        <v>42</v>
+      </c>
+      <c r="F74" t="s">
+        <v>21</v>
+      </c>
+      <c r="G74" t="s">
+        <v>71</v>
+      </c>
+      <c r="H74">
+        <v>2022</v>
+      </c>
+      <c r="I74"/>
+      <c r="J74" t="s">
+        <v>411</v>
+      </c>
+      <c r="K74" t="s">
+        <v>82</v>
+      </c>
+      <c r="L74" t="s">
+        <v>429</v>
+      </c>
+      <c r="M74" t="s">
+        <v>413</v>
+      </c>
+      <c r="N74" t="s">
+        <v>27</v>
+      </c>
+      <c r="O74" t="s">
+        <v>430</v>
+      </c>
+      <c r="P74" t="s">
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">