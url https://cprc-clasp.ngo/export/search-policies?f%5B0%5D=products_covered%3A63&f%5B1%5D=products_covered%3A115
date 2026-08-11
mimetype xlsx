--- v2 (2026-03-04)
+++ v3 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -197,446 +197,461 @@
   <si>
     <t>Heat Pumps, Air Conditioning</t>
   </si>
   <si>
     <t>Building Code</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>City of Aspen</t>
   </si>
   <si>
     <t>AC-to-heat pump</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/2021-aspen-energy-code</t>
   </si>
   <si>
     <t>https://www.aspen.gov/DocumentCenter/View/10378/2021-Aspen-Energy-Code</t>
   </si>
   <si>
-    <t>AS/NZS 3823.2:2013 Performance of electrical appliances—Air conditioners and heat pumps—Part 2: Energy labelling and minimum energy performance standards (MEPS) requirements</t>
-[...187 lines deleted...]
-    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...171 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>AS/NZS 3823.2:2013 Performance of electrical appliances—Air conditioners and heat pumps—Part 2: Energy labelling and minimum energy performance standards (MEPS) requirements</t>
+  </si>
+  <si>
+    <t>MEPL covers some single phase heat pump|air conditioners.</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>AS/NZS 3823.1.4:2012 or AS/NZS 3823.3:2002</t>
+  </si>
+  <si>
+    <t>Energy Efficiency and Conservation Authority (EECA)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/asnzs-382322013-performance-electrical-appliances-air-conditioners-and-heat-pumps-part-2</t>
+  </si>
+  <si>
+    <t>http://www.legislation.govt.nz/regulation/public/2002/0009/latest/whole.html#DLM108790----https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/Air-Con-Heat-Pump-Factsheet.pdf</t>
+  </si>
+  <si>
+    <t>BDS 1852:2012 Performance of air conditioners and heat pumps — energy labelling and minimum energy performance standard (MEPS) requirements</t>
+  </si>
+  <si>
+    <t>This Standard specifies the energy labelling requirements for single-phase non-ducted air conditioners of the vapour compression type and the minimum energy performance standard (MEPS) requirements for single-phase and three-phase air conditioners of the vapour compression type up to a rated total cooling capacity of 65 kW that fall within the scope of AS/NZS 3823.1,1, AS/NZS 3823.1.2 or AS/NZS 3823, 1.3</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>BDS ISO 13253:2011</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/bds-18522012-performance-air-conditioners-and-heat-pumps-energy-labelling-and-minimum</t>
+  </si>
+  <si>
+    <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
+  </si>
+  <si>
+    <t>CEL- Low Ambient Temperature Air Source Heat Pumps</t>
+  </si>
+  <si>
+    <t>This policy covers low ambient temperature air source heat pumps.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Heat Pumps</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB/T 21362-2008; GB/T 25127.1-2010; GB/T 25127.2-2010; JB/T 12841-2016</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-low-ambient-temperature-air-source-heat-pumps</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E4%BD%8E%E7%8E%AF%E5%A2%83%E6%B8%A9%E5%BA%A6%E7%A9%BA%E6%B0%</t>
+  </si>
+  <si>
+    <t>CEL-035. Heat Pump Water Heaters</t>
+  </si>
+  <si>
+    <t>Applies to motor-driven air source heat pump water heaters with vapor-compression refrigeration cycle. Does not apply to electrical storage water heaters</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>GB 29541-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-035-heat-pump-water-heaters</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B631_%E7%83%AD%E6%B3%B5%E7%83%AD%E6%B0%B4%E6%9C%BA%EF%BC%88%E5%99%A8%EF%BC%89%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>Climate Emergency – Bylaw Updates Applicable to Existing Detached Homes</t>
+  </si>
+  <si>
+    <t>This policy requires that all permanently installed new air conditioning systems in existing detached homes must function to provide both low-carbon heating and cooling, effective January 1, 2023. 
+Policy text: “8) In a building containing not more than two principal dwelling units, heat pumps that provide space cooling must also be able to provide space heating.”</t>
+  </si>
+  <si>
+    <t>Americas, British Columbia</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>City of Vancouver</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/climate-emergency-bylaw-updates-applicable-existing-detached-homes</t>
+  </si>
+  <si>
+    <t>https://council.vancouver.ca/20220517/documents/R1b.pdf</t>
+  </si>
+  <si>
+    <t>Commission Decision of 9 November 2007 establishing the ecological criteria for the award of the Community eco-label to electrically driven, gas driven or gas absorption heat pumps</t>
+  </si>
+  <si>
+    <t>The product group 'electrically driven; gas driven or gas absorption heat pumps' shall comprise heat pumps; which can concentrate energy present in the air; ground or water into useful heat for the supply of space heating or the opposite process for space cooling. A 'heat pump' is the device or set of devices as delivered by the manufacturer or importer to the distributor; retailer or installer. This delivery may or may not include the delivery of circulating pumps at the sink or source side; however for calculation of coefficient of performance -COP; values the power consumption of circulating pumps shall always be taken into account; according to the methodology of EN14511:2004; if the manufacturer cannot provide data; a default value is taken. For gas absorption heat pumps the methodology shall be according to EN12309-2:2000. The product group shall cover only electrically driven; gas driven or gas absorption heat pumps with a maximum heating capacity of 100 kW. The product group 'electrically driven; gas driven or gas absorption heat pumps' shall not cover the following:   heat pumps which can only provide hot water for sanitary use;   and heat pumps which can only extract heat from a building and eject it to the air; ground or water thus resulting in space cooling.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>December 2018</t>
+  </si>
+  <si>
+    <t>EN 14 511:2004; EN12309-2:2000</t>
+  </si>
+  <si>
+    <t>European Commission - DG Environment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-decision-9-november-2007-establishing-ecological-criteria-award-community-eco-0</t>
+  </si>
+  <si>
+    <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32007D0742</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation EU No 811-2013 of 18 February 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of space heaters; combination heaters</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the energy labelling of; and the provision of supplementary product information on; space heaters and combination heaters with a rated heat output equal to 70 kW; packages of space heater equal to  70 kW; temperature control and solar device and packages of combination heater equal to  70 kW; temperature control and solar device.
+This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Boilers and Furnaces</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Oil, Solar</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-811-2013-18-february-2013-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0811-20170307</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the energy labelling of; and the provision of supplementary product information on; space heaters and combination heaters with a rated heat output equal to 70 kW; packages of space heater equal to  70 kW; temperature control and solar device and packages of combination heater equal to  70 kW; temperature control and solar device.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-811-2013-18-february-2013-supplementing-directive-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/811/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>July 2024</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
+    <t>May 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
+  </si>
+  <si>
+    <t>CQC31-439801-2019. Energy Conservation Certification Rules for Low Ambient Temperature Air Source Heat Pump (Water Chilling) Packages</t>
+  </si>
+  <si>
+    <t>Applies to low ambient temperature air source heat pump -water chilling packages</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Pumps Other</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB 37480-2019</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439801-2019-energy-conservation-certification-rules-low-ambient-temperature-air</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-01-29/542277.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439803-2018 CQC Energy conservation certification rules for low ambient temperator air source heat pump air heaters</t>
+  </si>
+  <si>
+    <t>Applies to split air source heat pump air heaters that are motor-compressor driven; of which condensor and evaporator both use air heat exchanger; which can operate under an ambient temperature not lower than 30 and rated heating capapity not larger than 14000W; which are used for indoor environment</t>
+  </si>
+  <si>
+    <t>CQC 3165-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439803-2018-cqc-energy-conservation-certification-rules-low-ambient-temperator-air</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-06-22/553630.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439804-2018. Energy Conservation Certification Rules for Multi-Type Low Ambient Temperature Air Source Heat Pump Air Heating Units</t>
+  </si>
+  <si>
+    <t>Apply to multi-type low ambient temperature air source heat pump air heating units</t>
+  </si>
+  <si>
+    <t>CQC 3168-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439804-2018-energy-conservation-certification-rules-multi-type-low-ambient</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/554194.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-439806-2020. Energy Conservation Certification Rules for Air Source Heat Pump for Tobacco Curing Barn</t>
+  </si>
+  <si>
+    <t>Apply to air source heat pump for tobacco curing barn</t>
+  </si>
+  <si>
+    <t>CQC 3176-2020</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439806-2020-energy-conservation-certification-rules-air-source-heat-pump-tobacco</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-04-07/557156.shtml</t>
+  </si>
+  <si>
+    <t>Draft 2025 Energy Code Express Terms</t>
+  </si>
+  <si>
+    <t>This document is a pre-rulemaking draft of the Express Terms for the 2025 update to the California Energy Code (Part 6 of California's Building Standards Code). It contains heat pump and control requirements for commercial and residential buildings in the state of California.</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>California Energy Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-2025-energy-code-express-terms</t>
+  </si>
+  <si>
+    <t>https://efiling.energy.ca.gov/GetDocument.aspx?tn=252915&amp;DocumentContentId=88051</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Multi Heat Pump System(VRF)</t>
+  </si>
+  <si>
+    <t>Electrical driven multi heat pump which has one indoor unit standard rated cooling capacity over 1kW less than 30kW, and outdoor unit standard rated cooling capacity in accordance with Annex 1 is over 20kW less than 70kW. The indoor unit that comes with a heating device, rated power consumption of heating device is limited to one indoor unit standard less than 30kW.</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>November 2019</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-multi-heat-pump-systemvrf</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
   <si>
     <t>GB 19577-2024 Energy efficiency limit values ​​and energy efficiency grades for heat pumps and chillers</t>
   </si>
@@ -1381,51 +1396,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P46"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="257.08" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1657,2002 +1672,2050 @@
       <c r="I5"/>
       <c r="J5" t="s">
         <v>56</v>
       </c>
       <c r="K5" t="s">
         <v>34</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
         <v>57</v>
       </c>
       <c r="N5" t="s">
         <v>58</v>
       </c>
       <c r="O5" t="s">
         <v>59</v>
       </c>
       <c r="P5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>61</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6"/>
+      <c r="C6" t="s">
         <v>62</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H6">
-        <v>1998</v>
+        <v>2017</v>
       </c>
       <c r="I6">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="J6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="K6" t="s">
         <v>34</v>
       </c>
       <c r="L6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="P6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="H7">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="K7" t="s">
         <v>34</v>
       </c>
       <c r="L7" t="s">
         <v>74</v>
       </c>
       <c r="M7" t="s">
         <v>75</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>76</v>
       </c>
       <c r="P7" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" t="s">
         <v>78</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>79</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="G8" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>1998</v>
+      </c>
+      <c r="I8">
+        <v>2017</v>
+      </c>
       <c r="J8" t="s">
         <v>82</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
       <c r="L8" t="s">
         <v>83</v>
       </c>
       <c r="M8" t="s">
         <v>84</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>85</v>
       </c>
       <c r="P8" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>87</v>
       </c>
       <c r="B9" t="s">
         <v>88</v>
       </c>
       <c r="C9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D9" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="I9">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="J9" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="K9" t="s">
         <v>34</v>
       </c>
       <c r="L9" t="s">
         <v>90</v>
       </c>
       <c r="M9" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="G10" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>55</v>
+      </c>
+      <c r="H10">
+        <v>2020</v>
+      </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>98</v>
       </c>
       <c r="K10" t="s">
         <v>34</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>99</v>
+      </c>
       <c r="M10" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N10" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="P10" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>103</v>
+      </c>
+      <c r="B11" t="s">
+        <v>104</v>
+      </c>
+      <c r="C11" t="s">
+        <v>96</v>
+      </c>
+      <c r="D11" t="s">
+        <v>105</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2008</v>
+      </c>
+      <c r="I11">
+        <v>2015</v>
+      </c>
+      <c r="J11" t="s">
+        <v>98</v>
+      </c>
+      <c r="K11" t="s">
+        <v>34</v>
+      </c>
+      <c r="L11" t="s">
+        <v>106</v>
+      </c>
+      <c r="M11" t="s">
         <v>100</v>
-      </c>
-[...32 lines deleted...]
-        <v>106</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>107</v>
       </c>
       <c r="P11" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>109</v>
       </c>
       <c r="B12" t="s">
         <v>110</v>
       </c>
       <c r="C12" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="D12" t="s">
-        <v>111</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>112</v>
+        <v>56</v>
       </c>
       <c r="K12" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
+        <v>113</v>
+      </c>
+      <c r="N12" t="s">
+        <v>58</v>
+      </c>
+      <c r="O12" t="s">
         <v>114</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B13" t="s">
         <v>117</v>
       </c>
       <c r="C13" t="s">
         <v>118</v>
       </c>
       <c r="D13" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="G13" t="s">
         <v>55</v>
       </c>
       <c r="H13">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="M13"/>
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>121</v>
+      </c>
+      <c r="M13" t="s">
+        <v>122</v>
+      </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="P13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C14" t="s">
         <v>118</v>
       </c>
       <c r="D14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G14" t="s">
         <v>55</v>
       </c>
       <c r="H14">
         <v>2013</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="K14" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="L14"/>
-      <c r="M14"/>
+      <c r="M14" t="s">
+        <v>130</v>
+      </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="P14" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B15" t="s">
+        <v>133</v>
+      </c>
+      <c r="C15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D15" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G15" t="s">
         <v>55</v>
       </c>
       <c r="H15">
         <v>2013</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="K15" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="L15"/>
-      <c r="M15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="P15" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B16" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D16" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H16">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="I16">
         <v>2013</v>
       </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="K16" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L16"/>
-      <c r="M16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="P16" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B17" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="C17" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="D17" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H17">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="I17">
         <v>2013</v>
       </c>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="K17" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="P17" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B18" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>148</v>
       </c>
       <c r="D18" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="I18">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J18" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="K18" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="P18" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B19" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2002</v>
+        <v>1992</v>
       </c>
       <c r="I19">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="J19" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="K19" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>158</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G20" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2004</v>
+      </c>
+      <c r="I20">
+        <v>2019</v>
+      </c>
       <c r="J20" t="s">
-        <v>82</v>
+        <v>159</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
       <c r="L20" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M20" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="P20" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B21" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G21" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>2002</v>
+      </c>
+      <c r="I21">
+        <v>2018</v>
+      </c>
       <c r="J21" t="s">
-        <v>82</v>
+        <v>159</v>
       </c>
       <c r="K21" t="s">
         <v>34</v>
       </c>
       <c r="L21" t="s">
+        <v>166</v>
+      </c>
+      <c r="M21" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="P21" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B22" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C22" t="s">
-        <v>166</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F22" t="s">
-        <v>54</v>
+        <v>119</v>
       </c>
       <c r="G22" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H22"/>
+        <v>55</v>
+      </c>
+      <c r="H22">
+        <v>2018</v>
+      </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>56</v>
+        <v>98</v>
       </c>
       <c r="K22" t="s">
         <v>34</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>171</v>
+      </c>
       <c r="M22" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N22" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="P22" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B23" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C23" t="s">
-        <v>172</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H23">
-        <v>1992</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>173</v>
+        <v>98</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>176</v>
+      </c>
       <c r="M23" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="P23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C24" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="D24" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G24" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="N24" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="O24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="P24" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B25" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C25" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D25" t="s">
-        <v>185</v>
+        <v>97</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G25" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="H25">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>1992</v>
+      </c>
+      <c r="I25">
+        <v>2016</v>
+      </c>
       <c r="J25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
         <v>189</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
         <v>190</v>
       </c>
       <c r="P25" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>192</v>
       </c>
       <c r="B26" t="s">
         <v>193</v>
       </c>
       <c r="C26" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="D26" t="s">
-        <v>195</v>
+        <v>63</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H26">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="K26" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="L26"/>
+        <v>34</v>
+      </c>
+      <c r="L26" t="s">
+        <v>195</v>
+      </c>
       <c r="M26" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="P26" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>197</v>
+      </c>
+      <c r="B27" t="s">
+        <v>198</v>
+      </c>
+      <c r="C27" t="s">
         <v>199</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="G27" t="s">
-        <v>202</v>
+        <v>22</v>
       </c>
       <c r="H27">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2016</v>
+      </c>
+      <c r="I27">
+        <v>2019</v>
+      </c>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="K27" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="P27" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B28" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>206</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>207</v>
       </c>
       <c r="H28">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>144</v>
+        <v>23</v>
       </c>
       <c r="K28" t="s">
         <v>34</v>
       </c>
       <c r="L28" t="s">
+        <v>208</v>
+      </c>
+      <c r="M28" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
         <v>210</v>
       </c>
       <c r="P28" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>212</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>213</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2008</v>
+      </c>
+      <c r="I29">
+        <v>2015</v>
+      </c>
       <c r="J29" t="s">
-        <v>82</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
         <v>34</v>
       </c>
       <c r="L29" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="M29" t="s">
-        <v>213</v>
+        <v>100</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30" t="s">
-        <v>217</v>
+        <v>95</v>
       </c>
       <c r="C30" t="s">
-        <v>218</v>
+        <v>96</v>
       </c>
       <c r="D30" t="s">
-        <v>124</v>
+        <v>97</v>
       </c>
       <c r="E30" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>55</v>
       </c>
       <c r="H30">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="K30" t="s">
         <v>34</v>
       </c>
       <c r="L30" t="s">
-        <v>219</v>
+        <v>99</v>
       </c>
       <c r="M30" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="P30" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>221</v>
+      </c>
+      <c r="B31" t="s">
+        <v>222</v>
+      </c>
+      <c r="C31" t="s">
         <v>223</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H31">
-        <v>1987</v>
-[...3 lines deleted...]
-      </c>
+        <v>1985</v>
+      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
       <c r="L31" t="s">
+        <v>224</v>
+      </c>
+      <c r="M31" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>226</v>
       </c>
       <c r="P31" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>228</v>
       </c>
       <c r="B32" t="s">
         <v>229</v>
       </c>
       <c r="C32" t="s">
-        <v>166</v>
+        <v>223</v>
       </c>
       <c r="D32" t="s">
-        <v>230</v>
+        <v>97</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F32" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>1987</v>
+      </c>
+      <c r="I32">
+        <v>1988</v>
+      </c>
       <c r="J32" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>230</v>
+      </c>
       <c r="M32" t="s">
+        <v>225</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>231</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>233</v>
+      </c>
+      <c r="B33" t="s">
         <v>234</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>181</v>
+      </c>
+      <c r="D33" t="s">
         <v>235</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="G33" t="s">
         <v>55</v>
       </c>
       <c r="H33">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
+        <v>236</v>
+      </c>
+      <c r="N33" t="s">
+        <v>58</v>
+      </c>
+      <c r="O33" t="s">
         <v>237</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>239</v>
+      </c>
+      <c r="B34" t="s">
         <v>240</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>241</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F34" t="s">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H34">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
       <c r="K34" t="s">
         <v>34</v>
       </c>
-      <c r="L34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L34"/>
       <c r="M34" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="P34" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>245</v>
+      </c>
+      <c r="B35" t="s">
+        <v>246</v>
+      </c>
+      <c r="C35" t="s">
         <v>247</v>
       </c>
-      <c r="B35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>249</v>
+        <v>63</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="G35" t="s">
-        <v>250</v>
+        <v>22</v>
       </c>
       <c r="H35">
         <v>2012</v>
       </c>
-      <c r="I35"/>
+      <c r="I35">
+        <v>2014</v>
+      </c>
       <c r="J35" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
-      <c r="L35"/>
+      <c r="L35" t="s">
+        <v>248</v>
+      </c>
       <c r="M35" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="P35" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>252</v>
+      </c>
+      <c r="B36" t="s">
+        <v>253</v>
+      </c>
+      <c r="C36" t="s">
+        <v>187</v>
+      </c>
+      <c r="D36" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>55</v>
+        <v>255</v>
       </c>
       <c r="H36">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>179</v>
+        <v>73</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
-      <c r="L36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36" t="s">
-        <v>174</v>
+        <v>256</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="P36" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B37" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C37" t="s">
-        <v>260</v>
+        <v>187</v>
       </c>
       <c r="D37" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="E37" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>55</v>
       </c>
       <c r="H37">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>44</v>
+        <v>194</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37" t="s">
-        <v>261</v>
+        <v>195</v>
       </c>
       <c r="M37" t="s">
-        <v>262</v>
+        <v>189</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="P37" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>263</v>
+      </c>
+      <c r="B38" t="s">
+        <v>264</v>
+      </c>
+      <c r="C38" t="s">
         <v>265</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
       <c r="E38" t="s">
         <v>42</v>
       </c>
       <c r="F38" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>55</v>
       </c>
       <c r="H38">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
       <c r="L38" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="M38" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="P38" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B39" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C39" t="s">
-        <v>166</v>
+        <v>272</v>
       </c>
       <c r="D39" t="s">
-        <v>53</v>
+        <v>127</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F39" t="s">
-        <v>54</v>
+        <v>119</v>
       </c>
       <c r="G39" t="s">
         <v>55</v>
       </c>
       <c r="H39">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>56</v>
+        <v>273</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
-      <c r="L39"/>
+      <c r="L39" t="s">
+        <v>274</v>
+      </c>
       <c r="M39" t="s">
         <v>275</v>
       </c>
       <c r="N39" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="O39" t="s">
         <v>276</v>
       </c>
       <c r="P39" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>278</v>
       </c>
       <c r="B40" t="s">
         <v>279</v>
       </c>
       <c r="C40" t="s">
-        <v>280</v>
+        <v>181</v>
       </c>
       <c r="D40" t="s">
-        <v>281</v>
+        <v>53</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H40">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
+        <v>56</v>
+      </c>
+      <c r="K40" t="s">
+        <v>34</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>280</v>
+      </c>
+      <c r="N40" t="s">
+        <v>58</v>
+      </c>
+      <c r="O40" t="s">
+        <v>281</v>
+      </c>
+      <c r="P40" t="s">
         <v>282</v>
-      </c>
-[...16 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B41" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C41" t="s">
-        <v>52</v>
+        <v>285</v>
       </c>
       <c r="D41" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>1982</v>
+        <v>2017</v>
       </c>
       <c r="I41">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="J41" t="s">
-        <v>56</v>
+        <v>287</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L41"/>
+        <v>288</v>
+      </c>
+      <c r="L41" t="s">
+        <v>289</v>
+      </c>
       <c r="M41" t="s">
+        <v>290</v>
+      </c>
+      <c r="N41" t="s">
+        <v>36</v>
+      </c>
+      <c r="O41" t="s">
         <v>291</v>
       </c>
-      <c r="N41" t="s">
-[...2 lines deleted...]
-      <c r="O41" t="s">
+      <c r="P41" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>293</v>
+      </c>
+      <c r="B42" t="s">
         <v>294</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" t="s">
         <v>295</v>
       </c>
-      <c r="C42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2001</v>
-[...1 lines deleted...]
-      <c r="I42"/>
+        <v>1982</v>
+      </c>
+      <c r="I42">
+        <v>2024</v>
+      </c>
       <c r="J42" t="s">
+        <v>56</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42" t="s">
+        <v>296</v>
+      </c>
+      <c r="N42" t="s">
+        <v>58</v>
+      </c>
+      <c r="O42" t="s">
         <v>297</v>
       </c>
-      <c r="K42" t="s">
-[...2 lines deleted...]
-      <c r="L42" t="s">
+      <c r="P42" t="s">
         <v>298</v>
-      </c>
-[...10 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B43" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C43" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D43" t="s">
-        <v>124</v>
+        <v>254</v>
       </c>
       <c r="E43" t="s">
         <v>42</v>
       </c>
       <c r="F43" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G43" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>2012</v>
+        <v>2001</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="K43" t="s">
         <v>34</v>
       </c>
       <c r="L43" t="s">
+        <v>303</v>
+      </c>
+      <c r="M43" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>305</v>
       </c>
       <c r="P43" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>307</v>
       </c>
       <c r="B44" t="s">
         <v>308</v>
       </c>
       <c r="C44" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="E44" t="s">
         <v>42</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="G44" t="s">
         <v>55</v>
       </c>
       <c r="H44">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="K44" t="s">
         <v>34</v>
       </c>
       <c r="L44" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="M44" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="P44" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B45" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C45" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="D45" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>55</v>
       </c>
       <c r="H45">
         <v>2015</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="K45" t="s">
         <v>34</v>
       </c>
       <c r="L45" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="M45" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
+        <v>318</v>
+      </c>
+      <c r="P45" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>320</v>
+      </c>
+      <c r="B46" t="s">
         <v>321</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="D46" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E46" t="s">
         <v>42</v>
       </c>
       <c r="F46" t="s">
         <v>43</v>
       </c>
       <c r="G46" t="s">
         <v>55</v>
       </c>
       <c r="H46">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>187</v>
+        <v>322</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
       <c r="L46" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="M46" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
+        <v>324</v>
+      </c>
+      <c r="P46" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
         <v>326</v>
       </c>
-      <c r="P46" t="s">
+      <c r="B47" t="s">
         <v>327</v>
+      </c>
+      <c r="C47" t="s">
+        <v>328</v>
+      </c>
+      <c r="D47" t="s">
+        <v>80</v>
+      </c>
+      <c r="E47" t="s">
+        <v>42</v>
+      </c>
+      <c r="F47" t="s">
+        <v>43</v>
+      </c>
+      <c r="G47" t="s">
+        <v>55</v>
+      </c>
+      <c r="H47">
+        <v>2009</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>73</v>
+      </c>
+      <c r="K47" t="s">
+        <v>34</v>
+      </c>
+      <c r="L47" t="s">
+        <v>329</v>
+      </c>
+      <c r="M47" t="s">
+        <v>330</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>331</v>
+      </c>
+      <c r="P47" t="s">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">