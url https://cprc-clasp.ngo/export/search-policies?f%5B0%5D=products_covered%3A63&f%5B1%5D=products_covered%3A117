--- v1 (2026-03-27)
+++ v2 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -137,318 +137,333 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>BDS 1860:2012 Minimum allowable values of energy efficiency and energy efficiency grades for ac electric fan</t>
-[...11 lines deleted...]
-    <t>December 2020</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>Bangladesh Standards and Testing Institute</t>
-[...219 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>BDS 1860:2012 Minimum allowable values of energy efficiency and energy efficiency grades for ac electric fan</t>
+  </si>
+  <si>
+    <t>Specifies the energy efficiency grades, allowable values of energy efficiency, evaluating values of energy conservation, test methods and inspection rules for AC fans. This standard is applicable to desk fan, box fan, wall fan, slide fan, floor fan and ceiling fan that the rated voltage not exceeding 250 V, other rated voltage not exceeding 480 V and driven by AC motors.</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Ceiling Fans</t>
+  </si>
+  <si>
+    <t>December 2020</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/bds-18602012-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
+  </si>
+  <si>
+    <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
+  </si>
+  <si>
+    <t>CEL-017. Alternative Current Electric Fans</t>
+  </si>
+  <si>
+    <t>Applies to AC fans with single phase rated voltage no more than 250V other rated voltage no more than 480V and driven by AC motor including desk fan; rotary fan; wall fan; slide fan; floor fan and ceiling fan.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB 12021.9-2008, GB 13380</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-017-alternative-current-electric-fans</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B619_%E4%BA%A4%E6%B5%81%E7%94%B5%E9%A3%8E%E6%89%87%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>Department Circular DC2020-06-0015</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy performance for products (MEPP) for television sets, washing machines, and electric fans.</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Televisions, Washing Machines, Ceiling Fans, Window Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>Department of Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/department-circular-dc2020-06-0015</t>
+  </si>
+  <si>
+    <t>https://www.doe.gov.ph/pelp/related-laws-issuances-and-implementing-guidelines</t>
+  </si>
+  <si>
+    <t>DRAFT Mexican Official Standard PROY-NOM-034-ENER/SE-2020</t>
+  </si>
+  <si>
+    <t>This Draft Official Mexican Standard establishes the minimum Energy Efficiency of ceiling fans , with or without lighting equipment and, wall, pedestal, floor and table fans, as well as the test methods, safety requirements, the labeling and the procedure for conformity assessment.</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Ceiling Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>La Comisión Nacional para el Uso Eficiente de la Energía (Conuee)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-mexican-official-standard-proy-nom-034-enerse-2020</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/nota_detalle.php?codigo=5612480&amp;fecha=02/03/2021#gsc.tab=0</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Electric Fans</t>
+  </si>
+  <si>
+    <t>Electric fans - ceiling; desk-top; floor-standing, box. The product shall meet the definitions of CNS 2450; CNS 2061; CNS 597; CNS 547; and CNS 9578 regarding electric fans; or recognized by the Bureau of Energy of MOEA as electric fans.</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>CNS 2450, CNS 2061, CNS 597, CNS 547, and CNS 9578</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-electric-fans</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=8</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Ventilating Fans for Bathroom use; No. En-Tech 10004045290</t>
+  </si>
+  <si>
+    <t>The product shall meet the requirements of CNS 10597 Ventilation fans for bathroom use; and with the blade diameter of less than 20 cm; or recognized by the Bureau of Energy of MOEA as ventilating fans for bathroom use.</t>
+  </si>
+  <si>
+    <t>ISO 5801 and AMCA 210</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-ventilating-fans</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=41</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Ceiling Fans</t>
   </si>
   <si>
     <t>This policy defines star labeling requirements and minimum energy performance requirements for electric ceiling type fans operated by induction motors and Brushless Electric Motors of all the standard sweep sizes covered under the scope of IS 374: 2019 ( 900 mm, 1050 mm, 1200 mm, 1400 mm, 1500 mm) as amended from time to time that work on single phase alternating current supply up to and including 250V, 50Hz, being manufactured, commercially purchased, imported or sold in India.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation, Ceiling Fans</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>IS 374:2019</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-ceiling-fans</t>
   </si>
@@ -1381,51 +1396,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P44"/>
+  <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1561,2016 +1576,2064 @@
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
       <c r="P3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H4">
-        <v>1998</v>
+        <v>2017</v>
       </c>
       <c r="I4">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="K4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" t="s">
         <v>46</v>
       </c>
-      <c r="L4"/>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>48</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>50</v>
       </c>
       <c r="B5" t="s">
         <v>51</v>
       </c>
       <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H5">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P5" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>58</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" t="s">
         <v>61</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
+        <v>1998</v>
+      </c>
+      <c r="I6">
+        <v>2012</v>
+      </c>
+      <c r="J6" t="s">
         <v>62</v>
       </c>
-      <c r="H6">
-[...3 lines deleted...]
-      <c r="J6" t="s">
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>63</v>
       </c>
-      <c r="K6" t="s">
-[...3 lines deleted...]
-      <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>64</v>
       </c>
       <c r="P6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
         <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H7">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>2009</v>
+      </c>
+      <c r="I7">
+        <v>2010</v>
+      </c>
       <c r="J7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K7" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L7"/>
+        <v>45</v>
+      </c>
+      <c r="L7" t="s">
+        <v>70</v>
+      </c>
       <c r="M7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D8" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H8">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L8"/>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>79</v>
       </c>
       <c r="P8" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" t="s">
         <v>81</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>82</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H9">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="K9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
+        <v>84</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
         <v>85</v>
       </c>
-      <c r="N9" t="s">
-[...2 lines deleted...]
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" t="s">
         <v>88</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>89</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2011</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
+      <c r="J10" t="s">
         <v>92</v>
       </c>
-      <c r="H10"/>
-[...3 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
+        <v>93</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>94</v>
       </c>
-      <c r="N10" t="s">
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" t="s">
         <v>97</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>98</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>99</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H11">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>92</v>
+      </c>
+      <c r="K11" t="s">
+        <v>45</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>100</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>101</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11" t="s">
+      <c r="P11" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" t="s">
         <v>106</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
         <v>107</v>
       </c>
-      <c r="C12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="K12" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>109</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>110</v>
       </c>
       <c r="P12" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>112</v>
       </c>
       <c r="B13" t="s">
         <v>113</v>
       </c>
       <c r="C13" t="s">
         <v>114</v>
       </c>
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="G13" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H13">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="K13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C14" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D14" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="G14" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="H14">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
+        <v>116</v>
+      </c>
+      <c r="K14" t="s">
+        <v>45</v>
+      </c>
+      <c r="L14" t="s">
+        <v>123</v>
+      </c>
+      <c r="M14" t="s">
+        <v>124</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>125</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="P14" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B15" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C15" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D15" t="s">
-        <v>133</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H15">
         <v>2009</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="K15" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L15" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="M15" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="P15" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B16" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C16" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D16" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="I16">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>125</v>
+        <v>23</v>
       </c>
       <c r="K16" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L16"/>
+        <v>45</v>
+      </c>
+      <c r="L16" t="s">
+        <v>140</v>
+      </c>
       <c r="M16" t="s">
+        <v>141</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>142</v>
+      </c>
+      <c r="P16" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>144</v>
+      </c>
+      <c r="B17" t="s">
+        <v>145</v>
+      </c>
+      <c r="C17" t="s">
         <v>146</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>147</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>100</v>
+        <v>139</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="I17">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J17" t="s">
+        <v>54</v>
+      </c>
+      <c r="K17" t="s">
+        <v>36</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>148</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>149</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="P17" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B18" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C18" t="s">
-        <v>99</v>
+        <v>153</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>1981</v>
+        <v>2001</v>
       </c>
       <c r="I18">
-        <v>1982</v>
+        <v>2018</v>
       </c>
       <c r="J18" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="K18" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L18" t="s">
+        <v>155</v>
+      </c>
+      <c r="M18" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>157</v>
       </c>
       <c r="P18" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>159</v>
       </c>
       <c r="B19" t="s">
         <v>160</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>114</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>124</v>
+        <v>22</v>
       </c>
       <c r="H19">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="I19">
-        <v>2009</v>
+        <v>1982</v>
       </c>
       <c r="J19" t="s">
+        <v>116</v>
+      </c>
+      <c r="K19" t="s">
+        <v>45</v>
+      </c>
+      <c r="L19" t="s">
         <v>161</v>
       </c>
-      <c r="K19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M19" t="s">
-        <v>55</v>
+        <v>118</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>162</v>
       </c>
       <c r="P19" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>164</v>
       </c>
       <c r="B20" t="s">
         <v>165</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H20">
         <v>1989</v>
       </c>
       <c r="I20">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J20" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="K20" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L20" t="s">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="M20" t="s">
+        <v>71</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
         <v>167</v>
       </c>
-      <c r="N20" t="s">
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21" t="s">
         <v>170</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>172</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>106</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>1989</v>
+      </c>
+      <c r="I21">
+        <v>2021</v>
+      </c>
       <c r="J21" t="s">
-        <v>101</v>
+        <v>166</v>
       </c>
       <c r="K21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L21" t="s">
+        <v>171</v>
+      </c>
+      <c r="M21" t="s">
+        <v>172</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>173</v>
       </c>
-      <c r="M21" t="s">
+      <c r="P21" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>175</v>
+      </c>
+      <c r="B22" t="s">
+        <v>176</v>
+      </c>
+      <c r="C22" t="s">
         <v>177</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" t="s">
+        <v>33</v>
+      </c>
+      <c r="F22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
+        <v>77</v>
+      </c>
+      <c r="H22">
+        <v>1985</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>116</v>
+      </c>
+      <c r="K22" t="s">
+        <v>45</v>
+      </c>
+      <c r="L22" t="s">
         <v>178</v>
       </c>
-      <c r="C22" t="s">
+      <c r="M22" t="s">
         <v>179</v>
       </c>
-      <c r="D22" t="s">
-[...17 lines deleted...]
-      <c r="J22" t="s">
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>180</v>
       </c>
-      <c r="K22" t="s">
-[...2 lines deleted...]
-      <c r="L22" t="s">
+      <c r="P22" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>182</v>
+      </c>
+      <c r="B23" t="s">
+        <v>183</v>
+      </c>
+      <c r="C23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D23" t="s">
+        <v>106</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>139</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2013</v>
+      </c>
+      <c r="I23">
+        <v>2025</v>
+      </c>
+      <c r="J23" t="s">
         <v>185</v>
       </c>
-      <c r="B23" t="s">
+      <c r="K23" t="s">
+        <v>45</v>
+      </c>
+      <c r="L23" t="s">
         <v>186</v>
       </c>
-      <c r="C23" t="s">
-[...24 lines deleted...]
-      <c r="L23"/>
       <c r="M23" t="s">
-        <v>103</v>
+        <v>187</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="P23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C24" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="G24" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H24">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="K24" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
         <v>192</v>
       </c>
       <c r="P24" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>194</v>
       </c>
       <c r="B25" t="s">
         <v>195</v>
       </c>
       <c r="C25" t="s">
-        <v>179</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F25" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="G25" t="s">
-        <v>196</v>
+        <v>77</v>
       </c>
       <c r="H25">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
+        <v>116</v>
+      </c>
+      <c r="K25" t="s">
+        <v>45</v>
+      </c>
+      <c r="L25" t="s">
+        <v>196</v>
+      </c>
+      <c r="M25" t="s">
+        <v>124</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>197</v>
       </c>
-      <c r="K25" t="s">
-[...2 lines deleted...]
-      <c r="L25" t="s">
+      <c r="P25" t="s">
         <v>198</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B26" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C26" t="s">
-        <v>83</v>
+        <v>184</v>
       </c>
       <c r="D26" t="s">
-        <v>203</v>
+        <v>106</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="G26" t="s">
-        <v>62</v>
+        <v>201</v>
       </c>
       <c r="H26">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>77</v>
+        <v>202</v>
       </c>
       <c r="K26" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L26" t="s">
+        <v>203</v>
+      </c>
+      <c r="M26" t="s">
+        <v>187</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>204</v>
       </c>
-      <c r="M26" t="s">
-[...5 lines deleted...]
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>206</v>
+      </c>
+      <c r="B27" t="s">
         <v>207</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H27">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="K27" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L27" t="s">
+        <v>209</v>
+      </c>
+      <c r="M27" t="s">
+        <v>100</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
         <v>210</v>
       </c>
-      <c r="M27" t="s">
+      <c r="P27" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>212</v>
+      </c>
+      <c r="B28" t="s">
+        <v>213</v>
+      </c>
+      <c r="C28" t="s">
         <v>214</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>203</v>
+        <v>43</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="G28" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2012</v>
+      </c>
+      <c r="I28">
+        <v>2014</v>
+      </c>
       <c r="J28" t="s">
+        <v>130</v>
+      </c>
+      <c r="K28" t="s">
+        <v>45</v>
+      </c>
+      <c r="L28" t="s">
+        <v>215</v>
+      </c>
+      <c r="M28" t="s">
+        <v>216</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
         <v>217</v>
       </c>
-      <c r="K28" t="s">
-[...3 lines deleted...]
-      <c r="M28" t="s">
+      <c r="P28" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>219</v>
+      </c>
+      <c r="B29" t="s">
+        <v>220</v>
+      </c>
+      <c r="C29" t="s">
         <v>221</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>61</v>
+        <v>208</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H29">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>115</v>
+        <v>222</v>
       </c>
       <c r="K29" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>117</v>
+        <v>223</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C30" t="s">
-        <v>227</v>
+        <v>129</v>
       </c>
       <c r="D30" t="s">
-        <v>91</v>
+        <v>43</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>228</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H30">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
+        <v>130</v>
+      </c>
+      <c r="K30" t="s">
+        <v>45</v>
+      </c>
+      <c r="L30" t="s">
+        <v>131</v>
+      </c>
+      <c r="M30" t="s">
+        <v>132</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>228</v>
+      </c>
+      <c r="P30" t="s">
         <v>229</v>
-      </c>
-[...14 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>230</v>
+      </c>
+      <c r="B31" t="s">
+        <v>231</v>
+      </c>
+      <c r="C31" t="s">
+        <v>232</v>
+      </c>
+      <c r="D31" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" t="s">
         <v>233</v>
       </c>
-      <c r="B31" t="s">
+      <c r="G31" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31">
+        <v>2015</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31" t="s">
         <v>234</v>
       </c>
-      <c r="C31" t="s">
+      <c r="K31" t="s">
+        <v>45</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31" t="s">
         <v>235</v>
       </c>
-      <c r="D31" t="s">
-[...17 lines deleted...]
-      <c r="J31" t="s">
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>236</v>
       </c>
-      <c r="K31" t="s">
-[...2 lines deleted...]
-      <c r="L31" t="s">
+      <c r="P31" t="s">
         <v>237</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B32" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C32" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="D32" t="s">
         <v>61</v>
       </c>
       <c r="E32" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2008</v>
+      </c>
+      <c r="I32">
+        <v>2017</v>
+      </c>
       <c r="J32" t="s">
-        <v>35</v>
+        <v>241</v>
       </c>
       <c r="K32" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L32" t="s">
+        <v>242</v>
+      </c>
+      <c r="M32" t="s">
+        <v>243</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>244</v>
       </c>
-      <c r="M32" t="s">
+      <c r="P32" t="s">
         <v>245</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>246</v>
+      </c>
+      <c r="B33" t="s">
+        <v>247</v>
+      </c>
+      <c r="C33" t="s">
         <v>248</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>77</v>
+      </c>
+      <c r="H33">
+        <v>2015</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>35</v>
+      </c>
+      <c r="K33" t="s">
+        <v>45</v>
+      </c>
+      <c r="L33" t="s">
         <v>249</v>
       </c>
-      <c r="C33" t="s">
+      <c r="M33" t="s">
         <v>250</v>
       </c>
-      <c r="D33" t="s">
-[...17 lines deleted...]
-      <c r="J33" t="s">
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
         <v>251</v>
       </c>
-      <c r="K33" t="s">
-[...2 lines deleted...]
-      <c r="L33" t="s">
+      <c r="P33" t="s">
         <v>252</v>
-      </c>
-[...10 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>253</v>
+      </c>
+      <c r="B34" t="s">
+        <v>254</v>
+      </c>
+      <c r="C34" t="s">
+        <v>255</v>
+      </c>
+      <c r="D34" t="s">
+        <v>61</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>139</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>2014</v>
+      </c>
+      <c r="I34">
+        <v>2024</v>
+      </c>
+      <c r="J34" t="s">
         <v>256</v>
       </c>
-      <c r="B34" t="s">
+      <c r="K34" t="s">
+        <v>45</v>
+      </c>
+      <c r="L34" t="s">
         <v>257</v>
       </c>
-      <c r="C34" t="s">
+      <c r="M34" t="s">
         <v>258</v>
       </c>
-      <c r="D34" t="s">
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>259</v>
       </c>
-      <c r="E34" t="s">
+      <c r="P34" t="s">
         <v>260</v>
-      </c>
-[...23 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>261</v>
+      </c>
+      <c r="B35" t="s">
+        <v>262</v>
+      </c>
+      <c r="C35" t="s">
+        <v>263</v>
+      </c>
+      <c r="D35" t="s">
         <v>264</v>
       </c>
-      <c r="B35" t="s">
+      <c r="E35" t="s">
         <v>265</v>
       </c>
-      <c r="C35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>100</v>
+        <v>139</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>236</v>
+        <v>266</v>
       </c>
       <c r="K35" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="M35" t="s">
+        <v>45</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35"/>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>267</v>
       </c>
-      <c r="N35" t="s">
-[...2 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>269</v>
+      </c>
+      <c r="B36" t="s">
         <v>270</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>272</v>
+        <v>240</v>
       </c>
       <c r="D36" t="s">
-        <v>273</v>
+        <v>106</v>
       </c>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2017</v>
+        <v>1997</v>
       </c>
       <c r="I36">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="J36" t="s">
-        <v>197</v>
+        <v>241</v>
       </c>
       <c r="K36" t="s">
+        <v>45</v>
+      </c>
+      <c r="L36" t="s">
+        <v>271</v>
+      </c>
+      <c r="M36" t="s">
+        <v>272</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>273</v>
+      </c>
+      <c r="P36" t="s">
         <v>274</v>
-      </c>
-[...13 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B37" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="C37" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="D37" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I37">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="J37" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="K37" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L37"/>
+        <v>279</v>
+      </c>
+      <c r="L37" t="s">
+        <v>280</v>
+      </c>
       <c r="M37" t="s">
+        <v>281</v>
+      </c>
+      <c r="N37" t="s">
+        <v>282</v>
+      </c>
+      <c r="O37" t="s">
+        <v>283</v>
+      </c>
+      <c r="P37" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>285</v>
+      </c>
+      <c r="B38" t="s">
+        <v>286</v>
+      </c>
+      <c r="C38" t="s">
         <v>287</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38">
+        <v>2009</v>
+      </c>
+      <c r="I38">
+        <v>2013</v>
+      </c>
+      <c r="J38" t="s">
         <v>62</v>
       </c>
-      <c r="H38">
-[...5 lines deleted...]
-      </c>
       <c r="K38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L38" t="s">
+        <v>45</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38" t="s">
+        <v>289</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
         <v>290</v>
       </c>
-      <c r="M38" t="s">
+      <c r="P38" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>292</v>
+      </c>
+      <c r="B39" t="s">
+        <v>293</v>
+      </c>
+      <c r="C39" t="s">
         <v>294</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H39">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>77</v>
+        <v>202</v>
       </c>
       <c r="K39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L39" t="s">
+        <v>295</v>
+      </c>
+      <c r="M39" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
         <v>297</v>
       </c>
       <c r="P39" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>299</v>
       </c>
       <c r="B40" t="s">
         <v>300</v>
       </c>
       <c r="C40" t="s">
-        <v>227</v>
+        <v>89</v>
       </c>
       <c r="D40" t="s">
+        <v>106</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>139</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40">
+        <v>2007</v>
+      </c>
+      <c r="I40">
+        <v>2020</v>
+      </c>
+      <c r="J40" t="s">
+        <v>92</v>
+      </c>
+      <c r="K40" t="s">
+        <v>45</v>
+      </c>
+      <c r="L40" t="s">
         <v>301</v>
       </c>
-      <c r="E40" t="s">
-[...12 lines deleted...]
-      <c r="J40" t="s">
+      <c r="M40" t="s">
+        <v>93</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
         <v>302</v>
       </c>
-      <c r="K40" t="s">
-[...2 lines deleted...]
-      <c r="L40" t="s">
+      <c r="P40" t="s">
         <v>303</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B41" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C41" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D41" t="s">
-        <v>61</v>
+        <v>306</v>
       </c>
       <c r="E41" t="s">
         <v>33</v>
       </c>
       <c r="F41" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="G41" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H41">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="K41" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L41" t="s">
+        <v>308</v>
+      </c>
+      <c r="M41" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
         <v>310</v>
       </c>
       <c r="P41" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>312</v>
       </c>
       <c r="B42" t="s">
         <v>313</v>
       </c>
       <c r="C42" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D42" t="s">
-        <v>301</v>
+        <v>43</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H42">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>93</v>
+        <v>307</v>
       </c>
       <c r="K42" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L42" t="s">
         <v>314</v>
       </c>
       <c r="M42" t="s">
+        <v>309</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
         <v>315</v>
       </c>
-      <c r="N42" t="s">
-[...2 lines deleted...]
-      <c r="O42" t="s">
+      <c r="P42" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>317</v>
+      </c>
+      <c r="B43" t="s">
         <v>318</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
-        <v>320</v>
+        <v>232</v>
       </c>
       <c r="D43" t="s">
-        <v>61</v>
+        <v>306</v>
       </c>
       <c r="E43" t="s">
         <v>33</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G43" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>2001</v>
+      </c>
+      <c r="I43">
+        <v>2019</v>
+      </c>
       <c r="J43" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="K43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L43" t="s">
+        <v>319</v>
+      </c>
+      <c r="M43" t="s">
+        <v>320</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
         <v>321</v>
       </c>
-      <c r="M43" t="s">
+      <c r="P43" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>323</v>
+      </c>
+      <c r="B44" t="s">
+        <v>324</v>
+      </c>
+      <c r="C44" t="s">
         <v>325</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="E44" t="s">
         <v>33</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H44">
         <v>2015</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
+        <v>108</v>
+      </c>
+      <c r="K44" t="s">
+        <v>45</v>
+      </c>
+      <c r="L44" t="s">
+        <v>326</v>
+      </c>
+      <c r="M44" t="s">
         <v>327</v>
       </c>
-      <c r="K44" t="s">
-[...2 lines deleted...]
-      <c r="L44" t="s">
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
         <v>328</v>
       </c>
-      <c r="M44" t="s">
-[...5 lines deleted...]
-      <c r="O44" t="s">
+      <c r="P44" t="s">
         <v>329</v>
       </c>
-      <c r="P44" t="s">
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
         <v>330</v>
+      </c>
+      <c r="B45" t="s">
+        <v>331</v>
+      </c>
+      <c r="C45" t="s">
+        <v>325</v>
+      </c>
+      <c r="D45" t="s">
+        <v>43</v>
+      </c>
+      <c r="E45" t="s">
+        <v>33</v>
+      </c>
+      <c r="F45" t="s">
+        <v>34</v>
+      </c>
+      <c r="G45" t="s">
+        <v>77</v>
+      </c>
+      <c r="H45">
+        <v>2015</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>332</v>
+      </c>
+      <c r="K45" t="s">
+        <v>45</v>
+      </c>
+      <c r="L45" t="s">
+        <v>333</v>
+      </c>
+      <c r="M45" t="s">
+        <v>327</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>334</v>
+      </c>
+      <c r="P45" t="s">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">