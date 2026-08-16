--- v2 (2026-03-07)
+++ v3 (2026-08-16)
@@ -12,163 +12,210 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
     <t>CEL 021-2021 Ventilators</t>
   </si>
   <si>
     <t>This policy contains energy labeling requirements for ventilators. It applies to the following types of fans: centrifugal and axial-flow types for general use; centrifugal ID-fans for industrial steam boilers; centrifugal IF-fans and ID-fans for power station boilers; axial type fans used at power stations; centrifugal fans for AC. It does not apply to specialized-structured and used fans like jet-type fans, cross-flow fans, and roof fans.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation, Industrial Fans</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
-  </si>
-[...4 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>GB 19761-2009
 ,   
                     GB/T 1236
 ,   
                     GB/T 10178</t>
   </si>
   <si>
     <t>The State Administration for Market Regulation of China (SAMR) and National Dev…</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/cel-021-2021-ventilators</t>
   </si>
   <si>
     <t>https://www.energylabel.com.cn/cpbazlxz/display.htm?contentId=1c9b5fb96da84efca25632a94eb5e85f</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1834 of 3 July 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors with an electric input power between 125 W and 500 kW</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market or putting into service of fans with an electric input power between 125 W and 500 kW (≥ 125 W and ≤ 500 kW) at their best efficiency point, including where they are integrated into other products.
 This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
 Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 327/2011 of 30 March 2011 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for fans driven by motors</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market or putting into service of fans  -driven by motors with an electric input power between 125 W and 500 kW; including those integrated in other energy-related products as covered by Directive 2009-125-EC. The Regulation shall not apply to fans integrated in: products with a sole electric motor of 3 kW or less where the fan is fixed on the same shaft used for driving the main functionality; laundry and washer dryers 3 kW maximum electrical input power; kitchen hoods 280 W total maximum electrical input power attributable to the fans. This Regulation shall not apply to fans which are designed to operate under certain specified conditions; potentially explosive atmospheres; emergency use only; extreme operating temperatures; high supply voltage; etc.   These types of fans can be found in commercial and industrial buildings.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Entered into force, New</t>
@@ -177,53 +224,50 @@
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2011/327/contents</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
   </si>
   <si>
     <t>Energy Efficiency Criteria and Labeling Method for Centrifugal Fans; No. En-Tech 10205010191</t>
   </si>
   <si>
     <t>Centrifugal Fans shall meet the following specifications and the requirements of CNS 6592; CNS 6593; or recognized by the Bureau of Energy MOEA. The required specifications are:</t>
@@ -253,79 +297,50 @@
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=49</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
   </si>
   <si>
     <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>KS C IEC 60312</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
-  </si>
-[...27 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21212/</t>
   </si>
   <si>
     <t>Greenmark N150 - Vacuum Cleaners</t>
   </si>
@@ -853,51 +868,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -933,996 +948,1044 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="M3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
-[...8 lines deleted...]
-      <c r="J3" t="s">
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
+      <c r="H4">
+        <v>2020</v>
+      </c>
+      <c r="I4">
+        <v>2021</v>
+      </c>
+      <c r="J4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>42</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="G4" t="s">
+      <c r="M4" t="s">
         <v>43</v>
       </c>
-      <c r="H4">
-[...3 lines deleted...]
-      <c r="J4" t="s">
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>44</v>
       </c>
-      <c r="K4" t="s">
-[...7 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>41</v>
       </c>
-      <c r="C5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H5">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2024</v>
+      </c>
+      <c r="I5">
+        <v>2024</v>
+      </c>
       <c r="J5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="N5" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H6">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H7">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="O7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H8">
         <v>2013</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
         <v>68</v>
       </c>
       <c r="P8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" t="s">
         <v>70</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>20</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H9">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>51</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...16 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C10" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" t="s">
+        <v>77</v>
+      </c>
+      <c r="F10" t="s">
         <v>78</v>
       </c>
-      <c r="B10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="H10">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M10" t="s">
+        <v>81</v>
+      </c>
+      <c r="N10" t="s">
+        <v>52</v>
+      </c>
+      <c r="O10" t="s">
+        <v>82</v>
+      </c>
+      <c r="P10" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H11">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
+        <v>88</v>
+      </c>
+      <c r="M11" t="s">
+        <v>89</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>90</v>
       </c>
-      <c r="M11" t="s">
+      <c r="P11" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C12" t="s">
         <v>94</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="F12" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H12">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L12"/>
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
+        <v>95</v>
+      </c>
       <c r="M12" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C13" t="s">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="F13" t="s">
+        <v>78</v>
+      </c>
+      <c r="G13" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13">
+        <v>2016</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>101</v>
       </c>
-      <c r="G13" t="s">
-[...14 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14" t="s">
+        <v>104</v>
+      </c>
+      <c r="C14" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
         <v>106</v>
       </c>
-      <c r="B14" t="s">
+      <c r="G14" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14">
+        <v>2008</v>
+      </c>
+      <c r="I14">
+        <v>2010</v>
+      </c>
+      <c r="J14" t="s">
+        <v>87</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>107</v>
       </c>
-      <c r="C14" t="s">
-[...26 lines deleted...]
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>108</v>
       </c>
-      <c r="M14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="O14" t="s">
         <v>109</v>
       </c>
       <c r="P14" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" t="s">
+        <v>105</v>
+      </c>
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>106</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15">
+        <v>2012</v>
+      </c>
+      <c r="I15">
+        <v>2014</v>
+      </c>
+      <c r="J15" t="s">
+        <v>87</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
+        <v>113</v>
+      </c>
+      <c r="M15" t="s">
+        <v>108</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
+        <v>114</v>
+      </c>
+      <c r="P15" t="s">
         <v>110</v>
-      </c>
-[...39 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>115</v>
+      </c>
+      <c r="B16" t="s">
+        <v>116</v>
+      </c>
+      <c r="C16" t="s">
         <v>117</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
         <v>20</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H16">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="P16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C17" t="s">
-        <v>123</v>
+        <v>86</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
+        <v>87</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>88</v>
+      </c>
+      <c r="M17" t="s">
+        <v>89</v>
+      </c>
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>124</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="P17" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>126</v>
+      </c>
+      <c r="B18" t="s">
+        <v>127</v>
+      </c>
+      <c r="C18" t="s">
+        <v>128</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" t="s">
+        <v>58</v>
+      </c>
+      <c r="H18">
+        <v>2015</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
         <v>129</v>
       </c>
-      <c r="B18" t="s">
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
         <v>130</v>
       </c>
-      <c r="C18" t="s">
+      <c r="M18" t="s">
         <v>131</v>
       </c>
-      <c r="D18" t="s">
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
         <v>132</v>
       </c>
-      <c r="E18" t="s">
-[...14 lines deleted...]
-      <c r="J18" t="s">
+      <c r="P18" t="s">
         <v>133</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>134</v>
+      </c>
+      <c r="B19" t="s">
+        <v>135</v>
+      </c>
+      <c r="C19" t="s">
+        <v>136</v>
+      </c>
+      <c r="D19" t="s">
+        <v>137</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
+        <v>106</v>
+      </c>
+      <c r="G19" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19">
+        <v>2017</v>
+      </c>
+      <c r="I19">
+        <v>2021</v>
+      </c>
+      <c r="J19" t="s">
+        <v>138</v>
+      </c>
+      <c r="K19" t="s">
         <v>139</v>
       </c>
-      <c r="B19" t="s">
+      <c r="L19" t="s">
         <v>140</v>
       </c>
-      <c r="C19" t="s">
+      <c r="M19" t="s">
         <v>141</v>
       </c>
-      <c r="D19" t="s">
-[...15 lines deleted...]
-      <c r="J19" t="s">
+      <c r="N19" t="s">
+        <v>52</v>
+      </c>
+      <c r="O19" t="s">
         <v>142</v>
       </c>
-      <c r="K19" t="s">
-[...2 lines deleted...]
-      <c r="L19" t="s">
+      <c r="P19" t="s">
         <v>143</v>
-      </c>
-[...10 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B20" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C20" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="G20" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H20">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
+        <v>147</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>148</v>
+      </c>
+      <c r="M20" t="s">
+        <v>149</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>150</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="P20" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B21" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C21" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H21">
         <v>2015</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
+        <v>155</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>156</v>
+      </c>
+      <c r="M21" t="s">
         <v>157</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21" t="s">
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
         <v>158</v>
       </c>
-      <c r="M21" t="s">
-[...5 lines deleted...]
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>159</v>
       </c>
-      <c r="P21" t="s">
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
         <v>160</v>
+      </c>
+      <c r="B22" t="s">
+        <v>161</v>
+      </c>
+      <c r="C22" t="s">
+        <v>154</v>
+      </c>
+      <c r="D22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" t="s">
+        <v>77</v>
+      </c>
+      <c r="F22" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" t="s">
+        <v>58</v>
+      </c>
+      <c r="H22">
+        <v>2015</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>162</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
+        <v>163</v>
+      </c>
+      <c r="M22" t="s">
+        <v>157</v>
+      </c>
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
+        <v>164</v>
+      </c>
+      <c r="P22" t="s">
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">