--- v2 (2026-03-07)
+++ v3 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,141 +104,153 @@
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...5 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...57 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Residential Ventilating Fans Version 4.1</t>
   </si>
   <si>
     <t>Products that meet the definitions of a Residential Ventilating Fan as specified in the policy document and are intended for residential household use only are eligible for ENERGY STAR certification. The following product types are eligible: range hoods; in-line single and multi-port; bathroom; and utility room fans- including ducted and direct-discharge models. Ventilating fans with sensors and timers may certify under this specification. Residential ventilating fans that certify under this specification may also be appropriate for some light commercial applications such as the bathroom of a restaurant.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>ANSI/AMCA 210-16; ANSI/AMCA 300-14</t>
   </si>
@@ -799,51 +811,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="721.824" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -927,764 +939,812 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H3">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I3"/>
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
       <c r="J3" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3"/>
-      <c r="M3"/>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>26</v>
+      </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4"/>
+      <c r="L4" t="s">
+        <v>39</v>
+      </c>
       <c r="M4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H5">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L5"/>
+      <c r="M5"/>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H6">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G7" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="H7">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="P7" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="H8">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2012</v>
+      </c>
+      <c r="I8">
+        <v>2015</v>
+      </c>
       <c r="J8" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F9" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H9">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>79</v>
+      </c>
       <c r="M9" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="P9" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
         <v>85</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="F10" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="G10" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="H10">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="P10" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="G11" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="H11">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I11">
         <v>2014</v>
       </c>
       <c r="J11" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="M11" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="P11" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B12" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="H12">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2013</v>
+      </c>
+      <c r="I12">
+        <v>2014</v>
+      </c>
       <c r="J12" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="M12" t="s">
-        <v>50</v>
+        <v>101</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
         <v>102</v>
       </c>
       <c r="P12" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>104</v>
       </c>
       <c r="B13" t="s">
         <v>105</v>
       </c>
       <c r="C13" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H13">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>107</v>
+        <v>59</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="M13" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="P13" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" t="s">
+        <v>67</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14">
+        <v>2015</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>111</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
         <v>112</v>
       </c>
-      <c r="B14" t="s">
+      <c r="M14" t="s">
         <v>113</v>
       </c>
-      <c r="C14" t="s">
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>114</v>
       </c>
-      <c r="D14" t="s">
+      <c r="P14" t="s">
         <v>115</v>
-      </c>
-[...34 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>116</v>
+      </c>
+      <c r="B15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D15" t="s">
+        <v>119</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>92</v>
+      </c>
+      <c r="G15" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15">
+        <v>2017</v>
+      </c>
+      <c r="I15">
+        <v>2021</v>
+      </c>
+      <c r="J15" t="s">
+        <v>120</v>
+      </c>
+      <c r="K15" t="s">
+        <v>121</v>
+      </c>
+      <c r="L15" t="s">
+        <v>122</v>
+      </c>
+      <c r="M15" t="s">
         <v>123</v>
       </c>
-      <c r="B15" t="s">
+      <c r="N15" t="s">
         <v>124</v>
       </c>
-      <c r="C15" t="s">
+      <c r="O15" t="s">
         <v>125</v>
       </c>
-      <c r="D15" t="s">
-[...15 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>126</v>
-      </c>
-[...16 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B16" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C16" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="G16" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H16">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="M16" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="P16" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B17" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C17" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H17">
         <v>2015</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="M17" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
+        <v>141</v>
+      </c>
+      <c r="P17" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
         <v>143</v>
       </c>
-      <c r="P17" t="s">
+      <c r="B18" t="s">
         <v>144</v>
+      </c>
+      <c r="C18" t="s">
+        <v>137</v>
+      </c>
+      <c r="D18" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" t="s">
+        <v>67</v>
+      </c>
+      <c r="F18" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" t="s">
+        <v>45</v>
+      </c>
+      <c r="H18">
+        <v>2015</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>145</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>146</v>
+      </c>
+      <c r="M18" t="s">
+        <v>140</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>147</v>
+      </c>
+      <c r="P18" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">