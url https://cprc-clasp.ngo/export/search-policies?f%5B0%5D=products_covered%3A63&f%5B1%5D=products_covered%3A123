--- v1 (2026-02-02)
+++ v2 (2026-08-03)
@@ -12,366 +12,393 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
-[...8 lines deleted...]
-    <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...5 lines deleted...]
-    <t>November 2020</t>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>Ministry of Trade, Energy Division</t>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
-[...54 lines deleted...]
-    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...141 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
+  </si>
+  <si>
+    <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>Ministry of Trade, Energy Division</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
+  </si>
+  <si>
+    <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/206/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 206/2012 of 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans </t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W. 
+This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0206-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>Department Circular DC2020-06-0015</t>
+  </si>
+  <si>
+    <t>This policy defines minimum energy performance for products (MEPP) for television sets, washing machines, and electric fans.</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Televisions, Washing Machines, Ceiling Fans, Window Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>Department of Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/department-circular-dc2020-06-0015</t>
+  </si>
+  <si>
+    <t>https://www.doe.gov.ph/pelp/related-laws-issuances-and-implementing-guidelines</t>
+  </si>
+  <si>
+    <t>DRAFT Mexican Official Standard PROY-NOM-034-ENER/SE-2020</t>
+  </si>
+  <si>
+    <t>This Draft Official Mexican Standard establishes the minimum Energy Efficiency of ceiling fans , with or without lighting equipment and, wall, pedestal, floor and table fans, as well as the test methods, safety requirements, the labeling and the procedure for conformity assessment.</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Ceiling Fans, Portable Fans</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>La Comisión Nacional para el Uso Eficiente de la Energía (Conuee)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-mexican-official-standard-proy-nom-034-enerse-2020</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/nota_detalle.php?codigo=5612480&amp;fecha=02/03/2021#gsc.tab=0</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Electric Fan</t>
+  </si>
+  <si>
+    <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>November 2019</t>
+  </si>
+  <si>
+    <t>KS C 9301</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-fan</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 12021.9-2008, GB 13380</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120219-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C8C1D3A7E05397BE0A0AB82A</t>
   </si>
@@ -1268,51 +1295,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P40"/>
+  <dimension ref="A1:P42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1348,1896 +1375,1992 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2014</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-[...2 lines deleted...]
-      </c>
       <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="P3" t="s">
         <v>32</v>
-      </c>
-[...28 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H4">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>40</v>
       </c>
-      <c r="K4" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>45</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="G5" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H5">
         <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>48</v>
+      </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" t="s">
         <v>46</v>
       </c>
-      <c r="E6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H6">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" t="s">
         <v>54</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="H7">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H8">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
-      <c r="M8" t="s">
+      <c r="M8"/>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>67</v>
       </c>
-      <c r="N8" t="s">
-[...2 lines deleted...]
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>20</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="H9"/>
+        <v>46</v>
+      </c>
+      <c r="H9">
+        <v>2013</v>
+      </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" t="s">
+        <v>76</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>77</v>
+      </c>
+      <c r="G10" t="s">
+        <v>78</v>
+      </c>
+      <c r="H10">
+        <v>2011</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
+      <c r="J10" t="s">
         <v>79</v>
       </c>
-      <c r="B10" t="s">
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>80</v>
       </c>
-      <c r="C10" t="s">
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>81</v>
       </c>
-      <c r="D10" t="s">
+      <c r="P10" t="s">
         <v>82</v>
-      </c>
-[...32 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
+        <v>86</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
         <v>46</v>
       </c>
-      <c r="E11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H11">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="P11" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B12" t="s">
+        <v>91</v>
+      </c>
+      <c r="C12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
         <v>94</v>
       </c>
-      <c r="B12" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="P12" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13">
+        <v>2009</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>103</v>
+      </c>
+      <c r="M13" t="s">
         <v>104</v>
       </c>
-      <c r="B13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>105</v>
       </c>
-      <c r="C13" t="s">
+      <c r="P13" t="s">
         <v>106</v>
-      </c>
-[...37 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" t="s">
+        <v>108</v>
+      </c>
+      <c r="C14" t="s">
+        <v>101</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14">
+        <v>2009</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>109</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
+        <v>110</v>
+      </c>
+      <c r="M14" t="s">
+        <v>104</v>
+      </c>
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
+        <v>111</v>
+      </c>
+      <c r="P14" t="s">
         <v>112</v>
-      </c>
-[...43 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15" t="s">
+        <v>114</v>
+      </c>
+      <c r="C15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" t="s">
+        <v>93</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" t="s">
+        <v>36</v>
+      </c>
+      <c r="H15">
+        <v>1989</v>
+      </c>
+      <c r="I15">
+        <v>2009</v>
+      </c>
+      <c r="J15" t="s">
+        <v>116</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
+        <v>117</v>
+      </c>
+      <c r="M15" t="s">
         <v>118</v>
       </c>
-      <c r="B15" t="s">
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>119</v>
       </c>
-      <c r="C15" t="s">
+      <c r="P15" t="s">
         <v>120</v>
-      </c>
-[...35 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B16" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C16" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
         <v>20</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="H16">
-        <v>2013</v>
+        <v>1989</v>
       </c>
       <c r="I16">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="J16" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="M16" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="P16" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B17" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="C17" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="D17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" t="s">
+        <v>130</v>
+      </c>
+      <c r="F17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" t="s">
         <v>46</v>
       </c>
-      <c r="E17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H17">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>132</v>
+      </c>
       <c r="M17" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="P17" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="B18" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="G18" t="s">
-        <v>145</v>
+        <v>78</v>
       </c>
       <c r="H18">
         <v>2013</v>
       </c>
-      <c r="I18"/>
+      <c r="I18">
+        <v>2025</v>
+      </c>
       <c r="J18" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="M18" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="P18" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B19" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>147</v>
       </c>
       <c r="D19" t="s">
-        <v>152</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="F19" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H19">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>59</v>
+        <v>131</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>67</v>
+        <v>149</v>
       </c>
       <c r="N19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="P19" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>152</v>
+      </c>
+      <c r="B20" t="s">
+        <v>153</v>
+      </c>
+      <c r="C20" t="s">
+        <v>138</v>
+      </c>
+      <c r="D20" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>139</v>
+      </c>
+      <c r="G20" t="s">
+        <v>154</v>
+      </c>
+      <c r="H20">
+        <v>2013</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>155</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
         <v>156</v>
       </c>
-      <c r="B20" t="s">
+      <c r="M20" t="s">
+        <v>142</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>157</v>
       </c>
-      <c r="C20" t="s">
+      <c r="P20" t="s">
         <v>158</v>
-      </c>
-[...37 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21" t="s">
+        <v>160</v>
+      </c>
+      <c r="C21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" t="s">
+        <v>161</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>139</v>
+      </c>
+      <c r="G21" t="s">
+        <v>46</v>
+      </c>
+      <c r="H21">
+        <v>2023</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>79</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>162</v>
+      </c>
+      <c r="M21" t="s">
+        <v>87</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
+        <v>163</v>
+      </c>
+      <c r="P21" t="s">
         <v>164</v>
-      </c>
-[...43 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>165</v>
+      </c>
+      <c r="B22" t="s">
+        <v>166</v>
+      </c>
+      <c r="C22" t="s">
+        <v>167</v>
+      </c>
+      <c r="D22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>45</v>
+      </c>
+      <c r="G22" t="s">
+        <v>78</v>
+      </c>
+      <c r="H22">
+        <v>2008</v>
+      </c>
+      <c r="I22">
+        <v>2021</v>
+      </c>
+      <c r="J22" t="s">
+        <v>168</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
+        <v>169</v>
+      </c>
+      <c r="M22" t="s">
+        <v>170</v>
+      </c>
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
         <v>171</v>
       </c>
-      <c r="B22" t="s">
+      <c r="P22" t="s">
         <v>172</v>
       </c>
-      <c r="C22" t="s">
-[...38 lines deleted...]
-      <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C23" t="s">
+        <v>175</v>
+      </c>
+      <c r="D23" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
+        <v>139</v>
+      </c>
+      <c r="G23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H23">
+        <v>2012</v>
+      </c>
+      <c r="I23">
+        <v>2014</v>
+      </c>
+      <c r="J23" t="s">
+        <v>109</v>
+      </c>
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>176</v>
+      </c>
+      <c r="M23" t="s">
+        <v>177</v>
+      </c>
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
         <v>178</v>
       </c>
-      <c r="B23" t="s">
+      <c r="P23" t="s">
         <v>179</v>
-      </c>
-[...36 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24" t="s">
+        <v>181</v>
+      </c>
+      <c r="C24" t="s">
+        <v>182</v>
+      </c>
+      <c r="D24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" t="s">
+        <v>78</v>
+      </c>
+      <c r="H24">
+        <v>2013</v>
+      </c>
+      <c r="I24">
+        <v>2014</v>
+      </c>
+      <c r="J24" t="s">
+        <v>183</v>
+      </c>
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" t="s">
+        <v>184</v>
+      </c>
+      <c r="M24" t="s">
         <v>185</v>
       </c>
-      <c r="B24" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="N24" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O24" t="s">
         <v>186</v>
       </c>
-      <c r="P24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>187</v>
       </c>
       <c r="B25" t="s">
         <v>188</v>
       </c>
       <c r="C25" t="s">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="D25" t="s">
+        <v>161</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" t="s">
         <v>46</v>
       </c>
-      <c r="E25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H25">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>85</v>
+        <v>191</v>
       </c>
       <c r="N25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O25" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="P25" t="s">
-        <v>87</v>
+        <v>193</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B26" t="s">
-        <v>191</v>
+        <v>100</v>
       </c>
       <c r="C26" t="s">
-        <v>192</v>
+        <v>101</v>
       </c>
       <c r="D26" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" t="s">
         <v>20</v>
       </c>
-      <c r="F26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H26">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L26" t="s">
-        <v>193</v>
+        <v>103</v>
       </c>
       <c r="M26" t="s">
-        <v>194</v>
+        <v>104</v>
       </c>
       <c r="N26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
         <v>195</v>
       </c>
       <c r="P26" t="s">
-        <v>196</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27" t="s">
         <v>197</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" t="s">
-        <v>192</v>
+        <v>101</v>
       </c>
       <c r="D27" t="s">
-        <v>199</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
+        <v>19</v>
+      </c>
+      <c r="F27" t="s">
         <v>20</v>
       </c>
-      <c r="F27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H27">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L27"/>
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>110</v>
+      </c>
       <c r="M27" t="s">
-        <v>200</v>
+        <v>104</v>
       </c>
       <c r="N27" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O27" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="P27" t="s">
-        <v>202</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B28" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C28" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D28" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>207</v>
+        <v>139</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H28">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>208</v>
+        <v>37</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L28"/>
+        <v>22</v>
+      </c>
+      <c r="L28" t="s">
+        <v>202</v>
+      </c>
       <c r="M28" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="N28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O28" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="P28" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B29" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C29" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>208</v>
       </c>
       <c r="E29" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>207</v>
+        <v>139</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H29">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>208</v>
+        <v>37</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>209</v>
       </c>
       <c r="N29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O29" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="P29" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B30" t="s">
+        <v>213</v>
+      </c>
+      <c r="C30" t="s">
+        <v>214</v>
+      </c>
+      <c r="D30" t="s">
+        <v>215</v>
+      </c>
+      <c r="E30" t="s">
+        <v>130</v>
+      </c>
+      <c r="F30" t="s">
         <v>216</v>
       </c>
-      <c r="B30" t="s">
-[...5 lines deleted...]
-      <c r="D30" t="s">
+      <c r="G30" t="s">
         <v>46</v>
       </c>
-      <c r="E30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H30">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>23</v>
+        <v>217</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>218</v>
+      </c>
+      <c r="N30" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" t="s">
         <v>219</v>
       </c>
-      <c r="M30" t="s">
+      <c r="P30" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B31" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C31" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="D31" t="s">
-        <v>226</v>
+        <v>93</v>
       </c>
       <c r="E31" t="s">
-        <v>227</v>
+        <v>130</v>
       </c>
       <c r="F31" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H31">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>59</v>
+        <v>217</v>
       </c>
       <c r="K31" t="s">
-        <v>229</v>
+        <v>22</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="N31" t="s">
-        <v>231</v>
+        <v>25</v>
       </c>
       <c r="O31" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="P31" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B32" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="C32" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="D32" t="s">
-        <v>237</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
-        <v>227</v>
+        <v>130</v>
       </c>
       <c r="F32" t="s">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="G32" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="H32"/>
+        <v>46</v>
+      </c>
+      <c r="H32">
+        <v>2015</v>
+      </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>238</v>
+        <v>47</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M32"/>
+        <v>22</v>
+      </c>
+      <c r="L32" t="s">
+        <v>228</v>
+      </c>
+      <c r="M32" t="s">
+        <v>229</v>
+      </c>
       <c r="N32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O32" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="P32" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>232</v>
+      </c>
+      <c r="B33" t="s">
+        <v>233</v>
+      </c>
+      <c r="C33" t="s">
+        <v>234</v>
+      </c>
+      <c r="D33" t="s">
+        <v>235</v>
+      </c>
+      <c r="E33" t="s">
+        <v>236</v>
+      </c>
+      <c r="F33" t="s">
+        <v>237</v>
+      </c>
+      <c r="G33" t="s">
+        <v>46</v>
+      </c>
+      <c r="H33">
+        <v>2023</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>79</v>
+      </c>
+      <c r="K33" t="s">
+        <v>238</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>239</v>
+      </c>
+      <c r="N33" t="s">
+        <v>240</v>
+      </c>
+      <c r="O33" t="s">
         <v>241</v>
       </c>
-      <c r="B33" t="s">
+      <c r="P33" t="s">
         <v>242</v>
-      </c>
-[...40 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>243</v>
+      </c>
+      <c r="B34" t="s">
+        <v>244</v>
+      </c>
+      <c r="C34" t="s">
+        <v>245</v>
+      </c>
+      <c r="D34" t="s">
+        <v>246</v>
+      </c>
+      <c r="E34" t="s">
+        <v>236</v>
+      </c>
+      <c r="F34" t="s">
+        <v>139</v>
+      </c>
+      <c r="G34" t="s">
+        <v>94</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34" t="s">
         <v>247</v>
       </c>
-      <c r="B34" t="s">
+      <c r="K34" t="s">
+        <v>22</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34" t="s">
+        <v>25</v>
+      </c>
+      <c r="O34" t="s">
         <v>248</v>
       </c>
-      <c r="C34" t="s">
+      <c r="P34" t="s">
         <v>249</v>
-      </c>
-[...37 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B35" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C35" t="s">
-        <v>55</v>
+        <v>167</v>
       </c>
       <c r="D35" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="F35" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="G35" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="H35">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="I35">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="J35" t="s">
-        <v>59</v>
+        <v>168</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L35" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="M35" t="s">
-        <v>60</v>
+        <v>253</v>
       </c>
       <c r="N35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O35" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="P35" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B36" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C36" t="s">
-        <v>205</v>
+        <v>258</v>
       </c>
       <c r="D36" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="E36" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>139</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="H36">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2017</v>
+      </c>
+      <c r="I36">
+        <v>2021</v>
+      </c>
       <c r="J36" t="s">
+        <v>155</v>
+      </c>
+      <c r="K36" t="s">
+        <v>260</v>
+      </c>
+      <c r="L36" t="s">
+        <v>261</v>
+      </c>
+      <c r="M36" t="s">
+        <v>262</v>
+      </c>
+      <c r="N36" t="s">
+        <v>240</v>
+      </c>
+      <c r="O36" t="s">
+        <v>263</v>
+      </c>
+      <c r="P36" t="s">
         <v>264</v>
-      </c>
-[...16 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B37" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C37" t="s">
-        <v>205</v>
+        <v>75</v>
       </c>
       <c r="D37" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="E37" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>139</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="H37">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2007</v>
+      </c>
+      <c r="I37">
+        <v>2020</v>
+      </c>
       <c r="J37" t="s">
-        <v>264</v>
+        <v>79</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L37" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="M37" t="s">
-        <v>266</v>
+        <v>80</v>
       </c>
       <c r="N37" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O37" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="P37" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>270</v>
+      </c>
+      <c r="B38" t="s">
+        <v>271</v>
+      </c>
+      <c r="C38" t="s">
+        <v>214</v>
+      </c>
+      <c r="D38" t="s">
+        <v>272</v>
+      </c>
+      <c r="E38" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" t="s">
+        <v>148</v>
+      </c>
+      <c r="G38" t="s">
+        <v>46</v>
+      </c>
+      <c r="H38">
+        <v>2011</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>273</v>
+      </c>
+      <c r="K38" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" t="s">
         <v>274</v>
       </c>
-      <c r="B38" t="s">
+      <c r="M38" t="s">
         <v>275</v>
       </c>
-      <c r="C38" t="s">
-[...26 lines deleted...]
-      <c r="L38" t="s">
+      <c r="N38" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
         <v>276</v>
       </c>
-      <c r="M38" t="s">
+      <c r="P38" t="s">
         <v>277</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B39" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C39" t="s">
-        <v>282</v>
+        <v>214</v>
       </c>
       <c r="D39" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" t="s">
+        <v>130</v>
+      </c>
+      <c r="F39" t="s">
+        <v>148</v>
+      </c>
+      <c r="G39" t="s">
         <v>46</v>
       </c>
-      <c r="E39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H39">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>75</v>
+        <v>273</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L39" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="M39" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="N39" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O39" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="P39" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>283</v>
+      </c>
+      <c r="B40" t="s">
+        <v>284</v>
+      </c>
+      <c r="C40" t="s">
+        <v>214</v>
+      </c>
+      <c r="D40" t="s">
+        <v>272</v>
+      </c>
+      <c r="E40" t="s">
+        <v>130</v>
+      </c>
+      <c r="F40" t="s">
+        <v>45</v>
+      </c>
+      <c r="G40" t="s">
+        <v>78</v>
+      </c>
+      <c r="H40">
+        <v>2001</v>
+      </c>
+      <c r="I40">
+        <v>2019</v>
+      </c>
+      <c r="J40" t="s">
+        <v>95</v>
+      </c>
+      <c r="K40" t="s">
+        <v>22</v>
+      </c>
+      <c r="L40" t="s">
+        <v>285</v>
+      </c>
+      <c r="M40" t="s">
+        <v>286</v>
+      </c>
+      <c r="N40" t="s">
+        <v>25</v>
+      </c>
+      <c r="O40" t="s">
         <v>287</v>
       </c>
-      <c r="B40" t="s">
+      <c r="P40" t="s">
         <v>288</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>289</v>
+      </c>
+      <c r="B41" t="s">
+        <v>290</v>
+      </c>
+      <c r="C41" t="s">
+        <v>291</v>
+      </c>
+      <c r="D41" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" t="s">
+        <v>130</v>
+      </c>
+      <c r="F41" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" t="s">
         <v>46</v>
       </c>
-      <c r="E40" t="s">
-[...8 lines deleted...]
-      <c r="H40">
+      <c r="H41">
         <v>2015</v>
       </c>
-      <c r="I40"/>
-[...15 lines deleted...]
-      <c r="O40" t="s">
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>95</v>
+      </c>
+      <c r="K41" t="s">
+        <v>22</v>
+      </c>
+      <c r="L41" t="s">
+        <v>292</v>
+      </c>
+      <c r="M41" t="s">
+        <v>293</v>
+      </c>
+      <c r="N41" t="s">
+        <v>25</v>
+      </c>
+      <c r="O41" t="s">
+        <v>294</v>
+      </c>
+      <c r="P41" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>296</v>
+      </c>
+      <c r="B42" t="s">
+        <v>297</v>
+      </c>
+      <c r="C42" t="s">
         <v>291</v>
       </c>
-      <c r="P40" t="s">
-        <v>292</v>
+      <c r="D42" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" t="s">
+        <v>130</v>
+      </c>
+      <c r="F42" t="s">
+        <v>45</v>
+      </c>
+      <c r="G42" t="s">
+        <v>46</v>
+      </c>
+      <c r="H42">
+        <v>2015</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>298</v>
+      </c>
+      <c r="K42" t="s">
+        <v>22</v>
+      </c>
+      <c r="L42" t="s">
+        <v>299</v>
+      </c>
+      <c r="M42" t="s">
+        <v>293</v>
+      </c>
+      <c r="N42" t="s">
+        <v>25</v>
+      </c>
+      <c r="O42" t="s">
+        <v>300</v>
+      </c>
+      <c r="P42" t="s">
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">