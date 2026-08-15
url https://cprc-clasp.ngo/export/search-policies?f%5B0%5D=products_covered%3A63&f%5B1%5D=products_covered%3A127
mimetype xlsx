--- v1 (2026-03-12)
+++ v2 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -164,317 +164,347 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>BDS 252:1990 Portable electric immersion water heaters for domestic use (First Revision)</t>
-[...126 lines deleted...]
-    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...103 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>BDS 252:1990 Portable electric immersion water heaters for domestic use (First Revision)</t>
+  </si>
+  <si>
+    <t>Requirements for portable immersion heaters having voltages not exceeding 250 volts. It also covers the rated voltage, rated wattage and tests.</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/bds-2521990-portable-electric-immersion-water-heaters-domestic-use-first-revision</t>
+  </si>
+  <si>
+    <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
+  </si>
+  <si>
+    <t>CEL-009. Domestic Gas Instantaneous Water Heater and Gas Fired Heating - Hot Water Combination Boilers</t>
+  </si>
+  <si>
+    <t>Applies to products with heating load lower than 70kW. Does not apply to storage type of gas fired heating hot water product.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>GB 20665-2015 GB 6932 GB/T 13611 CJ/T 228</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-009-domestic-gas-instantaneous-water-heater-and-gas-fired-heating-hot-water</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B611_%E5%AE%B6%E7%94%A8%E7%87%83%E6%B0%94%E5%BF%AB%E9%80%9F%E7%83%AD%E6%B0%B4%E5%99%A8%E5%92%8C%E7%87%83%E6%B0%94%E9%87%87%E6%9A%96%E7%83%AD%E6%B0%B4%E7%82%89%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-035. Heat Pump Water Heaters</t>
+  </si>
+  <si>
+    <t>Applies to motor-driven air source heat pump water heaters with vapor-compression refrigeration cycle. Does not apply to electrical storage water heaters</t>
+  </si>
+  <si>
+    <t>Heat Pumps, Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>GB 29541-2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-035-heat-pump-water-heaters</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B631_%E7%83%AD%E6%B3%B5%E7%83%AD%E6%B0%B4%E6%9C%BA%EF%BC%88%E5%99%A8%EF%BC%89%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL-040. Groundwater Source Heat Pump Systems</t>
+  </si>
+  <si>
+    <t>Groundwater source heat pump systems of commercial and industrial use.</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters, Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>GB 30721-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-040-groundwater-source-heat-pump-systems</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/7%E9%99%84%E4%BB%B634_%E6%B0%B4%EF%BC%88%E5%9C%B0%EF%BC%89%E6%BA%90%E7%83%AD%E6%B3%B5%E6%9C%BA%E7%BB%84%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) No 812/2013 of 18 February 2013 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of water heaters, hot water storage tanks and packages</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Oil, Solar</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-8122013-18-february-2013-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0812-20180426</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-8122013-18-february-2013-supplementing-directive-0</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
+  </si>
+  <si>
+    <t>10 CFR 430—Energy Conservation Program for Consumer Products
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0814-20170109</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Instantaneous Gas Burning Water Heaters; En-Tech 10004066240</t>
+  </si>
+  <si>
+    <t>Instantaneous gas burning water heaters shall meet the requirements of CNS 13603; and the definition of C.C.C. Code 8419.11.00.00-6 regarding non-electric instantaneous gas burning water heater; or be recognized by Bureau of Energy; MOEA.</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>CNS 13605</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-instantaneous-gas</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=18</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Water Heaters</t>
+  </si>
+  <si>
+    <t>By KS B 8116 Gas water heater of rated gas consumption of 70.0 kW or less,and the total heat capacity is defined by KS B 8101</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS B 8116</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-water-heaters</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
@@ -652,53 +682,50 @@
     <t>These regulations apply to an electric storage water heater with a storage volume of not more than 500 litres, an electric instantaneous water heater, and a water heater with rated power not exceeding 70kW.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2451-energy-commission-energy-efficiency-standards-and-labelling-storage-water-heaters</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>MELS for Water Heater (2025)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for all regulated water heaters:</t>
   </si>
   <si>
     <t>Singapore*</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-water-heater-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for Gas Water Heater</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-gas-water-heater</t>
   </si>
   <si>
     <t>MEPS for Hot Water Systems</t>
   </si>
   <si>
     <t>MEPS covers: Gas water heaters intended for use with natural gas; liquefied petroleum gas (LPG) and simulated natural gas (SNG) up to a nominal gas consumption of 50 MJ per hour for storage types and 250 MJ per hour for instantaneous types and which fall within the scope of AS 4552.</t>
   </si>
@@ -1437,51 +1464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="403.33" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1667,2390 +1694,2484 @@
         <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>48</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5"/>
+      <c r="C5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="H5">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2017</v>
+      </c>
+      <c r="I5">
+        <v>2023</v>
+      </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
         <v>34</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>54</v>
+      </c>
       <c r="M5" t="s">
         <v>55</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>56</v>
       </c>
       <c r="P5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>58</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="H6">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="L6" t="s">
         <v>63</v>
       </c>
       <c r="M6" t="s">
         <v>64</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>65</v>
       </c>
       <c r="P6" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H7">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="K7" t="s">
         <v>34</v>
       </c>
       <c r="L7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M7" t="s">
         <v>64</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>70</v>
+      </c>
+      <c r="P7" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" t="s">
         <v>73</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>74</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H8">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
-      <c r="L8" t="s">
+      <c r="L8"/>
+      <c r="M8" t="s">
         <v>76</v>
       </c>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>77</v>
       </c>
       <c r="P8" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>79</v>
       </c>
       <c r="B9" t="s">
         <v>80</v>
       </c>
       <c r="C9" t="s">
         <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2008</v>
+      </c>
+      <c r="I9">
+        <v>2015</v>
+      </c>
       <c r="J9" t="s">
         <v>82</v>
       </c>
       <c r="K9" t="s">
         <v>83</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>84</v>
+      </c>
       <c r="M9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="D10" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2008</v>
+      </c>
+      <c r="I10">
+        <v>2015</v>
+      </c>
       <c r="J10" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="K10" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="M10"/>
+        <v>34</v>
+      </c>
+      <c r="L10" t="s">
+        <v>91</v>
+      </c>
+      <c r="M10" t="s">
+        <v>85</v>
+      </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="P10"/>
+        <v>92</v>
+      </c>
+      <c r="P10" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C11" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2008</v>
+      </c>
+      <c r="I11">
+        <v>2015</v>
+      </c>
       <c r="J11" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="K11" t="s">
         <v>34</v>
       </c>
-      <c r="L11"/>
-      <c r="M11"/>
+      <c r="L11" t="s">
+        <v>97</v>
+      </c>
+      <c r="M11" t="s">
+        <v>85</v>
+      </c>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O11" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="P11" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="B12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C12" t="s">
+        <v>102</v>
+      </c>
+      <c r="D12" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H12">
         <v>2013</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="K12" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>100</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H13">
         <v>2013</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="K13" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="B14" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="D14" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H14">
         <v>2013</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="K14" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14"/>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="P14" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B15" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="C15" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H15">
         <v>2013</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="K15" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="P15" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B16" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H16">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="K16" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="L16" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="M16"/>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>121</v>
       </c>
       <c r="P16" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17" t="s">
         <v>123</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="D17" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H17">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="K17" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="L17" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>124</v>
+      </c>
+      <c r="P17" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>126</v>
+      </c>
+      <c r="B18" t="s">
+        <v>127</v>
+      </c>
+      <c r="C18" t="s">
         <v>128</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" t="s">
+        <v>42</v>
+      </c>
+      <c r="F18" t="s">
         <v>129</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>132</v>
+        <v>75</v>
       </c>
       <c r="H18">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
+        <v>130</v>
+      </c>
+      <c r="K18" t="s">
+        <v>83</v>
+      </c>
+      <c r="L18" t="s">
+        <v>131</v>
+      </c>
+      <c r="M18" t="s">
+        <v>132</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
         <v>133</v>
       </c>
-      <c r="K18" t="s">
-[...2 lines deleted...]
-      <c r="L18" t="s">
+      <c r="P18" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B19" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C19" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D19" t="s">
-        <v>141</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="I19">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J19" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="K19" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="L19"/>
+        <v>83</v>
+      </c>
+      <c r="L19" t="s">
+        <v>139</v>
+      </c>
       <c r="M19" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="P19" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>143</v>
+      </c>
+      <c r="B20" t="s">
+        <v>144</v>
+      </c>
+      <c r="C20" t="s">
+        <v>137</v>
+      </c>
+      <c r="D20" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>43</v>
+      </c>
+      <c r="G20" t="s">
+        <v>75</v>
+      </c>
+      <c r="H20">
+        <v>2009</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>138</v>
+      </c>
+      <c r="K20" t="s">
+        <v>34</v>
+      </c>
+      <c r="L20" t="s">
+        <v>145</v>
+      </c>
+      <c r="M20" t="s">
+        <v>140</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
         <v>146</v>
       </c>
-      <c r="B20" t="s">
+      <c r="P20" t="s">
         <v>147</v>
-      </c>
-[...40 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B21" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>109</v>
+        <v>152</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="I21">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J21" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="K21" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="P21" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B22" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>158</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="I22">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="J22" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="K22" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="L22" t="s">
+        <v>160</v>
+      </c>
+      <c r="M22" t="s">
+        <v>161</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>162</v>
       </c>
-      <c r="M22" t="s">
-[...5 lines deleted...]
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" t="s">
         <v>165</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2009</v>
+      </c>
+      <c r="I23">
+        <v>2015</v>
+      </c>
       <c r="J23" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="K23" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="L23" t="s">
+        <v>167</v>
+      </c>
+      <c r="M23" t="s">
+        <v>161</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>168</v>
       </c>
-      <c r="M23" t="s">
+      <c r="P23" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B24" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C24" t="s">
-        <v>174</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="I24">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J24" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="K24" t="s">
-        <v>176</v>
+        <v>83</v>
       </c>
       <c r="L24" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="M24" t="s">
-        <v>178</v>
+        <v>85</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="P24" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B25" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>177</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H25">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>178</v>
+      </c>
       <c r="M25" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="P25" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B26" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>184</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2006</v>
+        <v>1989</v>
       </c>
       <c r="I26">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J26" t="s">
-        <v>110</v>
+        <v>185</v>
       </c>
       <c r="K26" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="L26"/>
+        <v>186</v>
+      </c>
+      <c r="L26" t="s">
+        <v>187</v>
+      </c>
       <c r="M26" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="P26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C27" t="s">
-        <v>192</v>
+        <v>128</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F27" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H27">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="K27" t="s">
         <v>34</v>
       </c>
-      <c r="L27" t="s">
+      <c r="L27"/>
+      <c r="M27" t="s">
         <v>193</v>
       </c>
-      <c r="M27" t="s">
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
         <v>194</v>
       </c>
-      <c r="N27" t="s">
-[...2 lines deleted...]
-      <c r="O27" t="s">
+      <c r="P27" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>196</v>
+      </c>
+      <c r="B28" t="s">
         <v>197</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>192</v>
+        <v>128</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F28" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="I28">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="J28" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="K28" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="L28" t="s">
+        <v>83</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28" t="s">
+        <v>193</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>198</v>
+      </c>
+      <c r="P28" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>200</v>
+      </c>
+      <c r="B29" t="s">
         <v>201</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>202</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="G29" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2012</v>
+      </c>
+      <c r="I29">
+        <v>2014</v>
+      </c>
       <c r="J29" t="s">
-        <v>204</v>
+        <v>138</v>
       </c>
       <c r="K29" t="s">
         <v>34</v>
       </c>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>203</v>
+      </c>
       <c r="M29" t="s">
+        <v>204</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>205</v>
       </c>
-      <c r="N29" t="s">
-[...2 lines deleted...]
-      <c r="O29" t="s">
+      <c r="P29" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>207</v>
+      </c>
+      <c r="B30" t="s">
         <v>208</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>43</v>
+        <v>152</v>
       </c>
       <c r="G30" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="H30">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>2003</v>
+      </c>
+      <c r="I30">
+        <v>2010</v>
+      </c>
       <c r="J30" t="s">
-        <v>212</v>
+        <v>138</v>
       </c>
       <c r="K30" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L30"/>
+        <v>83</v>
+      </c>
+      <c r="L30" t="s">
+        <v>209</v>
+      </c>
       <c r="M30" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="P30" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>212</v>
       </c>
       <c r="C31" t="s">
-        <v>117</v>
+        <v>213</v>
       </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H31">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>118</v>
+        <v>214</v>
       </c>
       <c r="K31" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
+        <v>216</v>
+      </c>
+      <c r="P31" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>218</v>
       </c>
       <c r="B32" t="s">
         <v>219</v>
       </c>
       <c r="C32" t="s">
         <v>220</v>
       </c>
       <c r="D32" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H32">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>110</v>
+        <v>221</v>
       </c>
       <c r="K32" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
         <v>222</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
         <v>223</v>
       </c>
       <c r="P32" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>225</v>
       </c>
       <c r="B33" t="s">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="C33" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2010</v>
+      </c>
+      <c r="I33">
+        <v>2015</v>
+      </c>
       <c r="J33" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="K33" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="L33" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="M33" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="P33" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>227</v>
+      </c>
+      <c r="B34" t="s">
         <v>228</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>229</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2005</v>
+      </c>
+      <c r="I34">
+        <v>2018</v>
+      </c>
       <c r="J34" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="K34" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L34"/>
+        <v>83</v>
+      </c>
+      <c r="L34" t="s">
+        <v>230</v>
+      </c>
       <c r="M34" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="P34" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B35" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C35" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="D35" t="s">
-        <v>234</v>
+        <v>52</v>
       </c>
       <c r="E35" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H35">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L35" t="s">
-        <v>235</v>
+        <v>145</v>
       </c>
       <c r="M35" t="s">
+        <v>140</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>236</v>
       </c>
-      <c r="N35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P35" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B36" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C36" t="s">
-        <v>241</v>
+        <v>220</v>
       </c>
       <c r="D36" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H36">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="K36" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>243</v>
+        <v>222</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="P36" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B37" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C37" t="s">
-        <v>248</v>
+        <v>177</v>
       </c>
       <c r="D37" t="s">
-        <v>93</v>
+        <v>243</v>
       </c>
       <c r="E37" t="s">
         <v>42</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G37" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H37">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>44</v>
+        <v>130</v>
       </c>
       <c r="K37" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="M37" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="P37" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B38" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C38" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D38" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2008</v>
+      </c>
+      <c r="I38">
+        <v>2011</v>
+      </c>
       <c r="J38" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="K38" t="s">
-        <v>176</v>
+        <v>83</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="P38" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>255</v>
+      </c>
+      <c r="B39" t="s">
+        <v>256</v>
+      </c>
       <c r="C39" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D39" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H39">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>175</v>
+        <v>44</v>
       </c>
       <c r="K39" t="s">
+        <v>34</v>
+      </c>
+      <c r="L39" t="s">
+        <v>258</v>
+      </c>
+      <c r="M39" t="s">
+        <v>259</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>260</v>
       </c>
-      <c r="L39" t="s">
+      <c r="P39" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>262</v>
+      </c>
+      <c r="B40" t="s">
+        <v>263</v>
+      </c>
+      <c r="C40" t="s">
         <v>264</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>267</v>
+        <v>96</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H40">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I40">
         <v>2021</v>
       </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>268</v>
+        <v>221</v>
       </c>
       <c r="K40" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="L40"/>
       <c r="M40" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="N40" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="P40" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="B41"/>
       <c r="C41" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="D41" t="s">
-        <v>277</v>
+        <v>96</v>
       </c>
       <c r="E41" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H41">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I41">
         <v>2018</v>
       </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>278</v>
+        <v>185</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L41"/>
+        <v>269</v>
+      </c>
+      <c r="L41" t="s">
+        <v>270</v>
+      </c>
       <c r="M41" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="P41" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="B42" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="C42" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="D42" t="s">
-        <v>53</v>
+        <v>276</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>43</v>
+        <v>152</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H42">
         <v>2017</v>
       </c>
-      <c r="I42"/>
+      <c r="I42">
+        <v>2021</v>
+      </c>
       <c r="J42" t="s">
-        <v>242</v>
+        <v>277</v>
       </c>
       <c r="K42" t="s">
-        <v>62</v>
+        <v>278</v>
       </c>
       <c r="L42" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="M42" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="N42" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O42" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="P42" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B43" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C43" t="s">
-        <v>108</v>
+        <v>285</v>
       </c>
       <c r="D43" t="s">
-        <v>53</v>
+        <v>286</v>
       </c>
       <c r="E43" t="s">
         <v>42</v>
       </c>
       <c r="F43" t="s">
         <v>43</v>
       </c>
       <c r="G43" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>2015</v>
+      </c>
+      <c r="I43">
+        <v>2018</v>
+      </c>
       <c r="J43" t="s">
-        <v>110</v>
+        <v>287</v>
       </c>
       <c r="K43" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>112</v>
+        <v>288</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="P43" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>291</v>
+      </c>
+      <c r="B44" t="s">
+        <v>292</v>
+      </c>
+      <c r="C44" t="s">
         <v>293</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H44">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
+        <v>251</v>
+      </c>
+      <c r="K44" t="s">
+        <v>83</v>
+      </c>
+      <c r="L44" t="s">
+        <v>294</v>
+      </c>
+      <c r="M44" t="s">
+        <v>295</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
         <v>296</v>
       </c>
-      <c r="K44" t="s">
-[...3 lines deleted...]
-      <c r="M44" t="s">
+      <c r="P44" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B45" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C45" t="s">
-        <v>255</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
+        <v>67</v>
+      </c>
+      <c r="E45" t="s">
+        <v>42</v>
+      </c>
+      <c r="F45" t="s">
+        <v>43</v>
+      </c>
+      <c r="G45" t="s">
         <v>75</v>
       </c>
-      <c r="E45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H45">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>242</v>
+        <v>130</v>
       </c>
       <c r="K45" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>256</v>
+        <v>132</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="P45" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B46" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C46" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="D46" t="s">
-        <v>308</v>
+        <v>96</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="G46" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H46">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>2018</v>
+      </c>
+      <c r="I46">
+        <v>2018</v>
+      </c>
       <c r="J46" t="s">
-        <v>133</v>
+        <v>305</v>
       </c>
       <c r="K46" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="P46" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B47" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C47" t="s">
-        <v>307</v>
+        <v>264</v>
       </c>
       <c r="D47" t="s">
-        <v>314</v>
+        <v>96</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>43</v>
+        <v>152</v>
       </c>
       <c r="G47" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H47">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>133</v>
+        <v>251</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L47"/>
+        <v>83</v>
+      </c>
+      <c r="L47" t="s">
+        <v>311</v>
+      </c>
       <c r="M47" t="s">
-        <v>309</v>
+        <v>265</v>
       </c>
       <c r="N47" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="P47" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>314</v>
+      </c>
+      <c r="B48" t="s">
+        <v>315</v>
+      </c>
+      <c r="C48" t="s">
+        <v>316</v>
+      </c>
+      <c r="D48" t="s">
         <v>317</v>
       </c>
-      <c r="B48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H48">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>320</v>
+        <v>62</v>
       </c>
       <c r="K48" t="s">
         <v>34</v>
       </c>
-      <c r="L48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="P48" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B49" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C49" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D49" t="s">
-        <v>93</v>
+        <v>323</v>
       </c>
       <c r="E49" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="G49" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H49">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>320</v>
+        <v>62</v>
       </c>
       <c r="K49" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="N49" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O49" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="P49" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B50" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C50" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="D50" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E50" t="s">
         <v>42</v>
       </c>
       <c r="F50" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H50">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
-        <v>44</v>
+        <v>329</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50" t="s">
+        <v>330</v>
+      </c>
+      <c r="M50" t="s">
+        <v>331</v>
+      </c>
+      <c r="N50" t="s">
+        <v>27</v>
+      </c>
+      <c r="O50" t="s">
         <v>332</v>
       </c>
-      <c r="M50" t="s">
+      <c r="P50" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B51" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C51" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="D51" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E51" t="s">
         <v>42</v>
       </c>
       <c r="F51" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H51">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
-        <v>33</v>
+        <v>329</v>
       </c>
       <c r="K51" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="L51" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="M51" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="P51" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B52" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C52" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="D52" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="E52" t="s">
         <v>42</v>
       </c>
       <c r="F52" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G52" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H52">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2012</v>
+      </c>
+      <c r="I52">
+        <v>2019</v>
+      </c>
       <c r="J52" t="s">
-        <v>175</v>
+        <v>44</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
       <c r="L52" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="M52" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="P52" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B53" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C53" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D53" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
+        <v>129</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2013</v>
+      </c>
+      <c r="I53">
+        <v>2020</v>
+      </c>
+      <c r="J53" t="s">
+        <v>33</v>
+      </c>
+      <c r="K53" t="s">
+        <v>83</v>
+      </c>
+      <c r="L53" t="s">
+        <v>348</v>
+      </c>
+      <c r="M53" t="s">
+        <v>349</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>350</v>
+      </c>
+      <c r="P53" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>352</v>
+      </c>
+      <c r="B54" t="s">
+        <v>353</v>
+      </c>
+      <c r="C54" t="s">
+        <v>354</v>
+      </c>
+      <c r="D54" t="s">
+        <v>52</v>
+      </c>
+      <c r="E54" t="s">
+        <v>42</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" t="s">
+        <v>75</v>
+      </c>
+      <c r="H54">
+        <v>2015</v>
+      </c>
+      <c r="I54"/>
+      <c r="J54" t="s">
+        <v>185</v>
+      </c>
+      <c r="K54" t="s">
+        <v>34</v>
+      </c>
+      <c r="L54" t="s">
+        <v>355</v>
+      </c>
+      <c r="M54" t="s">
+        <v>356</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>357</v>
+      </c>
+      <c r="P54" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>359</v>
+      </c>
+      <c r="B55" t="s">
+        <v>360</v>
+      </c>
+      <c r="C55" t="s">
+        <v>354</v>
+      </c>
+      <c r="D55" t="s">
+        <v>52</v>
+      </c>
+      <c r="E55" t="s">
+        <v>42</v>
+      </c>
+      <c r="F55" t="s">
         <v>43</v>
       </c>
-      <c r="G53" t="s">
-[...2 lines deleted...]
-      <c r="H53">
+      <c r="G55" t="s">
+        <v>75</v>
+      </c>
+      <c r="H55">
         <v>2015</v>
       </c>
-      <c r="I53"/>
-[...3 lines deleted...]
-      <c r="K53" t="s">
+      <c r="I55"/>
+      <c r="J55" t="s">
+        <v>287</v>
+      </c>
+      <c r="K55" t="s">
         <v>34</v>
       </c>
-      <c r="L53" t="s">
-[...12 lines deleted...]
-        <v>354</v>
+      <c r="L55" t="s">
+        <v>361</v>
+      </c>
+      <c r="M55" t="s">
+        <v>356</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
+        <v>362</v>
+      </c>
+      <c r="P55" t="s">
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">