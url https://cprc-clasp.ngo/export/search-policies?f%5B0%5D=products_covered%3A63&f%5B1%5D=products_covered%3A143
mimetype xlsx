--- v2 (2026-03-06)
+++ v3 (2026-08-04)
@@ -12,317 +12,332 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Carpentry work -Exterior windows -Part 6 - Energy efficiency labeling</t>
-[...8 lines deleted...]
-    <t>Windows</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...14 lines deleted...]
-    <t>Secretaria de Energia (Secretary of Energy)</t>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/carpentry-work-exterior-windows-part-6-energy-efficiency-labeling</t>
-[...150 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Carpentry work -Exterior windows -Part 6 - Energy efficiency labeling</t>
+  </si>
+  <si>
+    <t>It determines the energy efficiency class of a window, associated with a range of energy flow values ​​through the area of ​​the window system (profile + glass), both for the winter and summer periods, determined according to IRAM Standard 11.507-6 / 2018. It is expressed in kWh / m2.</t>
+  </si>
+  <si>
+    <t>Argentina</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>IRAM 11507-6 | 2018</t>
+  </si>
+  <si>
+    <t>Secretaria de Energia (Secretary of Energy)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/carpentry-work-exterior-windows-part-6-energy-efficiency-labeling</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/economia/energia/eficiencia-energetica/eficiencia-energetica-en-edificaciones/etiquetado-de-ventanas</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-030421-2010. CQC Mark Certification - Doors and Windows</t>
+  </si>
+  <si>
+    <t>This policy applies to doors and windows with a thermal insulation function.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>CQC 3118-2011</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-030421-2010-cqc-mark-certification-doors-and-windows</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492708.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-371162-2020. Energy Conservation Certification Rules for Sealed Insulating Glass Unit</t>
+  </si>
+  <si>
+    <t>Apply to sealed insulating glass unit</t>
+  </si>
+  <si>
+    <t>Windows, Insulations</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>CQC 3117-2020</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-371162-2020-energy-conservation-certification-rules-sealed-insulating-glass-unit</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-11-11/492707.shtml</t>
+  </si>
+  <si>
+    <t>Draft MEPs for Green Buildings - Windows</t>
+  </si>
+  <si>
+    <t>Information not available</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>October 2018</t>
+  </si>
+  <si>
+    <t>Ghana Energy Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-meps-green-buildings-windows</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Saving Trust Endorsed Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>Energy Saving Trust</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Exterior and Interior Storm Windows Version 1.0</t>
   </si>
   <si>
     <t>Products that meet the definition of exterior and interior storm windows that are intended for use in residential buildings as specified herein and are eligible for ENERGY STAR certification, with the exception of: exterior storm windows without weep holes or other features that allow moisture to drain from between the storm window and primary window; storm windows that are intended for non-residential buildings; storm doors; and partial components of an exterior or interior storm window.</t>
   </si>
   <si>
     <t>United States of America*</t>
   </si>
@@ -971,71 +986,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="582.715" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="115.543" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1051,1234 +1066,1282 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
-[...2 lines deleted...]
-      <c r="M2" t="s">
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
-[...4 lines deleted...]
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
         <v>39</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="D4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L4"/>
+        <v>43</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
       <c r="M4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="H5">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I5">
         <v>2013</v>
       </c>
+      <c r="I5"/>
       <c r="J5" t="s">
         <v>51</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
         <v>52</v>
       </c>
-      <c r="M5" t="s">
+      <c r="P5" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" t="s">
+        <v>25</v>
+      </c>
+      <c r="O6" t="s">
+        <v>58</v>
+      </c>
+      <c r="P6" t="s">
         <v>59</v>
-      </c>
-[...16 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
         <v>63</v>
       </c>
-      <c r="B7" t="s">
+      <c r="F7" t="s">
         <v>64</v>
       </c>
-      <c r="C7" t="s">
+      <c r="G7" t="s">
         <v>65</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" t="s">
+      <c r="H7">
+        <v>2011</v>
+      </c>
+      <c r="I7">
+        <v>2013</v>
+      </c>
+      <c r="J7" t="s">
         <v>66</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-      <c r="J7" t="s">
+      <c r="K7" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" t="s">
         <v>67</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7"/>
       <c r="M7" t="s">
         <v>68</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
         <v>69</v>
       </c>
-      <c r="P7"/>
+      <c r="P7" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H8">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M8" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
         <v>76</v>
       </c>
       <c r="P8" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>78</v>
       </c>
       <c r="B9" t="s">
         <v>79</v>
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>63</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" t="s">
         <v>81</v>
       </c>
-      <c r="E9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
+        <v>82</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
         <v>83</v>
       </c>
-      <c r="K9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>84</v>
       </c>
-      <c r="M9" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
         <v>19</v>
       </c>
-      <c r="C10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H10">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10" t="s">
         <v>89</v>
       </c>
       <c r="M10" t="s">
         <v>90</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
         <v>91</v>
       </c>
       <c r="P10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>93</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H11">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="L11" t="s">
+        <v>94</v>
+      </c>
+      <c r="M11" t="s">
+        <v>95</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>96</v>
       </c>
-      <c r="M11" t="s">
+      <c r="P11" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C12" t="s">
         <v>100</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" t="s">
+        <v>63</v>
+      </c>
+      <c r="F12" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12">
+        <v>2018</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>66</v>
+      </c>
+      <c r="K12" t="s">
+        <v>43</v>
+      </c>
+      <c r="L12" t="s">
         <v>101</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="M12" t="s">
         <v>102</v>
       </c>
-      <c r="E12" t="s">
-[...20 lines deleted...]
-      <c r="L12" t="s">
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>103</v>
       </c>
-      <c r="M12" t="s">
-[...5 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B13" t="s">
         <v>106</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" t="s">
         <v>107</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13">
+        <v>2003</v>
+      </c>
+      <c r="I13">
+        <v>2015</v>
+      </c>
+      <c r="J13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K13" t="s">
+        <v>43</v>
+      </c>
+      <c r="L13" t="s">
         <v>108</v>
       </c>
-      <c r="D13" t="s">
-[...23 lines deleted...]
-      <c r="L13" t="s">
+      <c r="M13" t="s">
+        <v>102</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>109</v>
       </c>
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" t="s">
         <v>113</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
+        <v>64</v>
+      </c>
+      <c r="G14" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14">
+        <v>2018</v>
+      </c>
+      <c r="I14">
+        <v>2020</v>
+      </c>
+      <c r="J14" t="s">
+        <v>66</v>
+      </c>
+      <c r="K14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L14" t="s">
         <v>114</v>
       </c>
-      <c r="C14" t="s">
+      <c r="M14" t="s">
         <v>115</v>
       </c>
-      <c r="D14" t="s">
-[...15 lines deleted...]
-      <c r="J14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>116</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="P14" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B15" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C15" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H15">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="K15" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L15"/>
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
+        <v>122</v>
+      </c>
       <c r="M15" t="s">
+        <v>123</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>124</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" t="s">
         <v>127</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>128</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" t="s">
+        <v>64</v>
+      </c>
+      <c r="G16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16">
+        <v>2016</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>121</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
         <v>129</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>130</v>
       </c>
-      <c r="G16" t="s">
-[...14 lines deleted...]
-      <c r="L16" t="s">
+      <c r="P16" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>132</v>
+      </c>
+      <c r="B17" t="s">
+        <v>133</v>
+      </c>
+      <c r="C17" t="s">
+        <v>134</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>135</v>
       </c>
-      <c r="B17" t="s">
+      <c r="G17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H17">
+        <v>2012</v>
+      </c>
+      <c r="I17">
+        <v>2014</v>
+      </c>
+      <c r="J17" t="s">
+        <v>88</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
         <v>136</v>
       </c>
-      <c r="C17" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M17" t="s">
-        <v>75</v>
+        <v>137</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
         <v>19</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" t="s">
         <v>20</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H18"/>
+        <v>41</v>
+      </c>
+      <c r="H18">
+        <v>2009</v>
+      </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>89</v>
+      </c>
       <c r="M18" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P18" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C19" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="K19" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L19" t="s">
+        <v>43</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>90</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>146</v>
       </c>
-      <c r="M19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B20" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C20" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D20" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H20">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
+        <v>150</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>151</v>
+      </c>
+      <c r="M20" t="s">
+        <v>152</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
+        <v>153</v>
+      </c>
+      <c r="P20" t="s">
         <v>154</v>
-      </c>
-[...16 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>155</v>
+      </c>
+      <c r="B21" t="s">
+        <v>156</v>
+      </c>
+      <c r="C21" t="s">
+        <v>157</v>
+      </c>
+      <c r="D21" t="s">
+        <v>158</v>
+      </c>
+      <c r="E21" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" t="s">
+        <v>64</v>
+      </c>
+      <c r="G21" t="s">
+        <v>41</v>
+      </c>
+      <c r="H21">
+        <v>2014</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
         <v>159</v>
       </c>
-      <c r="B21" t="s">
+      <c r="K21" t="s">
+        <v>43</v>
+      </c>
+      <c r="L21" t="s">
         <v>160</v>
       </c>
-      <c r="C21" t="s">
+      <c r="M21" t="s">
         <v>161</v>
       </c>
-      <c r="D21" t="s">
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
         <v>162</v>
       </c>
-      <c r="E21" t="s">
-[...14 lines deleted...]
-      <c r="J21" t="s">
+      <c r="P21" t="s">
         <v>163</v>
-      </c>
-[...16 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>164</v>
+      </c>
+      <c r="B22" t="s">
+        <v>165</v>
+      </c>
+      <c r="C22" t="s">
+        <v>166</v>
+      </c>
+      <c r="D22" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>135</v>
+      </c>
+      <c r="G22" t="s">
+        <v>65</v>
+      </c>
+      <c r="H22">
+        <v>2017</v>
+      </c>
+      <c r="I22">
+        <v>2021</v>
+      </c>
+      <c r="J22" t="s">
+        <v>168</v>
+      </c>
+      <c r="K22" t="s">
+        <v>169</v>
+      </c>
+      <c r="L22" t="s">
         <v>170</v>
       </c>
-      <c r="B22" t="s">
+      <c r="M22" t="s">
         <v>171</v>
       </c>
-      <c r="C22" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="O22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="P22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C23" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="D23" t="s">
-        <v>153</v>
+        <v>39</v>
       </c>
       <c r="E23" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F23" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H23">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
+        <v>150</v>
+      </c>
+      <c r="K23" t="s">
+        <v>43</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23" t="s">
+        <v>171</v>
+      </c>
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
         <v>177</v>
       </c>
-      <c r="K23" t="s">
-[...2 lines deleted...]
-      <c r="L23" t="s">
+      <c r="P23" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B24" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C24" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D24" t="s">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="E24" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F24" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H24">
         <v>2012</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="K24" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L24" t="s">
+        <v>183</v>
+      </c>
+      <c r="M24" t="s">
         <v>184</v>
       </c>
-      <c r="M24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O24" t="s">
         <v>185</v>
       </c>
       <c r="P24" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>187</v>
       </c>
       <c r="B25" t="s">
         <v>188</v>
       </c>
       <c r="C25" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="D25" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H25">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
+        <v>182</v>
+      </c>
+      <c r="K25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
+        <v>189</v>
+      </c>
+      <c r="M25" t="s">
+        <v>184</v>
+      </c>
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
         <v>190</v>
       </c>
-      <c r="K25" t="s">
-[...2 lines deleted...]
-      <c r="L25" t="s">
+      <c r="P25" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B26" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C26" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="D26" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H26">
         <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
+        <v>195</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26" t="s">
+        <v>196</v>
+      </c>
+      <c r="M26" t="s">
         <v>197</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="s">
         <v>198</v>
       </c>
-      <c r="M26" t="s">
-[...5 lines deleted...]
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>199</v>
       </c>
-      <c r="P26" t="s">
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
         <v>200</v>
+      </c>
+      <c r="B27" t="s">
+        <v>201</v>
+      </c>
+      <c r="C27" t="s">
+        <v>194</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>63</v>
+      </c>
+      <c r="F27" t="s">
+        <v>40</v>
+      </c>
+      <c r="G27" t="s">
+        <v>41</v>
+      </c>
+      <c r="H27">
+        <v>2015</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>202</v>
+      </c>
+      <c r="K27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>203</v>
+      </c>
+      <c r="M27" t="s">
+        <v>197</v>
+      </c>
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
+        <v>204</v>
+      </c>
+      <c r="P27" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">