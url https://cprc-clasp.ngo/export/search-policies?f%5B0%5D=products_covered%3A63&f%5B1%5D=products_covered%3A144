--- v1 (2026-03-07)
+++ v2 (2026-08-05)
@@ -12,248 +12,263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...5 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>October 2023</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...42 lines deleted...]
-    <t>Entered into force, Revised</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...55 lines deleted...]
-    <t>Superseded</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-030421-2010. Energy Conservation Certification Rules - Doors and Windows</t>
+  </si>
+  <si>
+    <t>This policy contains energy conservation certification rules for doors and windows. It applies to doors and windows with a thermal insulation function.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Doors</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>CQC 3118-2011</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-030421-2010-energy-conservation-certification-rules-doors-and-windows</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492708.shtml</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Residential Windows, Doors, and Skylights Version 6.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a residential Window, Door, or Skylight as specified in the policy document are eligible for ENERGY STAR qualification, with the exception of products that are assembled onsite, including but not limited to sash packs or sash kits; Windows, Doors, or Skylights that are intended for installation in non-Residential Buildings; Window, Door, or Skylight attachments that are not included in a product’s NFRC-certified rating.</t>
   </si>
   <si>
     <t>United States of America*</t>
   </si>
   <si>
     <t>Doors, Windows, Envelopes</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>NFRC 100; SHGC NFRC 200; ASTM E283 in accordance with NFRC 400 or AAMA/WDMA/CSA 101/I.S.2/A440-11</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-residential-windows-doors-and-skylights-version-60</t>
   </si>
@@ -833,71 +848,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="543.724" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="115.543" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -913,860 +928,908 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4">
+        <v>2013</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>40</v>
       </c>
-      <c r="H4">
-[...7 lines deleted...]
-      </c>
       <c r="K4" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
       <c r="N4" t="s">
         <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H5">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6">
+        <v>2011</v>
+      </c>
+      <c r="I6">
+        <v>2013</v>
+      </c>
+      <c r="J6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" t="s">
         <v>56</v>
       </c>
-      <c r="B6" t="s">
+      <c r="L6" t="s">
         <v>57</v>
       </c>
-      <c r="C6" t="s">
+      <c r="M6" t="s">
         <v>58</v>
-      </c>
-[...26 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G7" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7">
+        <v>2009</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
         <v>65</v>
       </c>
-      <c r="B7" t="s">
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
         <v>66</v>
       </c>
-      <c r="C7" t="s">
+      <c r="M7" t="s">
         <v>67</v>
-      </c>
-[...28 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" t="s">
+        <v>55</v>
+      </c>
+      <c r="H8">
+        <v>2003</v>
+      </c>
+      <c r="I8">
+        <v>2015</v>
+      </c>
+      <c r="J8" t="s">
         <v>74</v>
       </c>
-      <c r="B8" t="s">
+      <c r="K8" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" t="s">
         <v>75</v>
       </c>
-      <c r="C8" t="s">
+      <c r="M8" t="s">
         <v>76</v>
-      </c>
-[...26 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" t="s">
         <v>39</v>
       </c>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L9"/>
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>83</v>
+      </c>
       <c r="M9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
       <c r="O9" t="s">
+        <v>85</v>
+      </c>
+      <c r="P9" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" t="s">
         <v>88</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>89</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H10">
+        <v>2016</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>82</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>90</v>
-      </c>
-[...28 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="P10" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C11" t="s">
+        <v>95</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
         <v>96</v>
       </c>
-      <c r="B11" t="s">
+      <c r="G11" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11">
+        <v>2012</v>
+      </c>
+      <c r="I11">
+        <v>2014</v>
+      </c>
+      <c r="J11" t="s">
+        <v>65</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>97</v>
       </c>
-      <c r="C11" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M11" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
         <v>19</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="M12" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="P12" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B13" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C13" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D13" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" t="s">
         <v>39</v>
       </c>
-      <c r="G13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="K13" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="L13" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="M13" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
         <v>25</v>
       </c>
       <c r="O13" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>113</v>
+      </c>
+      <c r="B14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" t="s">
+        <v>116</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>54</v>
+      </c>
+      <c r="G14" t="s">
+        <v>39</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
         <v>117</v>
       </c>
-      <c r="B14" t="s">
+      <c r="K14" t="s">
+        <v>56</v>
+      </c>
+      <c r="L14" t="s">
         <v>118</v>
       </c>
-      <c r="C14" t="s">
+      <c r="M14" t="s">
         <v>119</v>
       </c>
-      <c r="D14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>120</v>
       </c>
-      <c r="E14" t="s">
-[...14 lines deleted...]
-      <c r="J14" t="s">
+      <c r="P14" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" t="s">
+        <v>123</v>
+      </c>
+      <c r="C15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D15" t="s">
+        <v>125</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>96</v>
+      </c>
+      <c r="G15" t="s">
+        <v>55</v>
+      </c>
+      <c r="H15">
+        <v>2017</v>
+      </c>
+      <c r="I15">
+        <v>2021</v>
+      </c>
+      <c r="J15" t="s">
+        <v>126</v>
+      </c>
+      <c r="K15" t="s">
+        <v>127</v>
+      </c>
+      <c r="L15" t="s">
         <v>128</v>
       </c>
-      <c r="B15" t="s">
+      <c r="M15" t="s">
         <v>129</v>
       </c>
-      <c r="C15" t="s">
+      <c r="N15" t="s">
         <v>130</v>
       </c>
-      <c r="D15" t="s">
-[...15 lines deleted...]
-      <c r="J15" t="s">
+      <c r="O15" t="s">
         <v>131</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="P15" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B16" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C16" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H16">
         <v>2012</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="L16" t="s">
+        <v>137</v>
+      </c>
+      <c r="M16" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
       <c r="O16" t="s">
         <v>139</v>
       </c>
       <c r="P16" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>141</v>
       </c>
       <c r="B17" t="s">
         <v>142</v>
       </c>
       <c r="C17" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M17" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="N17" t="s">
         <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="P17" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B18" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C18" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H18">
         <v>2015</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
+        <v>149</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>150</v>
+      </c>
+      <c r="M18" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
       <c r="N18" t="s">
         <v>25</v>
       </c>
       <c r="O18" t="s">
+        <v>152</v>
+      </c>
+      <c r="P18" t="s">
         <v>153</v>
       </c>
-      <c r="P18" t="s">
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
         <v>154</v>
+      </c>
+      <c r="B19" t="s">
+        <v>155</v>
+      </c>
+      <c r="C19" t="s">
+        <v>148</v>
+      </c>
+      <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>64</v>
+      </c>
+      <c r="G19" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19">
+        <v>2015</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>156</v>
+      </c>
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
+        <v>157</v>
+      </c>
+      <c r="M19" t="s">
+        <v>151</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
+        <v>158</v>
+      </c>
+      <c r="P19" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">