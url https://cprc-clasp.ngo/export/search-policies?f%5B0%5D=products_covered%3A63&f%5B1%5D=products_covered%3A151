--- v2 (2026-03-24)
+++ v3 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,180 +104,195 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-430-energy-conservation-program-consumer-products</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-430</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...5 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>October 2023</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...78 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
@@ -880,51 +895,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1010,902 +1025,950 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
         <v>34</v>
       </c>
-      <c r="H3">
-[...3 lines deleted...]
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="L3"/>
-      <c r="M3"/>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L4"/>
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
       <c r="M4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H5">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L5"/>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>52</v>
       </c>
       <c r="P5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" t="s">
         <v>54</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>55</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="H6">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="K6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="G7" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="H7">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>2011</v>
+      </c>
+      <c r="I7">
+        <v>2023</v>
+      </c>
       <c r="J7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="K7" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D8" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H8">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="K8" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="L8"/>
+        <v>34</v>
+      </c>
+      <c r="L8" t="s">
+        <v>74</v>
+      </c>
       <c r="M8" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
         <v>82</v>
       </c>
-      <c r="B9" t="s">
+      <c r="G9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9">
+        <v>2016</v>
+      </c>
+      <c r="I9">
+        <v>2019</v>
+      </c>
+      <c r="J9" t="s">
+        <v>43</v>
+      </c>
+      <c r="K9" t="s">
         <v>83</v>
       </c>
-      <c r="C9" t="s">
+      <c r="L9"/>
+      <c r="M9" t="s">
         <v>84</v>
-      </c>
-[...26 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B10" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C10" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="F10" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="H10">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="K10" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L10"/>
+        <v>34</v>
+      </c>
+      <c r="L10" t="s">
+        <v>92</v>
+      </c>
       <c r="M10" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="P10" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" t="s">
         <v>98</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>90</v>
+      </c>
+      <c r="F11" t="s">
         <v>99</v>
       </c>
-      <c r="C11" t="s">
+      <c r="G11" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11">
+        <v>2016</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>91</v>
+      </c>
+      <c r="K11" t="s">
+        <v>34</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>100</v>
-      </c>
-[...28 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="P11" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B12" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C12" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I12">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J12" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L12" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="M12" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="P12" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>112</v>
+      </c>
+      <c r="B13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C13" t="s">
         <v>114</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="G13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2012</v>
+      </c>
+      <c r="I13">
+        <v>2014</v>
+      </c>
+      <c r="J13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K13" t="s">
         <v>34</v>
       </c>
-      <c r="H13">
-[...8 lines deleted...]
-      </c>
       <c r="L13" t="s">
-        <v>59</v>
+        <v>115</v>
       </c>
       <c r="M13" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C14" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="D14" t="s">
-        <v>101</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="H14"/>
+        <v>50</v>
+      </c>
+      <c r="H14">
+        <v>2009</v>
+      </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="K14" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L14"/>
+        <v>34</v>
+      </c>
+      <c r="L14" t="s">
+        <v>74</v>
+      </c>
       <c r="M14" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="P14"/>
+        <v>121</v>
+      </c>
+      <c r="P14" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>123</v>
+      </c>
+      <c r="B15" t="s">
         <v>124</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>125</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="E15" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
+        <v>107</v>
+      </c>
+      <c r="K15" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" t="s">
+        <v>130</v>
+      </c>
+      <c r="C16" t="s">
+        <v>131</v>
+      </c>
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" t="s">
+        <v>90</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
+        <v>50</v>
+      </c>
+      <c r="H16">
+        <v>2015</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
         <v>132</v>
       </c>
-      <c r="B16" t="s">
+      <c r="K16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" t="s">
         <v>133</v>
       </c>
-      <c r="C16" t="s">
+      <c r="M16" t="s">
         <v>134</v>
       </c>
-      <c r="D16" t="s">
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
         <v>135</v>
       </c>
-      <c r="E16" t="s">
-[...14 lines deleted...]
-      <c r="J16" t="s">
+      <c r="P16" t="s">
         <v>136</v>
-      </c>
-[...16 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B17" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C17" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="D17" t="s">
-        <v>101</v>
+        <v>140</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>1997</v>
+        <v>2017</v>
       </c>
       <c r="I17">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J17" t="s">
+        <v>141</v>
+      </c>
+      <c r="K17" t="s">
+        <v>142</v>
+      </c>
+      <c r="L17" t="s">
+        <v>143</v>
+      </c>
+      <c r="M17" t="s">
+        <v>144</v>
+      </c>
+      <c r="N17" t="s">
+        <v>145</v>
+      </c>
+      <c r="O17" t="s">
         <v>146</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="P17" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>148</v>
+      </c>
+      <c r="B18" t="s">
+        <v>149</v>
+      </c>
+      <c r="C18" t="s">
+        <v>150</v>
+      </c>
+      <c r="D18" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>1997</v>
+      </c>
+      <c r="I18">
+        <v>2014</v>
+      </c>
+      <c r="J18" t="s">
         <v>151</v>
       </c>
-      <c r="B18" t="s">
+      <c r="K18" t="s">
+        <v>34</v>
+      </c>
+      <c r="L18" t="s">
         <v>152</v>
       </c>
-      <c r="C18" t="s">
+      <c r="M18" t="s">
         <v>153</v>
-      </c>
-[...26 lines deleted...]
-        <v>156</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="P18" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B19" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C19" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="H19">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="K19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L19" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="M19" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="P19" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20" t="s">
+        <v>165</v>
+      </c>
+      <c r="C20" t="s">
         <v>166</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="F20" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="H20">
         <v>2015</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
+        <v>151</v>
+      </c>
+      <c r="K20" t="s">
+        <v>34</v>
+      </c>
+      <c r="L20" t="s">
+        <v>167</v>
+      </c>
+      <c r="M20" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
+        <v>169</v>
+      </c>
+      <c r="P20" t="s">
         <v>170</v>
       </c>
-      <c r="P20" t="s">
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
         <v>171</v>
+      </c>
+      <c r="B21" t="s">
+        <v>172</v>
+      </c>
+      <c r="C21" t="s">
+        <v>166</v>
+      </c>
+      <c r="D21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" t="s">
+        <v>72</v>
+      </c>
+      <c r="G21" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21">
+        <v>2015</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>173</v>
+      </c>
+      <c r="K21" t="s">
+        <v>34</v>
+      </c>
+      <c r="L21" t="s">
+        <v>174</v>
+      </c>
+      <c r="M21" t="s">
+        <v>168</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>175</v>
+      </c>
+      <c r="P21" t="s">
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">