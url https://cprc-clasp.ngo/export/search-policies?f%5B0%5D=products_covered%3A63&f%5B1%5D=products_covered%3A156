--- v2 (2026-03-06)
+++ v3 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,210 +104,225 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>10 CFR 431 and product-specific Subparts</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-431-energy-efficiency-program-certain-commercial-and-industrial-equipment</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-431</t>
   </si>
   <si>
-    <t>CEL-019. Air Compressor -Displacement Air Compressor</t>
-[...20 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/cel-019-air-compressor-displacement-air-compressor</t>
-[...102 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL-019. Air Compressor -Displacement Air Compressor</t>
+  </si>
+  <si>
+    <t>The following types of air compressors are covered under this policy: Direct drive portable reciprocating piston air compressors; Reciprocating piston micro air compressors; Oil-free reciprocating piston air compressors; Stationary reciprocating piston air compressors for general use; Oil injected screw air compressors for general use; Oil injected single screw air compressors for general use, and Oil flooded sliding vane air compressor for general use.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Air Compressors</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>July 2021</t>
+  </si>
+  <si>
+    <t>GB-T 3853-1998</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-019-air-compressor-displacement-air-compressor</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B621_%E5%AE%B9%E7%A7%AF%E5%BC%8F%E7%A9%BA%E6%B0%94%E5%8E%8B%E7%BC%A9%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-439132-2009. CQC Mark Certification - Refrigerant compressors used in air-conditioning applications</t>
+  </si>
+  <si>
+    <t>This policy applies to wholly-closed electric motor-compressor wholly-closed turbine type cooling compressor piston type single stage cooling compressor and screw type cooling compressor.</t>
+  </si>
+  <si>
+    <t>Refrigerant Compressors</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>CQC 2209-2009</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-439132-2009-cqc-mark-certification-refrigerant-compressors-used-air-conditioning</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-08-13/492739.shtml</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GB 19153-2019 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Displacement Air Compressors</t>
   </si>
   <si>
     <t>The following types of air compressors are covered: Direct drive portable reciprocating piston air compressors; Reciprocating piston micro air compressors; Oil-free reciprocating piston air compressors; Stationary reciprocating piston air compressors for general use; Oil injected screw air compressors for general use; Oil injected single screw air compressors for general use, and Oil flooded sliding vane air compressor for general use.</t>
   </si>
   <si>
     <t>GB/T 3853; GB/T 4975; GB/T 13279; GB/T 13928; GB/T26967; JB/T 4253; JB/T 6430; JB/T 7662; JB/T 8933; JB/T 8934; JB/T 9107; JB/T 10972; JB/T 11423; JB/T 13345</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19153-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94001A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 35971-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for hermetic motor-compressor in room air conditioners</t>
   </si>
   <si>
     <t>This policy covers hermetic motor-compressors in room air conditioners.</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
@@ -325,50 +340,79 @@
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
+  </si>
+  <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/21212/</t>
   </si>
@@ -985,51 +1029,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="540.154" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1115,1194 +1159,1290 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H3">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="I3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3" t="s">
         <v>36</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4"/>
-      <c r="M4"/>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
       <c r="N4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H5">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2010</v>
+      </c>
+      <c r="I5">
+        <v>2019</v>
+      </c>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" t="s">
         <v>32</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H6">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" t="s">
         <v>62</v>
       </c>
-      <c r="N6" t="s">
-[...2 lines deleted...]
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" t="s">
         <v>65</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H7">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>67</v>
+      </c>
+      <c r="N7" t="s">
+        <v>36</v>
+      </c>
+      <c r="O7" t="s">
+        <v>68</v>
+      </c>
+      <c r="P7" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" t="s">
+        <v>72</v>
+      </c>
+      <c r="E8" t="s">
         <v>73</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
         <v>74</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="H8">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
+        <v>76</v>
+      </c>
+      <c r="M8" t="s">
+        <v>77</v>
+      </c>
+      <c r="N8" t="s">
+        <v>36</v>
+      </c>
+      <c r="O8" t="s">
+        <v>78</v>
+      </c>
+      <c r="P8" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B9" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H9">
         <v>2009</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
+        <v>84</v>
+      </c>
+      <c r="M9" t="s">
         <v>85</v>
       </c>
-      <c r="M9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O9" t="s">
         <v>86</v>
       </c>
       <c r="P9" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>88</v>
       </c>
       <c r="B10" t="s">
         <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2009</v>
+      </c>
+      <c r="I10">
+        <v>2020</v>
+      </c>
       <c r="J10" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
+        <v>90</v>
+      </c>
+      <c r="M10" t="s">
+        <v>54</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>91</v>
       </c>
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B11" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="H11">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
+        <v>96</v>
+      </c>
+      <c r="M11" t="s">
+        <v>97</v>
+      </c>
+      <c r="N11" t="s">
+        <v>36</v>
+      </c>
+      <c r="O11" t="s">
+        <v>98</v>
+      </c>
+      <c r="P11" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B12" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C12" t="s">
-        <v>105</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="H12">
-        <v>1985</v>
+        <v>2025</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
+        <v>104</v>
+      </c>
+      <c r="M12" t="s">
+        <v>105</v>
+      </c>
+      <c r="N12" t="s">
+        <v>36</v>
+      </c>
+      <c r="O12" t="s">
+        <v>106</v>
+      </c>
+      <c r="P12" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" t="s">
+        <v>110</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2012</v>
+      </c>
+      <c r="I13">
+        <v>2026</v>
+      </c>
+      <c r="J13" t="s">
         <v>111</v>
-      </c>
-[...23 lines deleted...]
-        <v>106</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
+        <v>112</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>113</v>
+      </c>
+      <c r="P13" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>115</v>
+      </c>
+      <c r="B14" t="s">
+        <v>116</v>
+      </c>
+      <c r="C14" t="s">
         <v>117</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F14" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H14">
-        <v>2013</v>
+        <v>1985</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
+        <v>119</v>
+      </c>
+      <c r="M14" t="s">
+        <v>120</v>
+      </c>
+      <c r="N14" t="s">
+        <v>36</v>
+      </c>
+      <c r="O14" t="s">
         <v>121</v>
       </c>
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>123</v>
+      </c>
+      <c r="B15" t="s">
+        <v>124</v>
+      </c>
+      <c r="C15" t="s">
         <v>125</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F15" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H15">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>126</v>
+      </c>
+      <c r="N15" t="s">
+        <v>36</v>
+      </c>
+      <c r="O15" t="s">
         <v>127</v>
       </c>
-      <c r="M15" t="s">
-[...5 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>129</v>
       </c>
       <c r="B16" t="s">
         <v>130</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="G16" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H16">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>69</v>
+        <v>133</v>
       </c>
       <c r="M16" t="s">
-        <v>70</v>
+        <v>134</v>
       </c>
       <c r="N16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O16" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="P16" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>137</v>
+      </c>
+      <c r="B17" t="s">
+        <v>138</v>
+      </c>
       <c r="C17" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="G17" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H17">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2012</v>
+      </c>
+      <c r="I17">
+        <v>2014</v>
+      </c>
       <c r="J17" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>139</v>
+      </c>
       <c r="M17" t="s">
         <v>134</v>
       </c>
       <c r="N17" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O17" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="P17" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B18" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C18" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>139</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H18">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="K18" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>141</v>
+        <v>84</v>
       </c>
       <c r="M18" t="s">
-        <v>142</v>
+        <v>85</v>
       </c>
       <c r="N18" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O18" t="s">
         <v>143</v>
       </c>
       <c r="P18" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>145</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19"/>
       <c r="C19" t="s">
-        <v>147</v>
+        <v>125</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H19">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="N19" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O19" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="P19" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B20" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C20" t="s">
-        <v>155</v>
+        <v>117</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>151</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
-        <v>120</v>
+        <v>51</v>
       </c>
       <c r="G20" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H20">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
+        <v>118</v>
+      </c>
+      <c r="K20" t="s">
+        <v>152</v>
+      </c>
+      <c r="L20" t="s">
+        <v>153</v>
+      </c>
+      <c r="M20" t="s">
+        <v>154</v>
+      </c>
+      <c r="N20" t="s">
+        <v>36</v>
+      </c>
+      <c r="O20" t="s">
+        <v>155</v>
+      </c>
+      <c r="P20" t="s">
         <v>156</v>
-      </c>
-[...16 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21" t="s">
+        <v>158</v>
+      </c>
+      <c r="C21" t="s">
+        <v>159</v>
+      </c>
+      <c r="D21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>60</v>
+      </c>
+      <c r="H21">
+        <v>2015</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>160</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
         <v>161</v>
       </c>
-      <c r="B21" t="s">
+      <c r="M21" t="s">
         <v>162</v>
       </c>
-      <c r="C21" t="s">
+      <c r="N21" t="s">
+        <v>36</v>
+      </c>
+      <c r="O21" t="s">
         <v>163</v>
       </c>
-      <c r="D21" t="s">
+      <c r="P21" t="s">
         <v>164</v>
-      </c>
-[...34 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B22" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="C22" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>59</v>
+        <v>132</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H22">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="M22" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O22" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="P22" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C23" t="s">
+        <v>175</v>
+      </c>
+      <c r="D23" t="s">
+        <v>176</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>132</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2017</v>
+      </c>
+      <c r="I23">
+        <v>2021</v>
+      </c>
+      <c r="J23" t="s">
+        <v>177</v>
+      </c>
+      <c r="K23" t="s">
         <v>178</v>
       </c>
-      <c r="B23" t="s">
+      <c r="L23" t="s">
         <v>179</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="M23" t="s">
         <v>180</v>
       </c>
-      <c r="E23" t="s">
-[...18 lines deleted...]
-      <c r="L23" t="s">
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>181</v>
       </c>
-      <c r="M23" t="s">
-[...5 lines deleted...]
-      <c r="O23" t="s">
+      <c r="P23" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>183</v>
+      </c>
+      <c r="B24" t="s">
         <v>184</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>167</v>
+      </c>
+      <c r="D24" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24">
+        <v>2008</v>
+      </c>
+      <c r="I24">
+        <v>2012</v>
+      </c>
+      <c r="J24" t="s">
         <v>185</v>
-      </c>
-[...20 lines deleted...]
-        <v>187</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
+        <v>186</v>
+      </c>
+      <c r="M24" t="s">
+        <v>187</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>188</v>
       </c>
-      <c r="M24" t="s">
+      <c r="P24" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25" t="s">
+        <v>191</v>
+      </c>
+      <c r="C25" t="s">
+        <v>167</v>
+      </c>
+      <c r="D25" t="s">
         <v>192</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G25" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H25">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="M25" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="N25" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O25" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="P25" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B26" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C26" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F26" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H26">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
+        <v>200</v>
+      </c>
+      <c r="M26" t="s">
+        <v>201</v>
+      </c>
+      <c r="N26" t="s">
+        <v>36</v>
+      </c>
+      <c r="O26" t="s">
+        <v>202</v>
+      </c>
+      <c r="P26" t="s">
         <v>203</v>
       </c>
-      <c r="M26" t="s">
-[...5 lines deleted...]
-      <c r="O26" t="s">
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
         <v>204</v>
       </c>
-      <c r="P26" t="s">
+      <c r="B27" t="s">
         <v>205</v>
+      </c>
+      <c r="C27" t="s">
+        <v>206</v>
+      </c>
+      <c r="D27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E27" t="s">
+        <v>73</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>60</v>
+      </c>
+      <c r="H27">
+        <v>2015</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>207</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>208</v>
+      </c>
+      <c r="M27" t="s">
+        <v>209</v>
+      </c>
+      <c r="N27" t="s">
+        <v>36</v>
+      </c>
+      <c r="O27" t="s">
+        <v>210</v>
+      </c>
+      <c r="P27" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>212</v>
+      </c>
+      <c r="B28" t="s">
+        <v>213</v>
+      </c>
+      <c r="C28" t="s">
+        <v>206</v>
+      </c>
+      <c r="D28" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" t="s">
+        <v>60</v>
+      </c>
+      <c r="H28">
+        <v>2015</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>214</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>215</v>
+      </c>
+      <c r="M28" t="s">
+        <v>209</v>
+      </c>
+      <c r="N28" t="s">
+        <v>36</v>
+      </c>
+      <c r="O28" t="s">
+        <v>216</v>
+      </c>
+      <c r="P28" t="s">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">