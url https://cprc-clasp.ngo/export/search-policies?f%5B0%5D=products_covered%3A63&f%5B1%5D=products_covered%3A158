--- v2 (2026-01-28)
+++ v3 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,180 +104,195 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>10 CFR 431 and product-specific Subparts</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-431-energy-efficiency-program-certain-commercial-and-industrial-equipment</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-431</t>
   </si>
   <si>
-    <t>CEL-019. Air Compressor -Displacement Air Compressor</t>
-[...20 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/cel-019-air-compressor-displacement-air-compressor</t>
-[...72 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL-019. Air Compressor -Displacement Air Compressor</t>
+  </si>
+  <si>
+    <t>The following types of air compressors are covered under this policy: Direct drive portable reciprocating piston air compressors; Reciprocating piston micro air compressors; Oil-free reciprocating piston air compressors; Stationary reciprocating piston air compressors for general use; Oil injected screw air compressors for general use; Oil injected single screw air compressors for general use, and Oil flooded sliding vane air compressor for general use.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Air Compressors</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>July 2021</t>
+  </si>
+  <si>
+    <t>GB-T 3853-1998</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-019-air-compressor-displacement-air-compressor</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/6%E9%99%84%E4%BB%B621_%E5%AE%B9%E7%A7%AF%E5%BC%8F%E7%A9%BA%E6%B0%94%E5%8E%8B%E7%BC%A9%E6%9C%BA%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GB 19153-2019 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for Displacement Air Compressors</t>
   </si>
   <si>
     <t>The following types of air compressors are covered: Direct drive portable reciprocating piston air compressors; Reciprocating piston micro air compressors; Oil-free reciprocating piston air compressors; Stationary reciprocating piston air compressors for general use; Oil injected screw air compressors for general use; Oil injected single screw air compressors for general use, and Oil flooded sliding vane air compressor for general use.</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 3853; GB/T 4975; GB/T 13279; GB/T 13928; GB/T26967; JB/T 4253; JB/T 6430; JB/T 7662; JB/T 8933; JB/T 8934; JB/T 9107; JB/T 10972; JB/T 11423; JB/T 13345</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19153-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94001A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
@@ -866,51 +881,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="540.154" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -996,906 +1011,954 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H3">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="I3">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3" t="s">
         <v>36</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4"/>
-      <c r="M4"/>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
       <c r="N4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H5">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2010</v>
+      </c>
+      <c r="I5">
+        <v>2019</v>
+      </c>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H6">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L6"/>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>65</v>
       </c>
       <c r="D7" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H7">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>67</v>
+      </c>
+      <c r="N7" t="s">
+        <v>36</v>
+      </c>
+      <c r="O7" t="s">
+        <v>68</v>
+      </c>
+      <c r="P7" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D8" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H8">
         <v>2009</v>
       </c>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
+        <v>74</v>
+      </c>
+      <c r="M8" t="s">
+        <v>75</v>
+      </c>
+      <c r="N8" t="s">
+        <v>36</v>
+      </c>
+      <c r="O8" t="s">
         <v>76</v>
       </c>
-      <c r="M8" t="s">
-[...5 lines deleted...]
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" t="s">
         <v>79</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2009</v>
+      </c>
+      <c r="I9">
+        <v>2020</v>
+      </c>
       <c r="J9" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="M9" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="N9" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B10" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="H10">
-        <v>1985</v>
+        <v>2025</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
+        <v>89</v>
+      </c>
+      <c r="M10" t="s">
+        <v>90</v>
+      </c>
+      <c r="N10" t="s">
+        <v>36</v>
+      </c>
+      <c r="O10" t="s">
+        <v>91</v>
+      </c>
+      <c r="P10" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B11" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="F11" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H11">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>97</v>
+      </c>
       <c r="M11" t="s">
+        <v>98</v>
+      </c>
+      <c r="N11" t="s">
+        <v>36</v>
+      </c>
+      <c r="O11" t="s">
+        <v>99</v>
+      </c>
+      <c r="P11" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B12" t="s">
+        <v>102</v>
+      </c>
+      <c r="C12" t="s">
         <v>103</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
+        <v>86</v>
+      </c>
+      <c r="F12" t="s">
         <v>104</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H12">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>105</v>
+      </c>
+      <c r="N12" t="s">
+        <v>36</v>
+      </c>
+      <c r="O12" t="s">
+        <v>106</v>
+      </c>
+      <c r="P12" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B13" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="G13" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2012</v>
+      </c>
+      <c r="I13">
+        <v>2014</v>
+      </c>
       <c r="J13" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="M13" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="N13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>116</v>
+      </c>
+      <c r="B14" t="s">
+        <v>117</v>
+      </c>
       <c r="C14" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H14">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>74</v>
+      </c>
       <c r="M14" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="N14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B15" t="s">
         <v>120</v>
       </c>
+      <c r="B15"/>
       <c r="C15" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E15" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H15">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>121</v>
+      </c>
+      <c r="N15" t="s">
+        <v>36</v>
+      </c>
+      <c r="O15" t="s">
+        <v>122</v>
+      </c>
+      <c r="P15" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>124</v>
+      </c>
+      <c r="B16" t="s">
+        <v>125</v>
+      </c>
+      <c r="C16" t="s">
+        <v>126</v>
+      </c>
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" t="s">
+        <v>86</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
+        <v>60</v>
+      </c>
+      <c r="H16">
+        <v>2015</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
         <v>127</v>
       </c>
-      <c r="B16" t="s">
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
         <v>128</v>
       </c>
-      <c r="C16" t="s">
+      <c r="M16" t="s">
         <v>129</v>
       </c>
-      <c r="D16" t="s">
+      <c r="N16" t="s">
+        <v>36</v>
+      </c>
+      <c r="O16" t="s">
         <v>130</v>
       </c>
-      <c r="E16" t="s">
-[...14 lines deleted...]
-      <c r="J16" t="s">
+      <c r="P16" t="s">
         <v>131</v>
-      </c>
-[...16 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B17" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C17" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="E17" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="I17">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="J17" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="L17" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="M17" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="P17" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>142</v>
+      </c>
+      <c r="B18" t="s">
+        <v>143</v>
+      </c>
+      <c r="C18" t="s">
+        <v>144</v>
+      </c>
+      <c r="D18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" t="s">
+        <v>86</v>
+      </c>
+      <c r="F18" t="s">
+        <v>104</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2008</v>
+      </c>
+      <c r="I18">
+        <v>2012</v>
+      </c>
+      <c r="J18" t="s">
         <v>145</v>
-      </c>
-[...23 lines deleted...]
-        <v>148</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
+        <v>146</v>
+      </c>
+      <c r="M18" t="s">
+        <v>147</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>148</v>
+      </c>
+      <c r="P18" t="s">
         <v>149</v>
-      </c>
-[...10 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B19" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G19" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H19">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
+        <v>154</v>
+      </c>
+      <c r="M19" t="s">
+        <v>155</v>
+      </c>
+      <c r="N19" t="s">
+        <v>36</v>
+      </c>
+      <c r="O19" t="s">
+        <v>156</v>
+      </c>
+      <c r="P19" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B20" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C20" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H20">
         <v>2015</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
+        <v>162</v>
+      </c>
+      <c r="M20" t="s">
+        <v>163</v>
+      </c>
+      <c r="N20" t="s">
+        <v>36</v>
+      </c>
+      <c r="O20" t="s">
         <v>164</v>
       </c>
-      <c r="M20" t="s">
-[...5 lines deleted...]
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>165</v>
       </c>
-      <c r="P20" t="s">
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
         <v>166</v>
+      </c>
+      <c r="B21" t="s">
+        <v>167</v>
+      </c>
+      <c r="C21" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" t="s">
+        <v>60</v>
+      </c>
+      <c r="H21">
+        <v>2015</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>168</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>169</v>
+      </c>
+      <c r="M21" t="s">
+        <v>163</v>
+      </c>
+      <c r="N21" t="s">
+        <v>36</v>
+      </c>
+      <c r="O21" t="s">
+        <v>170</v>
+      </c>
+      <c r="P21" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">