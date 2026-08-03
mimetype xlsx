--- v1 (2026-01-20)
+++ v2 (2026-08-03)
@@ -62,162 +62,162 @@
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...8 lines deleted...]
-    <t>Vacuum Cleaners</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>October 2023</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
-  </si>
-[...71 lines deleted...]
-    <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
@@ -856,493 +856,493 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
       <c r="N2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="P2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H3">
         <v>2013</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M3"/>
       <c r="N3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H4">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="G5" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>48</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>49</v>
       </c>
       <c r="M5" t="s">
         <v>50</v>
       </c>
       <c r="N5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>51</v>
       </c>
       <c r="P5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>53</v>
       </c>
       <c r="B6" t="s">
         <v>54</v>
       </c>
       <c r="C6" t="s">
         <v>55</v>
       </c>
       <c r="D6" t="s">
         <v>56</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>57</v>
       </c>
       <c r="G6" t="s">
         <v>58</v>
       </c>
       <c r="H6">
         <v>2016</v>
       </c>
       <c r="I6">
         <v>2019</v>
       </c>
       <c r="J6" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>59</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
         <v>60</v>
       </c>
       <c r="N6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>61</v>
       </c>
       <c r="P6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>63</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>65</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>66</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H7">
         <v>1985</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>67</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>68</v>
       </c>
       <c r="M7" t="s">
         <v>69</v>
       </c>
       <c r="N7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>70</v>
       </c>
       <c r="P7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>72</v>
       </c>
       <c r="B8" t="s">
         <v>73</v>
       </c>
       <c r="C8" t="s">
         <v>74</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>66</v>
       </c>
       <c r="F8" t="s">
         <v>75</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
         <v>2016</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>67</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>76</v>
       </c>
       <c r="N8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>77</v>
       </c>
       <c r="P8" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>79</v>
       </c>
       <c r="B9" t="s">
         <v>80</v>
       </c>
       <c r="C9" t="s">
         <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>58</v>
       </c>
       <c r="H9">
         <v>2012</v>
       </c>
       <c r="I9">
         <v>2014</v>
       </c>
       <c r="J9" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>82</v>
       </c>
       <c r="M9" t="s">
         <v>83</v>
       </c>
       <c r="N9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>84</v>
       </c>
       <c r="P9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>86</v>
       </c>
       <c r="B10" t="s">
         <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H10">
         <v>2009</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="M10" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="N10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>88</v>
       </c>
       <c r="P10" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>90</v>
       </c>
       <c r="B11" t="s">
         <v>91</v>
       </c>
       <c r="C11" t="s">
         <v>92</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H11">
         <v>2015</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>93</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>94</v>
       </c>
       <c r="M11" t="s">
         <v>95</v>
       </c>
       <c r="N11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>96</v>
       </c>
       <c r="P11" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>98</v>
       </c>
       <c r="B12" t="s">
         <v>99</v>
       </c>
       <c r="C12" t="s">
         <v>100</v>
       </c>
       <c r="D12" t="s">
         <v>101</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
@@ -1368,175 +1368,175 @@
       </c>
       <c r="M12" t="s">
         <v>105</v>
       </c>
       <c r="N12" t="s">
         <v>106</v>
       </c>
       <c r="O12" t="s">
         <v>107</v>
       </c>
       <c r="P12" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>109</v>
       </c>
       <c r="B13" t="s">
         <v>110</v>
       </c>
       <c r="C13" t="s">
         <v>111</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>66</v>
       </c>
       <c r="F13" t="s">
         <v>75</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H13">
         <v>2012</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>112</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
         <v>113</v>
       </c>
       <c r="M13" t="s">
         <v>114</v>
       </c>
       <c r="N13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>115</v>
       </c>
       <c r="P13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>117</v>
       </c>
       <c r="B14" t="s">
         <v>118</v>
       </c>
       <c r="C14" t="s">
         <v>119</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>66</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H14">
         <v>2015</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>120</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>121</v>
       </c>
       <c r="M14" t="s">
         <v>122</v>
       </c>
       <c r="N14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
         <v>123</v>
       </c>
       <c r="P14" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>125</v>
       </c>
       <c r="B15" t="s">
         <v>126</v>
       </c>
       <c r="C15" t="s">
         <v>119</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H15">
         <v>2015</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>127</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
         <v>128</v>
       </c>
       <c r="M15" t="s">
         <v>122</v>
       </c>
       <c r="N15" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>129</v>
       </c>
       <c r="P15" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>