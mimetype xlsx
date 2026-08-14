--- v2 (2026-01-18)
+++ v3 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -170,342 +170,357 @@
   <si>
     <t>This policy covers tubular lamps, non-directional lamps, directional lamps, and indoor luminaires.</t>
   </si>
   <si>
     <t>Streetlighting, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>October 2018</t>
   </si>
   <si>
     <t>16 CFR Part 305 - Energy Labeling Rule - 305.15 Labeling for lighting products</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and-0</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>CEL - High Pressure Sodium Lamps</t>
-[...50 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>October 2023</t>
-[...204 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL - High Pressure Sodium Lamps</t>
+  </si>
+  <si>
+    <t>Applies to ordinary high-pressure sodium vapor lamps with transparent glass cover for outdoor lighting service and rated power 50W; 70W; 100W; 150W; 250W; 400W; and 1000W with matching ballasts and ignitors; and can be started and operate normally with 92-106 percent of rated voltage.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Streetlighting</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB 19573-2004 GB/T 13434 GB/T 13259</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-high-pressure-sodium-lamps</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/%E9%99%84%E4%BB%B66_%E9%AB%98%E5%8E%8B%E9%92%A0%E7%81%AF%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
+  </si>
+  <si>
+    <t>CEL- LED Luminaires for Road and Tunnel Lighting</t>
+  </si>
+  <si>
+    <t>This policy covers LED luminaires for road and tunnel lighting.</t>
+  </si>
+  <si>
+    <t>GB/T 24826; GB/T 31897.201</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-led-luminaires-road-and-tunnel-lighting</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E9%81%93%E8%B7%AF%E5%92%8C%E9%9A%A7%E9%81%93%E7%85%A7%E6%98%8</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-465134-2009. CQC Mark Certification - High Pressure Sodium Lamp</t>
+  </si>
+  <si>
+    <t>Applies to High-pressure sodium lamps with transparent glass cover for outdoor lighting service, and power ranges from 50W-1000W with matching ballasts and ignitors and can be started and operate normally with 92-106 percent of rated voltage.</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-465134-2009-cqc-mark-certification-high-pressure-sodium-lamp</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-04-22/492722.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465391-2018 Energy Conservation Certification Rules for Luminaries System for Road Lighting</t>
+  </si>
+  <si>
+    <t>Applies to Powers Luminaries System for Road Lighting which use Fluorescent lamps and high intensity gas discharge lamps as lighting source</t>
+  </si>
+  <si>
+    <t>CQC 3105-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-465391-2018-energy-conservation-certification-rules-luminaries-system-road-lighting</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2018-02-05/492775.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465392-2016. Energy Conservation Certification Rules for LED Lighting Products for Street Lighting &amp; Tunnel Lighting</t>
+  </si>
+  <si>
+    <t>Applies to LED Lighting Products for Street Lighting and Tunnel Lighting operating under conditions of AC 220V and 50Hz</t>
+  </si>
+  <si>
+    <t>CQC 3127-2016</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-465392-2016-energy-conservation-certification-rules-led-lighting-products-street</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492713.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465397-2019. Energy Conservation Certification Rules for LED Luminaires for Road and Tunnel Lighting</t>
+  </si>
+  <si>
+    <t>Apply to LED luminaires for road and tunnel lighting</t>
+  </si>
+  <si>
+    <t>GB 37478-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-465397-2019-energy-conservation-certification-rules-led-luminaires-road-and-tunnel</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-08-08/555385.shtml</t>
+  </si>
+  <si>
+    <t>Decision 13/2008 Technical requirements for energy-efficient street lights</t>
+  </si>
+  <si>
+    <t>This document specifies the technical requirements and labeling instructions for energy-efficient street lights.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-132008-technical-requirements-energy-efficient-street-lights</t>
+  </si>
+  <si>
+    <t>http://thuvienphapluat.vn/van-ban/Linh-vuc-khac/Quyet-dinh-13-2008-QD-BCT-quy-dinh-ve-yeu-cau-ky-thuat-choa-den-chieu-sang-duong-pho-tiet-kiem-nang-luong-67650.aspx</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Exit Lights and Emergency Direction Lights</t>
+  </si>
+  <si>
+    <t>Exit lights and emergency direction lights - The applicable products shall meet the requirements by NATIONAL FIRE AGENCY MINISTRY OF THE INTERIOR and its future amendments</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-exit-lights-and-emergency-direction</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=24%20</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Street Lights</t>
+  </si>
+  <si>
+    <t>Street lights - The product shall meet the definitions of street lights as defined in CNS 9118 Street Lights or CNS 15233 LED Street Lights.</t>
+  </si>
+  <si>
+    <t>CNS 9118 Street Lights or CNS 15233 LED Street Lights</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-street-lights</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=35</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GB 19573-2004 Limited values of energy efficiency and rating criteria for high-pressure sodium vapour lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-19573-2004-limited-values-energy-efficiency-and-rating-criteria-high-pressure-sodium</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C5F2D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 37478-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED luminaires for road and tunnel lighting</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
@@ -1284,51 +1299,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P45"/>
+  <dimension ref="A1:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="869.359" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="103.689" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1512,2004 +1527,2052 @@
         <v>45</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>38</v>
       </c>
       <c r="O4" t="s">
         <v>48</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5"/>
+      <c r="C5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H5">
+        <v>2017</v>
+      </c>
+      <c r="I5">
+        <v>2023</v>
+      </c>
+      <c r="J5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
         <v>54</v>
       </c>
-      <c r="H5">
-[...3 lines deleted...]
-      <c r="J5" t="s">
+      <c r="M5" t="s">
         <v>55</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5" t="s">
+      <c r="N5" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" t="s">
         <v>56</v>
       </c>
-      <c r="M5" t="s">
+      <c r="P5" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H6">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M6" t="s">
+        <v>64</v>
+      </c>
+      <c r="N6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O6" t="s">
+        <v>65</v>
+      </c>
+      <c r="P6" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G7" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H7">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7"/>
-      <c r="M7"/>
+      <c r="L7" t="s">
+        <v>72</v>
+      </c>
+      <c r="M7" t="s">
+        <v>73</v>
+      </c>
       <c r="N7" t="s">
         <v>38</v>
       </c>
       <c r="O7" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P7" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G8" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H8">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8"/>
+      <c r="L8" t="s">
+        <v>78</v>
+      </c>
       <c r="M8" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="N8" t="s">
         <v>38</v>
       </c>
       <c r="O8" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P8" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H9">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9" t="s">
         <v>38</v>
       </c>
       <c r="O9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B10" t="s">
         <v>87</v>
       </c>
       <c r="C10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" t="s">
         <v>52</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H10">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="N10" t="s">
         <v>38</v>
       </c>
       <c r="O10" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E11" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="F11" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H11">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M11" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="N11" t="s">
         <v>38</v>
       </c>
       <c r="O11" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="P11" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B12" t="s">
+        <v>102</v>
+      </c>
+      <c r="C12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
+        <v>95</v>
+      </c>
+      <c r="F12" t="s">
         <v>96</v>
       </c>
-      <c r="B12" t="s">
+      <c r="G12" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12">
+        <v>2014</v>
+      </c>
+      <c r="I12">
+        <v>2018</v>
+      </c>
+      <c r="J12" t="s">
         <v>97</v>
       </c>
-      <c r="C12" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
+        <v>103</v>
+      </c>
+      <c r="M12" t="s">
         <v>98</v>
       </c>
-      <c r="M12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" t="s">
         <v>38</v>
       </c>
       <c r="O12" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="P12" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B13" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C13" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H13">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2014</v>
+      </c>
+      <c r="I13">
+        <v>2017</v>
+      </c>
       <c r="J13" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>108</v>
+      </c>
       <c r="M13" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="N13" t="s">
         <v>38</v>
       </c>
       <c r="O13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="P13" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B14" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C14" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="F14" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H14">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>113</v>
+      </c>
       <c r="M14" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="N14" t="s">
         <v>38</v>
       </c>
       <c r="O14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E15" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H15">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
         <v>120</v>
       </c>
       <c r="N15" t="s">
         <v>38</v>
       </c>
       <c r="O15" t="s">
         <v>121</v>
       </c>
       <c r="P15" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>123</v>
       </c>
       <c r="B16" t="s">
         <v>124</v>
       </c>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>125</v>
       </c>
       <c r="E16" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>81</v>
+        <v>126</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I16">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J16" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="N16" t="s">
         <v>38</v>
       </c>
       <c r="O16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H17">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N17" t="s">
         <v>38</v>
       </c>
       <c r="O17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C18" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="D18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" t="s">
+        <v>95</v>
+      </c>
+      <c r="F18" t="s">
+        <v>96</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2012</v>
+      </c>
+      <c r="I18">
+        <v>2012</v>
+      </c>
+      <c r="J18" t="s">
+        <v>133</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
         <v>140</v>
       </c>
-      <c r="E18" t="s">
-[...5 lines deleted...]
-      <c r="G18" t="s">
+      <c r="M18" t="s">
         <v>141</v>
       </c>
-      <c r="H18">
-[...3 lines deleted...]
-      <c r="J18" t="s">
+      <c r="N18" t="s">
+        <v>38</v>
+      </c>
+      <c r="O18" t="s">
         <v>142</v>
       </c>
-      <c r="K18" t="s">
-[...2 lines deleted...]
-      <c r="L18" t="s">
+      <c r="P18" t="s">
         <v>143</v>
-      </c>
-[...10 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="C19" t="s">
+        <v>146</v>
+      </c>
+      <c r="D19" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H19">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>82</v>
+        <v>147</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="M19" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="N19" t="s">
         <v>38</v>
       </c>
       <c r="O19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="P19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>2005</v>
+      </c>
+      <c r="I20">
+        <v>2005</v>
+      </c>
       <c r="J20" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="M20" t="s">
-        <v>152</v>
+        <v>73</v>
       </c>
       <c r="N20" t="s">
         <v>38</v>
       </c>
       <c r="O20" t="s">
         <v>153</v>
       </c>
       <c r="P20" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>155</v>
       </c>
       <c r="B21" t="s">
-        <v>156</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>8</v>
+        <v>156</v>
       </c>
       <c r="H21">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
+        <v>71</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" t="s">
         <v>157</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21" t="s">
+      <c r="N21" t="s">
+        <v>38</v>
+      </c>
+      <c r="O21" t="s">
         <v>158</v>
       </c>
-      <c r="M21" t="s">
+      <c r="P21" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B22" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C22" t="s">
-        <v>164</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E22" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="H22">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>1989</v>
+      </c>
+      <c r="I22">
+        <v>2025</v>
+      </c>
       <c r="J22" t="s">
-        <v>118</v>
+        <v>162</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
+        <v>163</v>
+      </c>
+      <c r="M22" t="s">
+        <v>164</v>
+      </c>
+      <c r="N22" t="s">
+        <v>38</v>
+      </c>
+      <c r="O22" t="s">
         <v>165</v>
       </c>
-      <c r="M22" t="s">
+      <c r="P22" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>167</v>
+      </c>
+      <c r="B23" t="s">
+        <v>168</v>
+      </c>
+      <c r="C23" t="s">
         <v>169</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E23" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="F23" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H23">
-        <v>2013</v>
+        <v>1985</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>170</v>
+      </c>
       <c r="M23" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="N23" t="s">
         <v>38</v>
       </c>
       <c r="O23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C24" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E24" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="F24" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="G24" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H24">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="N24" t="s">
         <v>38</v>
       </c>
       <c r="O24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E25" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="F25" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H25">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>179</v>
+        <v>133</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="N25" t="s">
         <v>38</v>
       </c>
       <c r="O25" t="s">
         <v>180</v>
       </c>
       <c r="P25" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>182</v>
       </c>
       <c r="B26" t="s">
-        <v>53</v>
+        <v>183</v>
       </c>
       <c r="C26" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E26" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="F26" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>1996</v>
+        <v>2012</v>
       </c>
       <c r="I26">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="N26" t="s">
         <v>38</v>
       </c>
       <c r="O26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27" t="s">
-        <v>187</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="D27" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2016</v>
+        <v>1996</v>
       </c>
       <c r="I27">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="J27" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
+        <v>149</v>
+      </c>
+      <c r="N27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O27" t="s">
+        <v>189</v>
+      </c>
+      <c r="P27" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B28" t="s">
+        <v>192</v>
+      </c>
+      <c r="C28" t="s">
         <v>193</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2016</v>
       </c>
       <c r="I28">
         <v>2020</v>
       </c>
       <c r="J28" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="N28" t="s">
         <v>38</v>
       </c>
       <c r="O28" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="P28" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C29" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D29" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H29">
         <v>2016</v>
       </c>
-      <c r="I29"/>
+      <c r="I29">
+        <v>2020</v>
+      </c>
       <c r="J29" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="N29" t="s">
         <v>38</v>
       </c>
       <c r="O29" t="s">
         <v>199</v>
       </c>
       <c r="P29" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>201</v>
       </c>
       <c r="B30" t="s">
         <v>202</v>
       </c>
       <c r="C30" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="D30" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H30">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>132</v>
+        <v>203</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30" t="s">
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>195</v>
+      </c>
+      <c r="N30" t="s">
+        <v>38</v>
+      </c>
+      <c r="O30" t="s">
         <v>204</v>
       </c>
-      <c r="M30" t="s">
+      <c r="P30" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>206</v>
+      </c>
+      <c r="B31" t="s">
+        <v>207</v>
+      </c>
+      <c r="C31" t="s">
         <v>208</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G31" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H31">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I31"/>
+        <v>2012</v>
+      </c>
+      <c r="I31">
+        <v>2014</v>
+      </c>
       <c r="J31" t="s">
+        <v>147</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>209</v>
+      </c>
+      <c r="M31" t="s">
+        <v>210</v>
+      </c>
+      <c r="N31" t="s">
+        <v>38</v>
+      </c>
+      <c r="O31" t="s">
         <v>211</v>
       </c>
-      <c r="K31" t="s">
-[...3 lines deleted...]
-      <c r="M31" t="s">
+      <c r="P31" t="s">
         <v>212</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" t="s">
+        <v>214</v>
+      </c>
+      <c r="C32" t="s">
         <v>215</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H32">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>132</v>
+        <v>216</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>134</v>
+        <v>217</v>
       </c>
       <c r="N32" t="s">
         <v>38</v>
       </c>
       <c r="O32" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B33" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C33" t="s">
-        <v>221</v>
+        <v>146</v>
       </c>
       <c r="D33" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H33">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
+        <v>148</v>
+      </c>
+      <c r="M33" t="s">
+        <v>149</v>
+      </c>
+      <c r="N33" t="s">
+        <v>38</v>
+      </c>
+      <c r="O33" t="s">
         <v>222</v>
       </c>
-      <c r="M33" t="s">
+      <c r="P33" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>224</v>
+      </c>
+      <c r="B34" t="s">
+        <v>225</v>
+      </c>
+      <c r="C34" t="s">
         <v>226</v>
       </c>
-      <c r="B34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H34">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
+        <v>194</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>227</v>
+      </c>
+      <c r="M34" t="s">
+        <v>228</v>
+      </c>
+      <c r="N34" t="s">
+        <v>38</v>
+      </c>
+      <c r="O34" t="s">
         <v>229</v>
       </c>
-      <c r="K34" t="s">
-[...2 lines deleted...]
-      <c r="L34" t="s">
+      <c r="P34" t="s">
         <v>230</v>
-      </c>
-[...10 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B35" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C35" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D35" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E35" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H35">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
+        <v>234</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>235</v>
+      </c>
+      <c r="M35" t="s">
+        <v>236</v>
+      </c>
+      <c r="N35" t="s">
+        <v>38</v>
+      </c>
+      <c r="O35" t="s">
         <v>237</v>
       </c>
-      <c r="K35" t="s">
-[...3 lines deleted...]
-      <c r="M35" t="s">
+      <c r="P35" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>239</v>
+      </c>
+      <c r="B36" t="s">
+        <v>240</v>
+      </c>
+      <c r="C36" t="s">
         <v>241</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="F36" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="G36" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H36">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>132</v>
+        <v>242</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
+        <v>243</v>
+      </c>
+      <c r="N36" t="s">
+        <v>38</v>
+      </c>
+      <c r="O36" t="s">
         <v>244</v>
       </c>
-      <c r="N36" t="s">
-[...2 lines deleted...]
-      <c r="O36" t="s">
+      <c r="P36" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>246</v>
+      </c>
+      <c r="B37" t="s">
         <v>247</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>248</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>250</v>
+        <v>69</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H37">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
+        <v>147</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37" t="s">
+        <v>249</v>
+      </c>
+      <c r="N37" t="s">
+        <v>38</v>
+      </c>
+      <c r="O37" t="s">
+        <v>250</v>
+      </c>
+      <c r="P37" t="s">
         <v>251</v>
-      </c>
-[...16 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B38" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C38" t="s">
-        <v>228</v>
+        <v>254</v>
       </c>
       <c r="D38" t="s">
-        <v>53</v>
+        <v>255</v>
       </c>
       <c r="E38" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I38">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J38" t="s">
-        <v>132</v>
+        <v>256</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>257</v>
       </c>
       <c r="L38" t="s">
+        <v>258</v>
+      </c>
+      <c r="M38" t="s">
         <v>259</v>
       </c>
-      <c r="M38" t="s">
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
         <v>260</v>
       </c>
-      <c r="N38" t="s">
-[...2 lines deleted...]
-      <c r="O38" t="s">
+      <c r="P38" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>262</v>
+      </c>
+      <c r="B39" t="s">
         <v>263</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D39" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E39" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="F39" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H39">
         <v>2013</v>
       </c>
-      <c r="I39"/>
+      <c r="I39">
+        <v>2014</v>
+      </c>
       <c r="J39" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
+        <v>264</v>
+      </c>
+      <c r="M39" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="N39" t="s">
         <v>38</v>
       </c>
       <c r="O39" t="s">
         <v>266</v>
       </c>
-      <c r="P39"/>
+      <c r="P39" t="s">
+        <v>267</v>
+      </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B40" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C40" t="s">
-        <v>269</v>
+        <v>233</v>
       </c>
       <c r="D40" t="s">
+        <v>69</v>
+      </c>
+      <c r="E40" t="s">
+        <v>95</v>
+      </c>
+      <c r="F40" t="s">
+        <v>96</v>
+      </c>
+      <c r="G40" t="s">
+        <v>70</v>
+      </c>
+      <c r="H40">
+        <v>2013</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>147</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
         <v>270</v>
       </c>
-      <c r="E40" t="s">
-[...20 lines deleted...]
-      <c r="L40"/>
       <c r="M40" t="s">
+        <v>265</v>
+      </c>
+      <c r="N40" t="s">
+        <v>38</v>
+      </c>
+      <c r="O40" t="s">
         <v>271</v>
       </c>
-      <c r="N40" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="P40"/>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>272</v>
+      </c>
+      <c r="B41" t="s">
+        <v>273</v>
+      </c>
+      <c r="C41" t="s">
         <v>274</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
         <v>275</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G41" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H41">
         <v>2012</v>
       </c>
-      <c r="I41"/>
+      <c r="I41">
+        <v>2017</v>
+      </c>
       <c r="J41" t="s">
-        <v>237</v>
+        <v>194</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41" t="s">
+      <c r="L41"/>
+      <c r="M41" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="N41" t="s">
         <v>38</v>
       </c>
       <c r="O41" t="s">
         <v>277</v>
       </c>
       <c r="P41" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>279</v>
       </c>
       <c r="B42" t="s">
         <v>280</v>
       </c>
       <c r="C42" t="s">
-        <v>103</v>
+        <v>233</v>
       </c>
       <c r="D42" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H42">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
+        <v>242</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" t="s">
         <v>281</v>
       </c>
-      <c r="K42" t="s">
-[...2 lines deleted...]
-      <c r="L42"/>
       <c r="M42" t="s">
-        <v>105</v>
+        <v>236</v>
       </c>
       <c r="N42" t="s">
         <v>38</v>
       </c>
       <c r="O42" t="s">
         <v>282</v>
       </c>
       <c r="P42" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>284</v>
       </c>
       <c r="B43" t="s">
         <v>285</v>
       </c>
       <c r="C43" t="s">
-        <v>286</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E43" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H43">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
+        <v>286</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>120</v>
+      </c>
+      <c r="N43" t="s">
+        <v>38</v>
+      </c>
+      <c r="O43" t="s">
         <v>287</v>
       </c>
-      <c r="K43" t="s">
-[...2 lines deleted...]
-      <c r="L43" t="s">
+      <c r="P43" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B44" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C44" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D44" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="E44" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G44" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H44">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>229</v>
+        <v>292</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
+        <v>293</v>
+      </c>
+      <c r="M44" t="s">
+        <v>294</v>
+      </c>
+      <c r="N44" t="s">
+        <v>38</v>
+      </c>
+      <c r="O44" t="s">
         <v>295</v>
       </c>
-      <c r="M44" t="s">
+      <c r="P44" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>297</v>
+      </c>
+      <c r="B45" t="s">
+        <v>298</v>
+      </c>
+      <c r="C45" t="s">
         <v>299</v>
       </c>
-      <c r="B45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="E45" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="F45" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H45">
         <v>2015</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>198</v>
+        <v>234</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
+        <v>300</v>
+      </c>
+      <c r="M45" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="N45" t="s">
         <v>38</v>
       </c>
       <c r="O45" t="s">
         <v>302</v>
       </c>
       <c r="P45" t="s">
         <v>303</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>304</v>
+      </c>
+      <c r="B46" t="s">
+        <v>305</v>
+      </c>
+      <c r="C46" t="s">
+        <v>299</v>
+      </c>
+      <c r="D46" t="s">
+        <v>52</v>
+      </c>
+      <c r="E46" t="s">
+        <v>95</v>
+      </c>
+      <c r="F46" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" t="s">
+        <v>70</v>
+      </c>
+      <c r="H46">
+        <v>2015</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>203</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" t="s">
+        <v>306</v>
+      </c>
+      <c r="M46" t="s">
+        <v>301</v>
+      </c>
+      <c r="N46" t="s">
+        <v>38</v>
+      </c>
+      <c r="O46" t="s">
+        <v>307</v>
+      </c>
+      <c r="P46" t="s">
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">