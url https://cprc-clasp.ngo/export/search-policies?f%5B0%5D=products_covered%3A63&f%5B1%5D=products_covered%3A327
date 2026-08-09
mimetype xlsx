--- v1 (2026-03-07)
+++ v2 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,253 +104,268 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>10 CFR 431 and product-specific Subparts</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-431-energy-efficiency-program-certain-commercial-and-industrial-equipment</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-431</t>
   </si>
   <si>
-    <t>Algeria Order of 25 Safar 1430 corresponding to 21 February 2009 on the energy labeling of household air-conditioners</t>
-[...20 lines deleted...]
-    <t>Agence Nationale pour la Promotion et la Rationalisation de l'Utilisation de l'…</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/algeria-order-25-safar-1430-corresponding-21-february-2009-energy-labeling-household-air</t>
-[...145 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Algeria Order of 25 Safar 1430 corresponding to 21 February 2009 on the energy labeling of household air-conditioners</t>
+  </si>
+  <si>
+    <t>Air conditioners for domestic use with a cooling capacity less than 12kW. Air-to-water and water-water appliances are excluded</t>
+  </si>
+  <si>
+    <t>Algeria</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Portable ACs</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2019</t>
+  </si>
+  <si>
+    <t>Agence Nationale pour la Promotion et la Rationalisation de l'Utilisation de l'…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/algeria-order-25-safar-1430-corresponding-21-february-2009-energy-labeling-household-air</t>
+  </si>
+  <si>
+    <t>https://www.energy.gov.dz/Media/galerie/-arrete_du_21_fevrier_2009_relatif_a_l'etiquetage_energetique_des_climatiseurs_a_usage_domestique_5b69515a43778.pdf</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) No 626/2011 of 4 May 2011 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of air conditioners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating, if the product has no cooling function.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Portable ACs, Packaged Terminals</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-6262011-4-may-2011-supplementing-directive-201030eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:02011R0626-20170307</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-6262011-4-may-2011-supplementing-directive-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2011/626/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
+  </si>
+  <si>
+    <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/206/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 206/2012 of 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans </t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W. 
+This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0206-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>ECOSTAND 071-2:2017EE: Minimum Energy Performance Standards Part 2: Air conditioning products</t>
+  </si>
+  <si>
+    <t>This standard covers requirements for domestic and commercial air conditioning products such as: (1) portable AC; (2) unitary AC; (3) split AC, and (4) centralised AC system, which are single or double ducts, mobile or others; manufactured, assembled, imported or sold in any of the ECOWAS countries. Descriptions and illustrations of these products are available in Appendix 1. This standard covers equipment up to 20kW. It covers appliances designed to be plugged on the electric grid, it excludes appliances not powered by alternate current that use non-electric energys ources. ECOWAS countries include Benin, Burkina Faso, Cabo Verde, Côte d'Ivoire, the Gambia, Ghana, Guinea, Guinea Bissau, Liberia, Mali, Niger, Nigeria, Senegal, Sierra Leone, and Togo.</t>
+  </si>
+  <si>
+    <t>ECOWAS</t>
+  </si>
+  <si>
+    <t>Room ACs - Stationary ACs, Portable ACs, Central ACs</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>ISO 5151, ISO 13253, ISO 15042, ISO 16358-1:2013, IEC 60335-2-40:2013</t>
+  </si>
+  <si>
+    <t>ECOWAS Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecostand-071-22017ee-minimum-energy-performance-standards-part-2-air-conditioning-products</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
@@ -991,51 +1006,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P28"/>
+  <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="897.638" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1121,1266 +1136,1314 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="H3">
-[...10 lines deleted...]
-      <c r="M3" t="s">
+      <c r="N3" t="s">
+        <v>36</v>
+      </c>
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H4">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
-[...3 lines deleted...]
-      <c r="M4" t="s">
+      <c r="N4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H5">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>54</v>
+      </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H6">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
-      <c r="M6"/>
+      <c r="M6" t="s">
+        <v>62</v>
+      </c>
       <c r="N6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
         <v>58</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H7">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
-      <c r="M7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M7"/>
       <c r="N7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O8" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="P8" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H9">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="N9" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O9" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="P9" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D10" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H10">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L10"/>
+      <c r="M10"/>
       <c r="N10" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="P10"/>
+        <v>80</v>
+      </c>
+      <c r="P10" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H11">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
+        <v>62</v>
+      </c>
+      <c r="N11" t="s">
+        <v>36</v>
+      </c>
+      <c r="O11" t="s">
         <v>84</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" t="s">
         <v>87</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>88</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G12" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="H12">
         <v>2017</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
+        <v>53</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" t="s">
         <v>92</v>
       </c>
-      <c r="K12" t="s">
-[...2 lines deleted...]
-      <c r="L12" t="s">
+      <c r="N12" t="s">
+        <v>36</v>
+      </c>
+      <c r="O12" t="s">
         <v>93</v>
       </c>
-      <c r="M12" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B13" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D13" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H13">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>98</v>
+      </c>
+      <c r="M13" t="s">
+        <v>99</v>
+      </c>
+      <c r="N13" t="s">
+        <v>36</v>
+      </c>
+      <c r="O13" t="s">
+        <v>100</v>
+      </c>
+      <c r="P13" t="s">
         <v>101</v>
-      </c>
-[...11 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" t="s">
+        <v>104</v>
+      </c>
+      <c r="D14" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H14">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2016</v>
+      </c>
+      <c r="I14">
+        <v>2019</v>
+      </c>
       <c r="J14" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
+        <v>107</v>
+      </c>
+      <c r="N14" t="s">
+        <v>36</v>
+      </c>
+      <c r="O14" t="s">
         <v>108</v>
       </c>
-      <c r="N14" t="s">
-[...2 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15" t="s">
         <v>111</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>112</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="E15" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H15">
-        <v>1985</v>
+        <v>2017</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
+        <v>53</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" t="s">
+        <v>113</v>
+      </c>
+      <c r="N15" t="s">
+        <v>36</v>
+      </c>
+      <c r="O15" t="s">
+        <v>114</v>
+      </c>
+      <c r="P15" t="s">
         <v>115</v>
-      </c>
-[...16 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B16" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F16" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H16">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>121</v>
+      </c>
       <c r="M16" t="s">
+        <v>122</v>
+      </c>
+      <c r="N16" t="s">
+        <v>36</v>
+      </c>
+      <c r="O16" t="s">
+        <v>123</v>
+      </c>
+      <c r="P16" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>125</v>
+      </c>
+      <c r="B17" t="s">
+        <v>126</v>
+      </c>
+      <c r="C17" t="s">
         <v>127</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" t="s">
+        <v>119</v>
+      </c>
+      <c r="F17" t="s">
         <v>128</v>
       </c>
-      <c r="C17" t="s">
+      <c r="G17" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17">
+        <v>2016</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>120</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
         <v>129</v>
       </c>
-      <c r="D17" t="s">
-[...23 lines deleted...]
-      <c r="L17" t="s">
+      <c r="N17" t="s">
+        <v>36</v>
+      </c>
+      <c r="O17" t="s">
         <v>130</v>
       </c>
-      <c r="M17" t="s">
+      <c r="P17" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>132</v>
+      </c>
+      <c r="B18" t="s">
+        <v>133</v>
+      </c>
+      <c r="C18" t="s">
         <v>134</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I18">
         <v>2014</v>
       </c>
       <c r="J18" t="s">
+        <v>97</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>135</v>
+      </c>
+      <c r="M18" t="s">
+        <v>136</v>
+      </c>
+      <c r="N18" t="s">
+        <v>36</v>
+      </c>
+      <c r="O18" t="s">
         <v>137</v>
       </c>
-      <c r="K18" t="s">
-[...2 lines deleted...]
-      <c r="L18" t="s">
+      <c r="P18" t="s">
         <v>138</v>
       </c>
-      <c r="M18" t="s">
-[...8 lines deleted...]
-      <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" t="s">
+        <v>140</v>
+      </c>
+      <c r="C19" t="s">
         <v>141</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>2013</v>
+      </c>
       <c r="I19">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="J19" t="s">
+        <v>142</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M19" t="s">
+        <v>144</v>
+      </c>
+      <c r="N19" t="s">
+        <v>36</v>
+      </c>
+      <c r="O19" t="s">
         <v>145</v>
       </c>
-      <c r="K19" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20" t="s">
+        <v>147</v>
+      </c>
+      <c r="C20" t="s">
+        <v>148</v>
+      </c>
+      <c r="D20" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G20" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="I20"/>
+        <v>52</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>2024</v>
+      </c>
       <c r="J20" t="s">
-        <v>36</v>
+        <v>150</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>37</v>
+        <v>151</v>
       </c>
       <c r="N20" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="P20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C21" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>144</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>155</v>
+        <v>52</v>
       </c>
       <c r="H21">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>145</v>
+        <v>53</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>146</v>
+        <v>54</v>
       </c>
       <c r="N21" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O21" t="s">
         <v>156</v>
       </c>
       <c r="P21" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>158</v>
       </c>
       <c r="B22" t="s">
         <v>159</v>
       </c>
       <c r="C22" t="s">
-        <v>81</v>
+        <v>148</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>160</v>
       </c>
       <c r="H22">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>82</v>
+        <v>150</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>84</v>
+        <v>151</v>
       </c>
       <c r="N22" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="P22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C23" t="s">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H23">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
+        <v>97</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>98</v>
+      </c>
+      <c r="M23" t="s">
+        <v>99</v>
+      </c>
+      <c r="N23" t="s">
+        <v>36</v>
+      </c>
+      <c r="O23" t="s">
         <v>165</v>
       </c>
-      <c r="K23" t="s">
-[...2 lines deleted...]
-      <c r="L23" t="s">
+      <c r="P23" t="s">
         <v>166</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>167</v>
+      </c>
+      <c r="B24" t="s">
+        <v>168</v>
+      </c>
+      <c r="C24" t="s">
+        <v>169</v>
+      </c>
+      <c r="D24" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24">
+        <v>2015</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
         <v>170</v>
       </c>
-      <c r="B24" t="s">
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
         <v>171</v>
       </c>
-      <c r="C24" t="s">
+      <c r="M24" t="s">
         <v>172</v>
       </c>
-      <c r="D24" t="s">
+      <c r="N24" t="s">
+        <v>36</v>
+      </c>
+      <c r="O24" t="s">
         <v>173</v>
       </c>
-      <c r="E24" t="s">
-[...14 lines deleted...]
-      <c r="J24" t="s">
+      <c r="P24" t="s">
         <v>174</v>
-      </c>
-[...16 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25" t="s">
+        <v>176</v>
+      </c>
+      <c r="C25" t="s">
+        <v>177</v>
+      </c>
+      <c r="D25" t="s">
+        <v>178</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2017</v>
+      </c>
+      <c r="I25">
+        <v>2021</v>
+      </c>
+      <c r="J25" t="s">
+        <v>179</v>
+      </c>
+      <c r="K25" t="s">
         <v>180</v>
       </c>
-      <c r="B25" t="s">
+      <c r="L25" t="s">
         <v>181</v>
       </c>
-      <c r="C25" t="s">
+      <c r="M25" t="s">
         <v>182</v>
       </c>
-      <c r="D25" t="s">
-[...15 lines deleted...]
-      <c r="J25" t="s">
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>183</v>
       </c>
-      <c r="K25" t="s">
-[...2 lines deleted...]
-      <c r="L25" t="s">
+      <c r="P25" t="s">
         <v>184</v>
-      </c>
-[...10 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B26" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C26" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F26" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
       <c r="G26" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H26">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
+        <v>188</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>189</v>
+      </c>
+      <c r="M26" t="s">
+        <v>190</v>
+      </c>
+      <c r="N26" t="s">
+        <v>36</v>
+      </c>
+      <c r="O26" t="s">
         <v>191</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="P26" t="s">
         <v>192</v>
-      </c>
-[...10 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B27" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C27" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D27" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G27" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H27">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
+        <v>196</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>197</v>
+      </c>
+      <c r="M27" t="s">
         <v>198</v>
       </c>
-      <c r="K27" t="s">
-[...2 lines deleted...]
-      <c r="L27" t="s">
+      <c r="N27" t="s">
+        <v>36</v>
+      </c>
+      <c r="O27" t="s">
         <v>199</v>
       </c>
-      <c r="M27" t="s">
-[...5 lines deleted...]
-      <c r="O27" t="s">
+      <c r="P27" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>201</v>
+      </c>
+      <c r="B28" t="s">
         <v>202</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D28" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F28" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
         <v>204</v>
       </c>
       <c r="M28" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="N28" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="O28" t="s">
         <v>205</v>
       </c>
       <c r="P28" t="s">
         <v>206</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>207</v>
+      </c>
+      <c r="B29" t="s">
+        <v>208</v>
+      </c>
+      <c r="C29" t="s">
+        <v>195</v>
+      </c>
+      <c r="D29" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" t="s">
+        <v>51</v>
+      </c>
+      <c r="G29" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29">
+        <v>2015</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>196</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>209</v>
+      </c>
+      <c r="M29" t="s">
+        <v>198</v>
+      </c>
+      <c r="N29" t="s">
+        <v>36</v>
+      </c>
+      <c r="O29" t="s">
+        <v>210</v>
+      </c>
+      <c r="P29" t="s">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">