--- v1 (2026-03-07)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -140,255 +140,282 @@
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
-    <t>CEL-021. Power Transformer</t>
-[...71 lines deleted...]
-    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...99 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>CEL-021. Power Transformer</t>
+  </si>
+  <si>
+    <t>Applies to remote refrigerated display cabinets for food sales and display. Does NOT apply to refrigerated automatic vending machine or refrigerated display cabinets which are not for retail purpose.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB 1094.1-1996 GB/T 2900.15-1997 GB/T 6451-2008 GB 24790-2009</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-021-power-transformer</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/xzzq/display.htm?contentId=ae2f1677d59a46688deb3fdd6b01095c</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/1783 of 1 October 2019 amending Regulation (EU) No 548/2014 on implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to small, medium and large power transformers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for placing on the market or putting into service power transformers with a minimum power rating of 1 kVA used in 50Hz electricity transmission and distribution networks or for industrial applications. The Regulation is only applicable to transformers purchased after the entry into force of the Regulation. Power transformer means a static piece of apparatus with two or more windings which; by electromagnetic induction; transforms a system of alternating voltage and current into another system of alternating voltage and current usually of different values and at the same frequency for the purpose of transmitting electrical power.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>IEC 60076</t>
+  </si>
+  <si>
+    <t>European Commission - DG Enterprise</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv:OJ.L_.2019.272.01.0107.01.ENG&amp;toc=OJ:L:2019:272:TOC</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2014/548/contents/2014-05-21</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191783-1-october-2019-amending-regulation-eu-no-5482014-1</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2019/1783/contents/2019-10-01</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-461212-2020. Energy Conservation Certification Rules for Power Transformer</t>
+  </si>
+  <si>
+    <t>Applies to three-phase; off-Circuit-Tap-Changing transformers with voltage level of 10kV; and rated capacities of 30kVA-1600kVA for oil-immersed transformers or 30kVA-2500kVA for dry-type transformers. Does not apply to gas-filled transformers.</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>GB 20052-2020</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-461212-2020-energy-conservation-certification-rules-power-transformer</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2020-10-26/492765.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-461219-2010. CQC Mark Certification - Power Transformer</t>
+  </si>
+  <si>
+    <t>Applies to power transformers with voltage level of 35kV-220kV; and rated capacities of 3150kVA. Does not apply to dry-type transformers.</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-461219-2010-cqc-mark-certification-power-transformer</t>
+  </si>
+  <si>
+    <t>CQC31-462271-2022 Energy Conservation Certification Rules for High-Voltage/Low-Voltage Prefabricated Substations</t>
+  </si>
+  <si>
+    <t>This policy contains energy conservation certification rules for high-voltage/low-voltage prefabricated substations. It applies to high-voltage/low-voltage prefabricated substations with a maximum rated AC voltage of 12 kV containing one or more transformers with an operating frequency of 50 Hz and installed in places that are accessible to the public outdoors and provide personnel protection.</t>
+  </si>
+  <si>
+    <t>GB/T 17467-2020</t>
+  </si>
+  <si>
+    <t>China Quality Certification Centre</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-462271-2022-energy-conservation-certification-rules-high-voltagelow-voltage</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2022-07-28/559154.shtml</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Distribution Transformers (DT)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling requirements for oil immersed, naturally air cooled, three phase, and double wound non sealed type out door distribution transformer. The standard ratings covered under the pilot scheme are 16, 25, 63, 100, 160 and 200 kVA and non standard ratings from 16 kVA to 200 kVA.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IS 2026 (part I, II, III):1977, IS 1180 (part I):2014, IS 2500 (part I):2000</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-distribution-transformers-dt</t>
   </si>
@@ -1171,51 +1198,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P40"/>
+  <dimension ref="A1:P42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1132.438" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1349,1821 +1376,1915 @@
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
         <v>36</v>
       </c>
       <c r="M3" t="s">
         <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
       <c r="P3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>2017</v>
+      </c>
+      <c r="I4">
+        <v>2023</v>
+      </c>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
         <v>43</v>
       </c>
-      <c r="G4" t="s">
-[...6 lines deleted...]
-      <c r="J4" t="s">
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
         <v>44</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="M4" t="s">
+      <c r="P4" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H5">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" t="s">
         <v>52</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5" t="s">
+      <c r="N5" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" t="s">
         <v>53</v>
       </c>
-      <c r="M5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="B6"/>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H6">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" t="s">
+        <v>44</v>
+      </c>
+      <c r="O6" t="s">
+        <v>57</v>
+      </c>
+      <c r="P6" t="s">
         <v>58</v>
-      </c>
-[...12 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H7">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="M7"/>
+        <v>64</v>
+      </c>
+      <c r="M7" t="s">
+        <v>65</v>
+      </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2015</v>
+      </c>
+      <c r="I8">
+        <v>2019</v>
+      </c>
       <c r="J8" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8"/>
-      <c r="M8"/>
+      <c r="L8" t="s">
+        <v>72</v>
+      </c>
+      <c r="M8" t="s">
+        <v>73</v>
+      </c>
       <c r="N8" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="P8" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2015</v>
+      </c>
+      <c r="I9">
+        <v>2019</v>
+      </c>
       <c r="J9" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
-      <c r="M9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="I10">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="M10"/>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>80</v>
       </c>
       <c r="P10" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>82</v>
       </c>
       <c r="B11" t="s">
         <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11">
+        <v>2013</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
         <v>77</v>
       </c>
-      <c r="G11" t="s">
-[...8 lines deleted...]
-      <c r="J11" t="s">
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11" t="s">
+        <v>44</v>
+      </c>
+      <c r="O11" t="s">
         <v>84</v>
       </c>
-      <c r="K11" t="s">
-[...11 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>85</v>
       </c>
-      <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" t="s">
         <v>86</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>34</v>
       </c>
       <c r="H12">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12" t="s">
+      <c r="L12"/>
+      <c r="M12" t="s">
         <v>88</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
+        <v>44</v>
+      </c>
+      <c r="O12" t="s">
         <v>89</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" t="s">
         <v>92</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
         <v>93</v>
       </c>
-      <c r="C13" t="s">
+      <c r="F13" t="s">
         <v>94</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2003</v>
+      </c>
+      <c r="I13">
+        <v>2020</v>
+      </c>
       <c r="J13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
         <v>95</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>96</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>97</v>
       </c>
-      <c r="N13" t="s">
-[...2 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B14" t="s">
         <v>100</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" t="s">
+        <v>94</v>
+      </c>
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
+        <v>2003</v>
+      </c>
+      <c r="I14">
+        <v>2010</v>
+      </c>
+      <c r="J14" t="s">
         <v>101</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>64</v>
+      </c>
+      <c r="M14" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>102</v>
       </c>
-      <c r="E14" t="s">
-[...32 lines deleted...]
-      </c>
+      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C15" t="s">
-        <v>110</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
         <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F15" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H15">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="M15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="N15" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O15" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="P15" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="B16" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="C16" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="D16" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>111</v>
+        <v>62</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H16">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="K16" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="L16"/>
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>113</v>
+      </c>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="N16" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>119</v>
       </c>
       <c r="D17" t="s">
         <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="I17">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="J17" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="M17" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="O17" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="P17" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>126</v>
+      </c>
+      <c r="B18" t="s">
+        <v>127</v>
+      </c>
+      <c r="C18" t="s">
+        <v>128</v>
+      </c>
+      <c r="D18" t="s">
+        <v>129</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>120</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2016</v>
+      </c>
+      <c r="I18">
+        <v>2019</v>
+      </c>
+      <c r="J18" t="s">
+        <v>35</v>
+      </c>
+      <c r="K18" t="s">
         <v>130</v>
       </c>
-      <c r="B18" t="s">
+      <c r="L18"/>
+      <c r="M18" t="s">
         <v>131</v>
       </c>
-      <c r="C18" t="s">
+      <c r="N18" t="s">
+        <v>44</v>
+      </c>
+      <c r="O18" t="s">
         <v>132</v>
       </c>
-      <c r="D18" t="s">
-[...21 lines deleted...]
-      <c r="L18" t="s">
+      <c r="P18" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B19" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C19" t="s">
-        <v>132</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="I19">
-        <v>1992</v>
+        <v>2024</v>
       </c>
       <c r="J19" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>136</v>
+      </c>
       <c r="M19" t="s">
-        <v>134</v>
+        <v>65</v>
       </c>
       <c r="N19" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="P19" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B20" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C20" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H20">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1985</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
+        <v>101</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>142</v>
+      </c>
+      <c r="M20" t="s">
+        <v>143</v>
+      </c>
+      <c r="N20" t="s">
+        <v>44</v>
+      </c>
+      <c r="O20" t="s">
+        <v>144</v>
+      </c>
+      <c r="P20" t="s">
         <v>145</v>
-      </c>
-[...16 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B21" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C21" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="D21" t="s">
         <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2015</v>
+        <v>1989</v>
       </c>
       <c r="I21">
-        <v>2015</v>
+        <v>1992</v>
       </c>
       <c r="J21" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21" t="s">
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>143</v>
+      </c>
+      <c r="N21" t="s">
+        <v>44</v>
+      </c>
+      <c r="O21" t="s">
+        <v>149</v>
+      </c>
+      <c r="P21" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22" t="s">
+        <v>152</v>
+      </c>
+      <c r="C22" t="s">
+        <v>153</v>
+      </c>
+      <c r="D22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2004</v>
+      </c>
+      <c r="I22">
+        <v>2012</v>
+      </c>
+      <c r="J22" t="s">
+        <v>154</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>155</v>
+      </c>
+      <c r="M22" t="s">
         <v>156</v>
       </c>
-      <c r="B22" t="s">
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>157</v>
       </c>
-      <c r="C22" t="s">
-[...25 lines deleted...]
-      <c r="M22" t="s">
+      <c r="P22" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D23" t="s">
         <v>33</v>
       </c>
       <c r="E23" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="F23" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="G23" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2015</v>
+      </c>
+      <c r="I23">
+        <v>2015</v>
+      </c>
       <c r="J23" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>159</v>
+      </c>
       <c r="M23" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="N23" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O23" t="s">
         <v>163</v>
       </c>
       <c r="P23" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>165</v>
       </c>
       <c r="B24" t="s">
         <v>166</v>
       </c>
       <c r="C24" t="s">
+        <v>161</v>
+      </c>
+      <c r="D24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" t="s">
         <v>94</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H24">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="N24" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="P24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C25" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H25">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I25">
         <v>2014</v>
       </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>162</v>
+      </c>
+      <c r="N25" t="s">
+        <v>44</v>
+      </c>
+      <c r="O25" t="s">
         <v>172</v>
       </c>
-      <c r="M25" t="s">
+      <c r="P25" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B26" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C26" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
         <v>33</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="I26">
         <v>2012</v>
       </c>
       <c r="J26" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>173</v>
+        <v>114</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="O26" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="P26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27" t="s">
+        <v>179</v>
+      </c>
+      <c r="C27" t="s">
         <v>180</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H27">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2012</v>
+      </c>
+      <c r="I27">
+        <v>2014</v>
+      </c>
       <c r="J27" t="s">
+        <v>112</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>181</v>
+      </c>
+      <c r="M27" t="s">
+        <v>182</v>
+      </c>
+      <c r="N27" t="s">
+        <v>44</v>
+      </c>
+      <c r="O27" t="s">
         <v>183</v>
       </c>
-      <c r="K27" t="s">
-[...3 lines deleted...]
-      <c r="M27" t="s">
+      <c r="P27" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B28" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C28" t="s">
-        <v>94</v>
+        <v>180</v>
       </c>
       <c r="D28" t="s">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2012</v>
       </c>
       <c r="I28">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="J28" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>187</v>
+      </c>
       <c r="M28" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="N28" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="P28" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B29" t="s">
+        <v>190</v>
+      </c>
+      <c r="C29" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D29" t="s">
         <v>33</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H29">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>95</v>
+        <v>192</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>97</v>
+        <v>193</v>
       </c>
       <c r="N29" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="P29" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B30" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C30" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H30">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>2012</v>
+      </c>
+      <c r="I30">
+        <v>2016</v>
+      </c>
       <c r="J30" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="N30" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O30" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="P30" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>196</v>
       </c>
       <c r="B31" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C31" t="s">
-        <v>198</v>
+        <v>111</v>
       </c>
       <c r="D31" t="s">
         <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="I31">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="J31" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>200</v>
+        <v>114</v>
       </c>
       <c r="N31" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O31" t="s">
         <v>201</v>
       </c>
       <c r="P31" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>202</v>
+      </c>
+      <c r="B32" t="s">
         <v>203</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="D32" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="E32" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>34</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>206</v>
+        <v>112</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>207</v>
+        <v>113</v>
       </c>
       <c r="M32" t="s">
-        <v>208</v>
+        <v>114</v>
       </c>
       <c r="N32" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O32" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="P32" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B33" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C33" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="D33" t="s">
-        <v>214</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>111</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="I33">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="J33" t="s">
-        <v>215</v>
+        <v>101</v>
       </c>
       <c r="K33" t="s">
-        <v>216</v>
+        <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="M33" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="O33" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="P33" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B34" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="C34" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="D34" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E34" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="F34" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H34">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>95</v>
+        <v>215</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="M34" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="N34" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O34" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="P34" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B35" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C35" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="D35" t="s">
-        <v>33</v>
+        <v>223</v>
       </c>
       <c r="E35" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="I35">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="J35" t="s">
-        <v>35</v>
+        <v>224</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L35"/>
+        <v>225</v>
+      </c>
+      <c r="L35" t="s">
+        <v>226</v>
+      </c>
       <c r="M35" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="P35"/>
+        <v>228</v>
+      </c>
+      <c r="P35" t="s">
+        <v>229</v>
+      </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B36" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C36" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D36" t="s">
         <v>33</v>
       </c>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I36">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J36" t="s">
+        <v>112</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>233</v>
+      </c>
+      <c r="M36" t="s">
+        <v>234</v>
+      </c>
+      <c r="N36" t="s">
+        <v>44</v>
+      </c>
+      <c r="O36" t="s">
+        <v>235</v>
+      </c>
+      <c r="P36" t="s">
         <v>236</v>
-      </c>
-[...14 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>237</v>
+      </c>
+      <c r="B37" t="s">
+        <v>238</v>
+      </c>
+      <c r="C37" t="s">
+        <v>239</v>
+      </c>
+      <c r="D37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" t="s">
+        <v>93</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>2006</v>
+      </c>
+      <c r="I37">
+        <v>2006</v>
+      </c>
+      <c r="J37" t="s">
+        <v>35</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37" t="s">
         <v>240</v>
       </c>
-      <c r="B37" t="s">
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
         <v>241</v>
       </c>
-      <c r="C37" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B38" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="C38" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D38" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E38" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H38">
+        <v>2010</v>
+      </c>
+      <c r="I38">
         <v>2015</v>
       </c>
-      <c r="I38"/>
       <c r="J38" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="N38" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="P38" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="B39" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="C39" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D39" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="E39" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="F39" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="G39" t="s">
         <v>34</v>
       </c>
       <c r="H39">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="M39" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="N39" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="O39" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="P39" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B40" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="C40" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="D40" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E40" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="H40"/>
+        <v>34</v>
+      </c>
+      <c r="H40">
+        <v>2015</v>
+      </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>261</v>
+      </c>
       <c r="M40" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="N40" t="s">
+        <v>44</v>
+      </c>
+      <c r="O40" t="s">
+        <v>263</v>
+      </c>
+      <c r="P40" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
         <v>265</v>
       </c>
-      <c r="O40" t="s">
+      <c r="B41" t="s">
         <v>266</v>
       </c>
-      <c r="P40"/>
+      <c r="C41" t="s">
+        <v>259</v>
+      </c>
+      <c r="D41" t="s">
+        <v>41</v>
+      </c>
+      <c r="E41" t="s">
+        <v>93</v>
+      </c>
+      <c r="F41" t="s">
+        <v>62</v>
+      </c>
+      <c r="G41" t="s">
+        <v>34</v>
+      </c>
+      <c r="H41">
+        <v>2015</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>267</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" t="s">
+        <v>268</v>
+      </c>
+      <c r="M41" t="s">
+        <v>262</v>
+      </c>
+      <c r="N41" t="s">
+        <v>44</v>
+      </c>
+      <c r="O41" t="s">
+        <v>269</v>
+      </c>
+      <c r="P41" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>271</v>
+      </c>
+      <c r="B42" t="s">
+        <v>272</v>
+      </c>
+      <c r="C42" t="s">
+        <v>259</v>
+      </c>
+      <c r="D42" t="s">
+        <v>33</v>
+      </c>
+      <c r="E42" t="s">
+        <v>93</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>273</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>267</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42" t="s">
+        <v>262</v>
+      </c>
+      <c r="N42" t="s">
+        <v>274</v>
+      </c>
+      <c r="O42" t="s">
+        <v>275</v>
+      </c>
+      <c r="P42"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>