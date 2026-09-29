--- v2 (2026-08-03)
+++ v3 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,72 +104,122 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-430-energy-conservation-program-consumer-products</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-430</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2023/2534 of 13 July 2023 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
@@ -211,53 +261,50 @@
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
@@ -294,53 +341,50 @@
     <t>October 2015</t>
   </si>
   <si>
     <t>State Agency on Energy Efficiency and Energy Saving of Ukraine</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
   </si>
   <si>
     <t>Energy Conservation (Regulated Goods and Registered Suppliers) Regulations 2017</t>
   </si>
   <si>
     <t>This regulation specifies the MEPS and labeling requirements for air‑conditioners; single-phase clothes dryers; single-phase lamps; ballasts for fluorescent lamps; single-phase refrigerators without freezers, refrigerators with freezers, and refrigerators with freezers and through-the-door ice dispensers; single‑phase televisions; and single speed three-phase 50 Hz induction motors.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Televisions, Clothes Dryers, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, 3-Phase Motors, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
-  </si>
-[...1 lines deleted...]
-    <t>October 2022</t>
   </si>
   <si>
     <t>Single-phase non-ducted room air conditioners: ISO 5151:2017,  ISO 15042:2017
 ,   
                     Refrigerators: ISO 15502:2005; IEC 62552:2007
 ,   
                     Clothes Dryers: IEC 61121:2005
 ,   
                     Televisions: IEC 62087:2008
 ,   
                     General Lighting: CIE 84:1989; IEC 60064
 ,   
                     Three-phase VRF air-conditioners: ISO 15042:2017
 ,   
                     Three-phase induction motors: IEC 60032:2014</t>
   </si>
   <si>
     <t>Minister for the Environment and Water Resources </t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-conservation-regulated-goods-and-registered-suppliers-regulations-2017</t>
   </si>
   <si>
     <t>https://sso.agc.gov.sg/Act/ECA2012/Uncommenced/20171227?ValidDt=20180101&amp;ViewType=Sl</t>
   </si>
@@ -372,79 +416,50 @@
     <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=2</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
   </si>
   <si>
     <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>KS C IEC 60312</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
-  </si>
-[...27 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
@@ -1443,51 +1458,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P46"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1573,2156 +1588,2204 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>35</v>
       </c>
-      <c r="H3">
-[...3 lines deleted...]
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="K3" t="s">
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="L3"/>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H4">
+        <v>2017</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
         <v>34</v>
       </c>
-      <c r="G4" t="s">
-[...8 lines deleted...]
-      <c r="J4" t="s">
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="M4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G5" t="s">
+        <v>52</v>
+      </c>
+      <c r="H5">
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K5" t="s">
         <v>34</v>
       </c>
-      <c r="G5" t="s">
-[...8 lines deleted...]
-      <c r="J5" t="s">
+      <c r="L5"/>
+      <c r="M5" t="s">
         <v>54</v>
       </c>
-      <c r="K5" t="s">
-[...5 lines deleted...]
-      <c r="M5"/>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>55</v>
       </c>
       <c r="P5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>57</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G6" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H6">
-        <v>2012</v>
+        <v>1995</v>
       </c>
       <c r="I6">
         <v>2023</v>
       </c>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>62</v>
+      </c>
       <c r="M6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="H7">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>1995</v>
+      </c>
+      <c r="I7">
+        <v>2012</v>
+      </c>
       <c r="J7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="K7" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L7"/>
+        <v>24</v>
+      </c>
+      <c r="L7" t="s">
+        <v>62</v>
+      </c>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P7" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="H8">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2012</v>
+      </c>
+      <c r="I8">
+        <v>2023</v>
+      </c>
       <c r="J8" t="s">
         <v>70</v>
       </c>
       <c r="K8" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="H9">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C10" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>52</v>
+      </c>
+      <c r="H10">
+        <v>2013</v>
+      </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>86</v>
       </c>
       <c r="P10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>88</v>
       </c>
       <c r="B11" t="s">
         <v>89</v>
       </c>
       <c r="C11" t="s">
         <v>90</v>
       </c>
       <c r="D11" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>91</v>
+      </c>
+      <c r="H11">
+        <v>2012</v>
+      </c>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>70</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>92</v>
+      </c>
+      <c r="P11" t="s">
         <v>93</v>
-      </c>
-[...16 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" t="s">
+        <v>97</v>
+      </c>
+      <c r="F12" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" t="s">
         <v>98</v>
       </c>
-      <c r="B12" t="s">
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12" t="s">
         <v>99</v>
       </c>
-      <c r="C12" t="s">
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
         <v>100</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
         <v>101</v>
       </c>
-      <c r="G12" t="s">
-[...8 lines deleted...]
-      <c r="J12" t="s">
+      <c r="P12" t="s">
         <v>102</v>
-      </c>
-[...16 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B13" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C13" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="G13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K13" t="s">
+        <v>34</v>
+      </c>
+      <c r="L13" t="s">
+        <v>108</v>
+      </c>
+      <c r="M13" t="s">
+        <v>109</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>110</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C14" t="s">
+        <v>114</v>
+      </c>
+      <c r="D14" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" t="s">
+        <v>97</v>
+      </c>
+      <c r="F14" t="s">
         <v>115</v>
       </c>
-      <c r="B14" t="s">
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
+        <v>2001</v>
+      </c>
+      <c r="I14">
+        <v>2002</v>
+      </c>
+      <c r="J14" t="s">
         <v>116</v>
       </c>
-      <c r="C14" t="s">
+      <c r="K14" t="s">
+        <v>34</v>
+      </c>
+      <c r="L14" t="s">
         <v>117</v>
       </c>
-      <c r="D14" t="s">
+      <c r="M14" t="s">
         <v>118</v>
       </c>
-      <c r="E14" t="s">
-[...5 lines deleted...]
-      <c r="G14" t="s">
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>119</v>
       </c>
-      <c r="H14">
-[...9 lines deleted...]
-      <c r="L14" t="s">
+      <c r="P14" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B15" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C15" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D15" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H15">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="K15" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15" t="s">
+        <v>125</v>
+      </c>
+      <c r="M15" t="s">
+        <v>126</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>127</v>
+      </c>
+      <c r="P15" t="s">
         <v>128</v>
-      </c>
-[...11 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" t="s">
+        <v>130</v>
+      </c>
+      <c r="C16" t="s">
+        <v>131</v>
+      </c>
+      <c r="D16" t="s">
         <v>132</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I16">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J16" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L16" t="s">
+        <v>133</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>134</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
         <v>135</v>
       </c>
-      <c r="M16" t="s">
+      <c r="P16" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17" t="s">
+        <v>138</v>
+      </c>
+      <c r="C17" t="s">
         <v>139</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" t="s">
+        <v>97</v>
+      </c>
+      <c r="F17" t="s">
+        <v>115</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2014</v>
+      </c>
+      <c r="I17">
+        <v>2017</v>
+      </c>
+      <c r="J17" t="s">
+        <v>43</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
         <v>140</v>
       </c>
-      <c r="C17" t="s">
+      <c r="M17" t="s">
         <v>141</v>
       </c>
-      <c r="D17" t="s">
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>142</v>
       </c>
-      <c r="E17" t="s">
-[...2 lines deleted...]
-      <c r="F17" t="s">
+      <c r="P17" t="s">
         <v>143</v>
-      </c>
-[...26 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18" t="s">
+        <v>145</v>
+      </c>
+      <c r="C18" t="s">
+        <v>146</v>
+      </c>
+      <c r="D18" t="s">
+        <v>147</v>
+      </c>
+      <c r="E18" t="s">
+        <v>97</v>
+      </c>
+      <c r="F18" t="s">
+        <v>148</v>
+      </c>
+      <c r="G18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18">
+        <v>2008</v>
+      </c>
+      <c r="I18">
+        <v>2024</v>
+      </c>
+      <c r="J18" t="s">
         <v>149</v>
       </c>
-      <c r="B18" t="s">
+      <c r="K18" t="s">
+        <v>34</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
         <v>150</v>
       </c>
-      <c r="C18" t="s">
+      <c r="N18" t="s">
         <v>151</v>
       </c>
-      <c r="D18" t="s">
-[...21 lines deleted...]
-      <c r="L18" t="s">
+      <c r="O18" t="s">
         <v>152</v>
       </c>
-      <c r="M18" t="s">
+      <c r="P18" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>154</v>
+      </c>
+      <c r="B19" t="s">
+        <v>155</v>
+      </c>
+      <c r="C19" t="s">
         <v>156</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" t="s">
+        <v>97</v>
+      </c>
+      <c r="F19" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" t="s">
+        <v>52</v>
+      </c>
+      <c r="H19">
+        <v>1985</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>116</v>
+      </c>
+      <c r="K19" t="s">
+        <v>34</v>
+      </c>
+      <c r="L19" t="s">
         <v>157</v>
       </c>
-      <c r="C19" t="s">
+      <c r="M19" t="s">
         <v>158</v>
       </c>
-      <c r="D19" t="s">
-[...17 lines deleted...]
-      <c r="J19" t="s">
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
         <v>159</v>
       </c>
-      <c r="K19" t="s">
-[...2 lines deleted...]
-      <c r="L19" t="s">
+      <c r="P19" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20" t="s">
+        <v>162</v>
+      </c>
+      <c r="C20" t="s">
+        <v>163</v>
+      </c>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>107</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>1989</v>
+      </c>
+      <c r="I20">
+        <v>2015</v>
+      </c>
+      <c r="J20" t="s">
         <v>164</v>
       </c>
-      <c r="B20" t="s">
+      <c r="K20" t="s">
+        <v>34</v>
+      </c>
+      <c r="L20" t="s">
         <v>165</v>
       </c>
-      <c r="C20" t="s">
-[...24 lines deleted...]
-      <c r="L20"/>
       <c r="M20" t="s">
         <v>166</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>167</v>
       </c>
       <c r="P20" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>169</v>
       </c>
       <c r="B21" t="s">
         <v>170</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F21" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H21">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="K21" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>104</v>
+        <v>171</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C22" t="s">
-        <v>175</v>
+        <v>114</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2012</v>
+        <v>2001</v>
       </c>
       <c r="I22">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="J22" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="K22" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L22" t="s">
+        <v>34</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
+        <v>118</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>176</v>
       </c>
-      <c r="M22" t="s">
+      <c r="P22" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23" t="s">
+        <v>179</v>
+      </c>
+      <c r="C23" t="s">
         <v>180</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2012</v>
       </c>
       <c r="I23">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J23" t="s">
+        <v>124</v>
+      </c>
+      <c r="K23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L23" t="s">
+        <v>181</v>
+      </c>
+      <c r="M23" t="s">
+        <v>182</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>183</v>
       </c>
-      <c r="K23" t="s">
-[...2 lines deleted...]
-      <c r="L23" t="s">
+      <c r="P23" t="s">
         <v>184</v>
-      </c>
-[...10 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B24" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C24" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24">
+        <v>2012</v>
+      </c>
+      <c r="I24">
+        <v>2013</v>
+      </c>
+      <c r="J24" t="s">
+        <v>188</v>
+      </c>
+      <c r="K24" t="s">
         <v>34</v>
       </c>
-      <c r="G24" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="L24" t="s">
+        <v>189</v>
+      </c>
+      <c r="M24" t="s">
         <v>190</v>
       </c>
-      <c r="M24" t="s">
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>191</v>
       </c>
-      <c r="N24" t="s">
-[...2 lines deleted...]
-      <c r="O24" t="s">
+      <c r="P24" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>193</v>
+      </c>
+      <c r="B25" t="s">
+        <v>193</v>
+      </c>
+      <c r="C25" t="s">
         <v>194</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>197</v>
+        <v>60</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H25">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="K25" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L25" t="s">
+        <v>195</v>
+      </c>
+      <c r="M25" t="s">
+        <v>196</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>197</v>
+      </c>
+      <c r="P25" t="s">
         <v>198</v>
-      </c>
-[...10 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B26" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>201</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>202</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
+        <v>107</v>
+      </c>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26">
+        <v>2008</v>
+      </c>
+      <c r="I26">
+        <v>2020</v>
+      </c>
+      <c r="J26" t="s">
+        <v>53</v>
+      </c>
+      <c r="K26" t="s">
         <v>34</v>
       </c>
-      <c r="G26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L26" t="s">
+        <v>203</v>
+      </c>
+      <c r="M26" t="s">
+        <v>204</v>
+      </c>
+      <c r="N26" t="s">
         <v>205</v>
       </c>
-      <c r="M26" t="s">
+      <c r="O26" t="s">
         <v>206</v>
       </c>
-      <c r="N26" t="s">
-[...2 lines deleted...]
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" t="s">
         <v>209</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G27" t="s">
         <v>8</v>
       </c>
       <c r="H27">
+        <v>2009</v>
+      </c>
+      <c r="I27">
         <v>2014</v>
       </c>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
       <c r="J27" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="K27" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L27" t="s">
+        <v>210</v>
+      </c>
+      <c r="M27" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>212</v>
       </c>
       <c r="P27" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>214</v>
       </c>
       <c r="B28" t="s">
         <v>215</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D28" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="H28">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2014</v>
+      </c>
+      <c r="I28">
+        <v>2022</v>
+      </c>
       <c r="J28" t="s">
-        <v>110</v>
+        <v>164</v>
       </c>
       <c r="K28" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L28" t="s">
-        <v>111</v>
+        <v>216</v>
       </c>
       <c r="M28" t="s">
-        <v>112</v>
+        <v>211</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="P28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C29" t="s">
-        <v>220</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H29">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
       <c r="K29" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L29" t="s">
+        <v>125</v>
+      </c>
+      <c r="M29" t="s">
+        <v>126</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>221</v>
       </c>
-      <c r="M29" t="s">
+      <c r="P29" t="s">
         <v>222</v>
-      </c>
-[...7 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>223</v>
+      </c>
+      <c r="B30" t="s">
+        <v>224</v>
+      </c>
+      <c r="C30" t="s">
         <v>225</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H30">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="K30" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L30" t="s">
+        <v>226</v>
+      </c>
+      <c r="M30" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>228</v>
       </c>
       <c r="P30" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>230</v>
       </c>
       <c r="B31" t="s">
         <v>231</v>
       </c>
       <c r="C31" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="D31" t="s">
-        <v>233</v>
+        <v>60</v>
       </c>
       <c r="E31" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F31" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H31">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L31"/>
+        <v>34</v>
+      </c>
+      <c r="L31" t="s">
+        <v>232</v>
+      </c>
       <c r="M31" t="s">
+        <v>227</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>233</v>
+      </c>
+      <c r="P31" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>235</v>
+      </c>
+      <c r="B32" t="s">
+        <v>236</v>
+      </c>
+      <c r="C32" t="s">
         <v>237</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
         <v>238</v>
       </c>
-      <c r="C32" t="s">
+      <c r="E32" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" t="s">
+        <v>52</v>
+      </c>
+      <c r="H32">
+        <v>2014</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>99</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
         <v>239</v>
       </c>
-      <c r="D32" t="s">
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>240</v>
       </c>
-      <c r="E32" t="s">
-[...14 lines deleted...]
-      <c r="J32" t="s">
+      <c r="P32" t="s">
         <v>241</v>
-      </c>
-[...16 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B33" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C33" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="D33" t="s">
-        <v>142</v>
+        <v>245</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
+        <v>107</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33">
+        <v>2017</v>
+      </c>
+      <c r="I33">
+        <v>2021</v>
+      </c>
+      <c r="J33" t="s">
+        <v>246</v>
+      </c>
+      <c r="K33" t="s">
+        <v>247</v>
+      </c>
+      <c r="L33" t="s">
+        <v>248</v>
+      </c>
+      <c r="M33" t="s">
+        <v>249</v>
+      </c>
+      <c r="N33" t="s">
+        <v>205</v>
+      </c>
+      <c r="O33" t="s">
         <v>250</v>
       </c>
-      <c r="G33" t="s">
+      <c r="P33" t="s">
         <v>251</v>
-      </c>
-[...23 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B34" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C34" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D34" t="s">
-        <v>44</v>
+        <v>147</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>34</v>
+        <v>255</v>
       </c>
       <c r="G34" t="s">
-        <v>35</v>
+        <v>256</v>
       </c>
       <c r="H34">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
+        <v>257</v>
+      </c>
+      <c r="K34" t="s">
+        <v>34</v>
+      </c>
+      <c r="L34" t="s">
+        <v>258</v>
+      </c>
+      <c r="M34" t="s">
+        <v>259</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>260</v>
       </c>
-      <c r="K34" t="s">
-[...2 lines deleted...]
-      <c r="L34" t="s">
+      <c r="P34" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B35" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C35" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H35">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
+        <v>265</v>
+      </c>
+      <c r="K35" t="s">
+        <v>34</v>
+      </c>
+      <c r="L35" t="s">
+        <v>266</v>
+      </c>
+      <c r="M35" t="s">
+        <v>267</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>268</v>
       </c>
-      <c r="K35" t="s">
-[...3 lines deleted...]
-      <c r="M35" t="s">
+      <c r="P35" t="s">
         <v>269</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>270</v>
+      </c>
+      <c r="B36" t="s">
+        <v>271</v>
+      </c>
+      <c r="C36" t="s">
         <v>272</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>275</v>
+        <v>60</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="G36" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H36">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2018</v>
+      </c>
+      <c r="I36">
+        <v>2018</v>
+      </c>
       <c r="J36" t="s">
-        <v>93</v>
+        <v>273</v>
       </c>
       <c r="K36" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
+        <v>274</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>275</v>
+      </c>
+      <c r="P36" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>277</v>
+      </c>
+      <c r="B37" t="s">
+        <v>278</v>
+      </c>
+      <c r="C37" t="s">
         <v>279</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H37">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="N37" t="s">
-        <v>200</v>
+        <v>27</v>
       </c>
       <c r="O37" t="s">
         <v>282</v>
       </c>
       <c r="P37" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>284</v>
       </c>
       <c r="B38" t="s">
         <v>285</v>
       </c>
       <c r="C38" t="s">
+        <v>279</v>
+      </c>
+      <c r="D38" t="s">
         <v>286</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="G38" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H38">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
+        <v>43</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38" t="s">
+        <v>281</v>
+      </c>
+      <c r="N38" t="s">
+        <v>205</v>
+      </c>
+      <c r="O38" t="s">
         <v>287</v>
       </c>
-      <c r="K38" t="s">
-[...2 lines deleted...]
-      <c r="L38" t="s">
+      <c r="P38" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B39" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C39" t="s">
+        <v>291</v>
+      </c>
+      <c r="D39" t="s">
+        <v>32</v>
+      </c>
+      <c r="E39" t="s">
+        <v>97</v>
+      </c>
+      <c r="F39" t="s">
+        <v>115</v>
+      </c>
+      <c r="G39" t="s">
         <v>52</v>
       </c>
-      <c r="D39" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H39">
-        <v>2026</v>
+        <v>2012</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>54</v>
+        <v>292</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L39" t="s">
+        <v>293</v>
+      </c>
+      <c r="M39" t="s">
         <v>294</v>
       </c>
-      <c r="M39" t="s">
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>295</v>
       </c>
-      <c r="N39" t="s">
-[...2 lines deleted...]
-      <c r="O39" t="s">
+      <c r="P39" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>297</v>
+      </c>
+      <c r="B40" t="s">
         <v>298</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" t="s">
-        <v>300</v>
+        <v>68</v>
       </c>
       <c r="D40" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="E40" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H40">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>301</v>
+        <v>70</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40" t="s">
+        <v>299</v>
+      </c>
+      <c r="M40" t="s">
+        <v>300</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>301</v>
+      </c>
+      <c r="P40" t="s">
         <v>302</v>
-      </c>
-[...10 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B41" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C41" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D41" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="E41" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="I41">
         <v>2015</v>
       </c>
       <c r="J41" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
+        <v>307</v>
+      </c>
+      <c r="M41" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
         <v>309</v>
       </c>
       <c r="P41" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B42" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C42" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D42" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E42" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H42">
+        <v>2013</v>
+      </c>
+      <c r="I42">
         <v>2015</v>
       </c>
-      <c r="I42"/>
       <c r="J42" t="s">
-        <v>159</v>
+        <v>306</v>
       </c>
       <c r="K42" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M42" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="P42" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>315</v>
       </c>
       <c r="B43" t="s">
         <v>316</v>
       </c>
       <c r="C43" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D43" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F43" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G43" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H43">
         <v>2015</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>301</v>
+        <v>164</v>
       </c>
       <c r="K43" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L43" t="s">
         <v>317</v>
       </c>
       <c r="M43" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>318</v>
       </c>
       <c r="P43" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>320</v>
       </c>
       <c r="B44" t="s">
         <v>321</v>
       </c>
       <c r="C44" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="D44" t="s">
-        <v>233</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="F44" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="G44" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H44">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
+        <v>306</v>
+      </c>
+      <c r="K44" t="s">
+        <v>34</v>
+      </c>
+      <c r="L44" t="s">
+        <v>322</v>
+      </c>
+      <c r="M44" t="s">
+        <v>308</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
         <v>323</v>
       </c>
-      <c r="K44" t="s">
-[...2 lines deleted...]
-      <c r="L44" t="s">
+      <c r="P44" t="s">
         <v>324</v>
-      </c>
-[...10 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B45" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C45" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="D45" t="s">
-        <v>331</v>
+        <v>238</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H45">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>260</v>
+        <v>328</v>
       </c>
       <c r="K45" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L45" t="s">
+        <v>329</v>
+      </c>
+      <c r="M45" t="s">
+        <v>330</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>331</v>
+      </c>
+      <c r="P45" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>333</v>
+      </c>
+      <c r="B46" t="s">
+        <v>334</v>
+      </c>
+      <c r="C46" t="s">
+        <v>335</v>
+      </c>
+      <c r="D46" t="s">
         <v>336</v>
       </c>
-      <c r="B46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
+        <v>2012</v>
+      </c>
+      <c r="I46">
         <v>2014</v>
       </c>
-      <c r="I46">
-[...1 lines deleted...]
-      </c>
       <c r="J46" t="s">
-        <v>183</v>
+        <v>265</v>
       </c>
       <c r="K46" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L46"/>
+        <v>34</v>
+      </c>
+      <c r="L46" t="s">
+        <v>337</v>
+      </c>
       <c r="M46" t="s">
-        <v>222</v>
+        <v>338</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
         <v>339</v>
       </c>
       <c r="P46" t="s">
         <v>340</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>341</v>
+      </c>
+      <c r="B47" t="s">
+        <v>342</v>
+      </c>
+      <c r="C47" t="s">
+        <v>225</v>
+      </c>
+      <c r="D47" t="s">
+        <v>343</v>
+      </c>
+      <c r="E47" t="s">
+        <v>97</v>
+      </c>
+      <c r="F47" t="s">
+        <v>51</v>
+      </c>
+      <c r="G47" t="s">
+        <v>22</v>
+      </c>
+      <c r="H47">
+        <v>2014</v>
+      </c>
+      <c r="I47">
+        <v>2017</v>
+      </c>
+      <c r="J47" t="s">
+        <v>188</v>
+      </c>
+      <c r="K47" t="s">
+        <v>34</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47" t="s">
+        <v>227</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>344</v>
+      </c>
+      <c r="P47" t="s">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">