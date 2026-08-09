--- v2 (2026-03-22)
+++ v3 (2026-08-09)
@@ -12,273 +12,288 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019</t>
-[...8 lines deleted...]
-    <t>Washer and Dryers, Washing Machines</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...29 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
-[...2 lines deleted...]
-    <t>September 2023</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>EN 60456</t>
-[...2 lines deleted...]
-    <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
-[...75 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Washer and Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>Electricity, Water</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2019/2014/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>EN 60456</t>
+  </si>
+  <si>
+    <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - horizontal drum washing machine</t>
+  </si>
+  <si>
+    <t>Product Scope</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Washer and Dryers</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C 9608</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-horizontal-drum-washing-machine</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
@@ -289,72 +304,92 @@
     <t>Energy Saving Trust Endorsed Products</t>
   </si>
   <si>
     <t>clothes washer and dryer</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>Energy Saving Trust</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
-  </si>
-[...1 lines deleted...]
-    <t>China</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>SAMR, SAC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt-23118-2024-household-and-similar-tumble-dryer-and-washer-dryer</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=234D7936AA97E194E06397BE0A0AA0A9</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
@@ -1139,71 +1174,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1219,1482 +1254,1578 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>34</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
         <v>35</v>
       </c>
-      <c r="M3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H5">
+        <v>2010</v>
+      </c>
+      <c r="I5">
+        <v>2019</v>
+      </c>
+      <c r="J5" t="s">
+        <v>51</v>
+      </c>
+      <c r="K5" t="s">
         <v>22</v>
       </c>
-      <c r="H5">
-[...9 lines deleted...]
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>52</v>
+      </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N5" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="P5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="K6" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H7">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G8" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="H8">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2000</v>
+      </c>
+      <c r="I8">
+        <v>2009</v>
+      </c>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="L8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9">
+        <v>2009</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>69</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>76</v>
+      </c>
+      <c r="M9" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
+        <v>77</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...41 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" t="s">
+        <v>81</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
         <v>82</v>
       </c>
-      <c r="B10" t="s">
+      <c r="G10" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10">
+        <v>2016</v>
+      </c>
+      <c r="I10">
+        <v>2019</v>
+      </c>
+      <c r="J10" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" t="s">
         <v>83</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10" t="s">
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>84</v>
       </c>
-      <c r="F10" t="s">
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>85</v>
       </c>
-      <c r="G10" t="s">
-[...8 lines deleted...]
-      <c r="J10" t="s">
+      <c r="P10" t="s">
         <v>86</v>
-      </c>
-[...16 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>89</v>
+      </c>
+      <c r="F11" t="s">
+        <v>90</v>
+      </c>
+      <c r="G11" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11">
+        <v>2015</v>
+      </c>
+      <c r="I11">
+        <v>2015</v>
+      </c>
+      <c r="J11" t="s">
         <v>91</v>
       </c>
-      <c r="B11" t="s">
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>92</v>
       </c>
-      <c r="C11" t="s">
+      <c r="M11" t="s">
         <v>93</v>
-      </c>
-[...26 lines deleted...]
-        <v>97</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="P11" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12">
+        <v>1989</v>
+      </c>
+      <c r="I12">
+        <v>2026</v>
+      </c>
+      <c r="J12" t="s">
+        <v>99</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
         <v>100</v>
       </c>
-      <c r="B12" t="s">
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>101</v>
       </c>
-      <c r="C12" t="s">
+      <c r="P12" t="s">
         <v>102</v>
-      </c>
-[...35 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B13" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C13" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="E13" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="F13" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2008</v>
+      </c>
+      <c r="I13">
+        <v>2024</v>
+      </c>
+      <c r="J13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K13" t="s">
         <v>22</v>
-      </c>
-[...8 lines deleted...]
-        <v>34</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="N13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O13" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="P13" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>89</v>
+      </c>
+      <c r="F14" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14">
+        <v>1985</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
         <v>114</v>
       </c>
-      <c r="B14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>115</v>
       </c>
-      <c r="C14" t="s">
+      <c r="M14" t="s">
         <v>116</v>
       </c>
-      <c r="D14" t="s">
-[...23 lines deleted...]
-      <c r="L14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>117</v>
       </c>
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>119</v>
+      </c>
+      <c r="B15" t="s">
+        <v>120</v>
+      </c>
+      <c r="C15" t="s">
         <v>121</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" t="s">
+        <v>89</v>
+      </c>
+      <c r="F15" t="s">
+        <v>90</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15">
+        <v>2016</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>114</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
         <v>122</v>
       </c>
-      <c r="C15" t="s">
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>123</v>
       </c>
-      <c r="D15" t="s">
-[...17 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>124</v>
-      </c>
-[...16 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B16" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C16" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="G16" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H16">
         <v>2012</v>
       </c>
       <c r="I16">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J16" t="s">
-        <v>124</v>
+        <v>69</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
+        <v>128</v>
+      </c>
+      <c r="M16" t="s">
+        <v>129</v>
+      </c>
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
+        <v>130</v>
+      </c>
+      <c r="P16" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>132</v>
+      </c>
+      <c r="B17" t="s">
+        <v>133</v>
+      </c>
+      <c r="C17" t="s">
         <v>134</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17">
+        <v>2013</v>
+      </c>
+      <c r="I17">
+        <v>2014</v>
+      </c>
+      <c r="J17" t="s">
         <v>135</v>
       </c>
-      <c r="C17" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K17" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="L17" t="s">
-        <v>61</v>
+        <v>136</v>
       </c>
       <c r="M17" t="s">
-        <v>56</v>
+        <v>137</v>
       </c>
       <c r="N17" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="P17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C18" t="s">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="D18" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H18">
         <v>2012</v>
       </c>
-      <c r="I18"/>
+      <c r="I18">
+        <v>2013</v>
+      </c>
       <c r="J18" t="s">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="K18" t="s">
-        <v>141</v>
+        <v>43</v>
       </c>
       <c r="L18" t="s">
         <v>142</v>
       </c>
       <c r="M18" t="s">
+        <v>137</v>
+      </c>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
         <v>143</v>
       </c>
-      <c r="N18" t="s">
-[...2 lines deleted...]
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19" t="s">
         <v>146</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>148</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H19">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="K19" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="L19" t="s">
-        <v>150</v>
+        <v>76</v>
       </c>
       <c r="M19" t="s">
-        <v>151</v>
+        <v>71</v>
       </c>
       <c r="N19" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="P19" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>149</v>
+      </c>
+      <c r="B20" t="s">
+        <v>150</v>
+      </c>
+      <c r="C20" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" t="s">
+        <v>151</v>
+      </c>
+      <c r="E20" t="s">
+        <v>89</v>
+      </c>
+      <c r="F20" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20">
+        <v>2012</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>114</v>
+      </c>
+      <c r="K20" t="s">
+        <v>152</v>
+      </c>
+      <c r="L20" t="s">
+        <v>153</v>
+      </c>
+      <c r="M20" t="s">
         <v>154</v>
       </c>
-      <c r="B20" t="s">
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>155</v>
       </c>
-      <c r="C20" t="s">
+      <c r="P20" t="s">
         <v>156</v>
-      </c>
-[...37 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B21" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C21" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
+        <v>89</v>
+      </c>
+      <c r="F21" t="s">
         <v>20</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>169</v>
+        <v>41</v>
       </c>
       <c r="H21">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="K21" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="L21" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="M21" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="N21" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="O21" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="P21" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>165</v>
+      </c>
+      <c r="B22" t="s">
+        <v>166</v>
+      </c>
+      <c r="C22" t="s">
+        <v>167</v>
+      </c>
+      <c r="D22" t="s">
+        <v>168</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>82</v>
+      </c>
+      <c r="G22" t="s">
+        <v>50</v>
+      </c>
+      <c r="H22">
+        <v>2017</v>
+      </c>
+      <c r="I22">
+        <v>2021</v>
+      </c>
+      <c r="J22" t="s">
+        <v>169</v>
+      </c>
+      <c r="K22" t="s">
+        <v>170</v>
+      </c>
+      <c r="L22" t="s">
+        <v>171</v>
+      </c>
+      <c r="M22" t="s">
+        <v>172</v>
+      </c>
+      <c r="N22" t="s">
+        <v>173</v>
+      </c>
+      <c r="O22" t="s">
+        <v>174</v>
+      </c>
+      <c r="P22" t="s">
         <v>175</v>
-      </c>
-[...39 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>176</v>
+      </c>
+      <c r="B23" t="s">
+        <v>177</v>
+      </c>
+      <c r="C23" t="s">
+        <v>178</v>
+      </c>
+      <c r="D23" t="s">
+        <v>105</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
+        <v>179</v>
+      </c>
+      <c r="G23" t="s">
+        <v>180</v>
+      </c>
+      <c r="H23">
+        <v>2024</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>181</v>
+      </c>
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>182</v>
+      </c>
+      <c r="M23" t="s">
         <v>183</v>
       </c>
-      <c r="B23" t="s">
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
         <v>184</v>
       </c>
-      <c r="C23" t="s">
+      <c r="P23" t="s">
         <v>185</v>
-      </c>
-[...37 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B24" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C24" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="D24" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F24" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H24">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>68</v>
+        <v>190</v>
       </c>
       <c r="K24" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="N24" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="O24" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="P24" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25" t="s">
+        <v>195</v>
+      </c>
+      <c r="C25" t="s">
+        <v>196</v>
+      </c>
+      <c r="D25" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25">
+        <v>2007</v>
+      </c>
+      <c r="I25">
+        <v>2018</v>
+      </c>
+      <c r="J25" t="s">
+        <v>197</v>
+      </c>
+      <c r="K25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
         <v>198</v>
       </c>
-      <c r="B25" t="s">
+      <c r="M25" t="s">
         <v>199</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
         <v>200</v>
       </c>
-      <c r="E25" t="s">
-[...25 lines deleted...]
-      <c r="O25" t="s">
+      <c r="P25" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B26" t="s">
         <v>203</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>204</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>205</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H26">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
+        <v>32</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
         <v>206</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="s">
         <v>207</v>
       </c>
-      <c r="M26" t="s">
+      <c r="P26" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>209</v>
+      </c>
+      <c r="B27" t="s">
+        <v>210</v>
+      </c>
+      <c r="C27" t="s">
+        <v>204</v>
+      </c>
+      <c r="D27" t="s">
         <v>211</v>
       </c>
-      <c r="B27" t="s">
-[...5 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>19</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H27">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="K27" t="s">
-        <v>34</v>
+        <v>152</v>
       </c>
       <c r="L27"/>
-      <c r="M27"/>
+      <c r="M27" t="s">
+        <v>206</v>
+      </c>
       <c r="N27" t="s">
-        <v>37</v>
+        <v>173</v>
       </c>
       <c r="O27" t="s">
+        <v>212</v>
+      </c>
+      <c r="P27" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28" t="s">
         <v>215</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>216</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="F28" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H28">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
+        <v>217</v>
+      </c>
+      <c r="K28" t="s">
+        <v>22</v>
+      </c>
+      <c r="L28" t="s">
         <v>218</v>
       </c>
-      <c r="K28" t="s">
-[...2 lines deleted...]
-      <c r="L28" t="s">
+      <c r="M28" t="s">
         <v>219</v>
       </c>
-      <c r="M28" t="s">
+      <c r="N28" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" t="s">
         <v>220</v>
       </c>
-      <c r="N28" t="s">
-[...2 lines deleted...]
-      <c r="O28" t="s">
+      <c r="P28" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>222</v>
+      </c>
+      <c r="B29" t="s">
         <v>223</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>217</v>
+        <v>38</v>
       </c>
       <c r="D29" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E29" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H29">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
+        <v>42</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29" t="s">
+        <v>25</v>
+      </c>
+      <c r="O29" t="s">
+        <v>224</v>
+      </c>
+      <c r="P29" t="s">
         <v>225</v>
-      </c>
-[...16 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>226</v>
+      </c>
+      <c r="B30" t="s">
+        <v>227</v>
+      </c>
+      <c r="C30" t="s">
+        <v>228</v>
+      </c>
+      <c r="D30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" t="s">
+        <v>41</v>
+      </c>
+      <c r="H30">
+        <v>2015</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
         <v>229</v>
       </c>
-      <c r="B30" t="s">
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" t="s">
         <v>230</v>
       </c>
-      <c r="C30" t="s">
+      <c r="M30" t="s">
         <v>231</v>
       </c>
-      <c r="D30" t="s">
+      <c r="N30" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" t="s">
         <v>232</v>
       </c>
-      <c r="E30" t="s">
-[...14 lines deleted...]
-      <c r="J30" t="s">
+      <c r="P30" t="s">
         <v>233</v>
-      </c>
-[...16 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B31" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C31" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="D31" t="s">
-        <v>241</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G31" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H31">
         <v>2015</v>
       </c>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>236</v>
+      </c>
+      <c r="K31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L31" t="s">
+        <v>237</v>
+      </c>
+      <c r="M31" t="s">
+        <v>231</v>
+      </c>
+      <c r="N31" t="s">
+        <v>25</v>
+      </c>
+      <c r="O31" t="s">
+        <v>238</v>
+      </c>
+      <c r="P31" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>240</v>
+      </c>
+      <c r="B32" t="s">
+        <v>241</v>
+      </c>
+      <c r="C32" t="s">
+        <v>242</v>
+      </c>
+      <c r="D32" t="s">
+        <v>243</v>
+      </c>
+      <c r="E32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F32" t="s">
+        <v>82</v>
+      </c>
+      <c r="G32" t="s">
+        <v>50</v>
+      </c>
+      <c r="H32">
+        <v>2012</v>
+      </c>
+      <c r="I32">
+        <v>2014</v>
+      </c>
+      <c r="J32" t="s">
+        <v>244</v>
+      </c>
+      <c r="K32" t="s">
+        <v>22</v>
+      </c>
+      <c r="L32" t="s">
+        <v>245</v>
+      </c>
+      <c r="M32" t="s">
+        <v>246</v>
+      </c>
+      <c r="N32" t="s">
+        <v>25</v>
+      </c>
+      <c r="O32" t="s">
+        <v>247</v>
+      </c>
+      <c r="P32" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>249</v>
+      </c>
+      <c r="B33" t="s">
+        <v>250</v>
+      </c>
+      <c r="C33" t="s">
+        <v>251</v>
+      </c>
+      <c r="D33" t="s">
+        <v>252</v>
+      </c>
+      <c r="E33" t="s">
+        <v>89</v>
+      </c>
+      <c r="F33" t="s">
+        <v>40</v>
+      </c>
+      <c r="G33" t="s">
+        <v>50</v>
+      </c>
+      <c r="H33">
+        <v>2015</v>
+      </c>
+      <c r="I33">
         <v>2016</v>
       </c>
-      <c r="J31" t="s">
-[...18 lines deleted...]
-        <v>247</v>
+      <c r="J33" t="s">
+        <v>169</v>
+      </c>
+      <c r="K33" t="s">
+        <v>253</v>
+      </c>
+      <c r="L33" t="s">
+        <v>254</v>
+      </c>
+      <c r="M33" t="s">
+        <v>255</v>
+      </c>
+      <c r="N33" t="s">
+        <v>256</v>
+      </c>
+      <c r="O33" t="s">
+        <v>257</v>
+      </c>
+      <c r="P33" t="s">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">