--- v1 (2026-03-14)
+++ v2 (2026-08-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,303 +104,318 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>October 2018</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>16 CFR Part 305 - Energy Labeling Rule - 305.15 Labeling for lighting products</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and-0</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>CEL- LED products for indoor lighting: LED downlights</t>
-[...35 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>October 2023</t>
-[...177 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL- LED products for indoor lighting: LED downlights</t>
+  </si>
+  <si>
+    <t>This policy covers LED downlights.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB/T 29293; GB/T 29294</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-led-products-indoor-lighting-led-downlights</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2020/04/%E5%AE%A4%E5%86%85%E7%85%A7%E6%98%8E%E7%94%A8LED%20%E4%BA%A7%E</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-465315-2013. CQC Mark Certification. LED Downlights</t>
+  </si>
+  <si>
+    <t>Applies to domestic LED Downlights operating under conditions of AC 220V and 50Hz</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>CQC 3128-2013 GB 17625.1</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-465315-2013-cqc-mark-certification-led-downlights</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492712.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465318-2016. Energy Conservation Certification Rules for Lighting Products Used in Classrooms in Schools and Kindergartens</t>
+  </si>
+  <si>
+    <t>This policy applies to lighting products used in classrooms in schools and kindergartens.</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>CQC3155-2016; GB/T 18595-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-465318-2016-energy-conservation-certification-rules-lighting-products-used</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/513894.shtml</t>
+  </si>
+  <si>
+    <t>CQC31-465331-2019. Energy Conservation Certification Rules for LED Downlights</t>
+  </si>
+  <si>
+    <t>Apply to  LED downlights</t>
+  </si>
+  <si>
+    <t>GB 30255-2019</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-465331-2019-energy-conservation-certification-rules-led-downlights</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-08-08/555384.shtml</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Indoor Light Fixtures: En-Tech 10205019771</t>
+  </si>
+  <si>
+    <t>Indoor light fixtures - The applicable products shall meet Chinese National Standards -CNS 14335 and 14115. Desk lamps; table lamps; bedside lamps; floor lamps or lamps which are not recognized by the Bureau of Energy MOEA are not included</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>CIE 70, 84 and 121, CNS 15437, CNS 691, CNS 14125, CNS 14576, CNS 15049, CIE 117</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-indoor-light-fixtures-en-tech</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=27%20</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified LED Planar Lamp; No. En-Tech 10405000341</t>
+  </si>
+  <si>
+    <t>Desk; table; bedside; and floor lightings as well as any planar lamp compliant with the following criteria: Products shall meet the requirements of Article 14335 or 14115; Chinese National Standards -CNS; or be recognized by Bureau of Energy -MOEA. The light emitting surface is composed of diffusion assembly or light guide plate. Size of the surface shall be of 30cm or more in diameter for circular one and in least side length for rectangle one. Upper limit of thickness: 70mm</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified LED Planar Lamp</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-led-planar-lamp-no</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=56</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
@@ -1000,51 +1015,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P27"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1130,1246 +1145,1294 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
         <v>34</v>
-      </c>
-[...5 lines deleted...]
-        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
-      <c r="L4"/>
-      <c r="M4"/>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H5">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
       <c r="M5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" t="s">
         <v>32</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>33</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H6">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L6"/>
+      <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
         <v>63</v>
       </c>
       <c r="C7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D7" t="s">
         <v>32</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
         <v>33</v>
       </c>
-      <c r="E7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H7">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H8">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F9" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H9">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>80</v>
+      </c>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C10" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="F10" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H10">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
+        <v>85</v>
+      </c>
+      <c r="M10" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>86</v>
       </c>
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" t="s">
         <v>90</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>91</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I11">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="G12" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H12">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C13" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="D13" t="s">
-        <v>107</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="G13" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2013</v>
+      </c>
+      <c r="I13">
+        <v>2015</v>
+      </c>
       <c r="J13" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
+        <v>107</v>
+      </c>
+      <c r="M13" t="s">
+        <v>108</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>109</v>
+      </c>
+      <c r="P13" t="s">
         <v>110</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B14" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C14" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D14" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14">
+        <v>2009</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>114</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>115</v>
+      </c>
+      <c r="M14" t="s">
+        <v>116</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>117</v>
+      </c>
+      <c r="P14" t="s">
         <v>118</v>
-      </c>
-[...26 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B15" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>121</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>122</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>123</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H15">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2016</v>
+      </c>
+      <c r="I15">
+        <v>2019</v>
+      </c>
       <c r="J15" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L15" t="s">
+        <v>124</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
         <v>125</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>126</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>128</v>
+      </c>
+      <c r="B16" t="s">
         <v>129</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>131</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E16" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="G16" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H16">
-        <v>1985</v>
+        <v>2021</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
+        <v>130</v>
+      </c>
+      <c r="M16" t="s">
+        <v>131</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
         <v>132</v>
       </c>
-      <c r="M16" t="s">
+      <c r="P16" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17" t="s">
+        <v>135</v>
+      </c>
+      <c r="C17" t="s">
         <v>136</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>139</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F17" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H17">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>1985</v>
+      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="M17" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="P17" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B18" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="D18" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>123</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2009</v>
       </c>
       <c r="I18">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J18" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
+        <v>146</v>
+      </c>
+      <c r="M18" t="s">
+        <v>147</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
         <v>148</v>
       </c>
-      <c r="M18" t="s">
-[...5 lines deleted...]
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>150</v>
+      </c>
+      <c r="B19" t="s">
         <v>151</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>143</v>
+      </c>
+      <c r="D19" t="s">
         <v>152</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H19">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>2009</v>
+      </c>
+      <c r="I19">
+        <v>2017</v>
+      </c>
       <c r="J19" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>153</v>
+      </c>
       <c r="M19" t="s">
-        <v>93</v>
+        <v>147</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
-        <v>157</v>
+        <v>99</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="F20" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H20">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20" t="s">
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>108</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
         <v>158</v>
       </c>
-      <c r="M20" t="s">
+      <c r="P20" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21" t="s">
+        <v>161</v>
+      </c>
+      <c r="C21" t="s">
         <v>162</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>123</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>2012</v>
+      </c>
+      <c r="I21">
+        <v>2014</v>
+      </c>
       <c r="J21" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>100</v>
+        <v>163</v>
       </c>
       <c r="M21" t="s">
-        <v>101</v>
+        <v>164</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="P21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C22" t="s">
-        <v>168</v>
+        <v>113</v>
       </c>
       <c r="D22" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="G22" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H22">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>169</v>
+        <v>114</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
+        <v>115</v>
+      </c>
+      <c r="M22" t="s">
+        <v>116</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>169</v>
+      </c>
+      <c r="P22" t="s">
         <v>170</v>
-      </c>
-[...10 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B23" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C23" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D23" t="s">
-        <v>176</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="F23" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="G23" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H23">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
+        <v>175</v>
+      </c>
+      <c r="M23" t="s">
+        <v>176</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
         <v>177</v>
       </c>
-      <c r="M23" t="s">
-[...5 lines deleted...]
-      <c r="O23" t="s">
+      <c r="P23" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24" t="s">
         <v>180</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>173</v>
+      </c>
+      <c r="D24" t="s">
         <v>181</v>
       </c>
-      <c r="C24" t="s">
+      <c r="E24" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" t="s">
+        <v>123</v>
+      </c>
+      <c r="G24" t="s">
+        <v>51</v>
+      </c>
+      <c r="H24">
+        <v>2014</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>174</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
         <v>182</v>
       </c>
-      <c r="D24" t="s">
+      <c r="M24" t="s">
+        <v>176</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>183</v>
       </c>
-      <c r="E24" t="s">
-[...14 lines deleted...]
-      <c r="J24" t="s">
+      <c r="P24" t="s">
         <v>184</v>
-      </c>
-[...16 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>185</v>
+      </c>
+      <c r="B25" t="s">
+        <v>186</v>
+      </c>
+      <c r="C25" t="s">
+        <v>187</v>
+      </c>
+      <c r="D25" t="s">
+        <v>188</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>123</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2017</v>
+      </c>
+      <c r="I25">
+        <v>2021</v>
+      </c>
+      <c r="J25" t="s">
+        <v>189</v>
+      </c>
+      <c r="K25" t="s">
+        <v>190</v>
+      </c>
+      <c r="L25" t="s">
         <v>191</v>
       </c>
-      <c r="B25" t="s">
+      <c r="M25" t="s">
         <v>192</v>
       </c>
-      <c r="C25" t="s">
+      <c r="N25" t="s">
         <v>193</v>
       </c>
-      <c r="D25" t="s">
-[...15 lines deleted...]
-      <c r="J25" t="s">
+      <c r="O25" t="s">
         <v>194</v>
       </c>
-      <c r="K25" t="s">
-[...2 lines deleted...]
-      <c r="L25" t="s">
+      <c r="P25" t="s">
         <v>195</v>
-      </c>
-[...10 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B26" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C26" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D26" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="G26" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H26">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>140</v>
+        <v>199</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
+        <v>200</v>
+      </c>
+      <c r="M26" t="s">
+        <v>201</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>202</v>
       </c>
-      <c r="M26" t="s">
+      <c r="P26" t="s">
         <v>203</v>
-      </c>
-[...7 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>204</v>
+      </c>
+      <c r="B27" t="s">
+        <v>205</v>
+      </c>
+      <c r="C27" t="s">
         <v>206</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>208</v>
+        <v>145</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
+        <v>207</v>
+      </c>
+      <c r="M27" t="s">
+        <v>208</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
         <v>209</v>
       </c>
-      <c r="M27" t="s">
-[...5 lines deleted...]
-      <c r="O27" t="s">
+      <c r="P27" t="s">
         <v>210</v>
       </c>
-      <c r="P27" t="s">
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
         <v>211</v>
+      </c>
+      <c r="B28" t="s">
+        <v>212</v>
+      </c>
+      <c r="C28" t="s">
+        <v>206</v>
+      </c>
+      <c r="D28" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>51</v>
+      </c>
+      <c r="H28">
+        <v>2015</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>213</v>
+      </c>
+      <c r="K28" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" t="s">
+        <v>214</v>
+      </c>
+      <c r="M28" t="s">
+        <v>208</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>215</v>
+      </c>
+      <c r="P28" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">