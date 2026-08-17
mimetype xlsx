--- v2 (2026-03-07)
+++ v3 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,243 +104,258 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>U.S. Department of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/10-cfr-430-energy-conservation-program-consumer-products</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/current/title-10/chapter-II/subchapter-D/part-430</t>
   </si>
   <si>
-    <t>China Water Efficiency Labeling Program (CWEL)</t>
-[...41 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>October 2023</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...108 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>China Water Efficiency Labeling Program (CWEL)</t>
+  </si>
+  <si>
+    <t>The Water Efficiency Labeling Programwas introducedin 2017 and became effective on March 1, 2018. This program is a mandatory and categorical labeling program. A product catalogue is expected to be created under this program, and products part of the catalogue are required to be registered and approved by China National Institute of Standardization (CNIS).</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Taps or Faucets</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>January 2021</t>
+  </si>
+  <si>
+    <t>Water</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission, Ministry of Water Resources</t>
+  </si>
+  <si>
+    <t>Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/china-water-efficiency-labeling-program-cwel-2</t>
+  </si>
+  <si>
+    <t>http://www.cnstandards.net/index.php/resource/energy-conservation/china-water-efficiency-labeling/</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC32-432411-2016. Water Conservation Certification Rules for Flush Valve</t>
+  </si>
+  <si>
+    <t>Apply to flush valve</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>GB 28379-2012</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-432411-2016-water-conservation-certification-rules-flush-valve</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-05-30/492659.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-432414-2009. Water Conservation Certification Rules for Valves with Screwed Connections for Water-Heating System</t>
+  </si>
+  <si>
+    <t>Apply to valves with screwed connections for water-heating system</t>
+  </si>
+  <si>
+    <t>GB/T 8464-2008</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-432414-2009-water-conservation-certification-rules-valves-screwed-connections-water</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492612.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-432421-2021. Water Conservation Certification Rules for Faucets</t>
+  </si>
+  <si>
+    <t>Apply to faucets</t>
+  </si>
+  <si>
+    <t>GB 25501-2019; GB 18145-2014</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-432421-2021-water-conservation-certification-rules-faucets</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/dynamic/contentcore/resource/download?ID=39490</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Label Regulation for Sanitary Fittings</t>
   </si>
   <si>
     <t>All producers and distributors of sanitary fittings can apply to use the energy label for sanitary fittings. Only products available on the Swiss market may bear the voluntary energy label. The use of the Swiss voluntary energy label for sanitary fittings abroad is the responsibility of the manufacturers and distributors concerned. The energy label indicates the amount of energy used. In the case of sanitary fittings – showers and taps – this is the amount of energy used to heat the water used. Consequently, only hot water taps and showers can receive the label; cold water taps cannot. Mixer taps can only receive the energy label if they are clearly indicated as such.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Showers or Showerheads, Taps or Faucets</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Schweizerischer Verband für energieeffiziente Sanitärprodukte (SVES)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-label-regulation-sanitary-fittings</t>
   </si>
   <si>
     <t>https://en.etiquetteenergie-sanitaire.ch/Regulation</t>
   </si>
@@ -1083,51 +1098,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1213,1472 +1228,1520 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3">
+        <v>2023</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
         <v>34</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>35</v>
       </c>
-      <c r="H3">
-[...3 lines deleted...]
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="K3" t="s">
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="L3"/>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="M4"/>
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H5">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" t="s">
         <v>32</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H6">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="K6" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="M6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
         <v>63</v>
       </c>
-      <c r="N6" t="s">
-[...2 lines deleted...]
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" t="s">
         <v>66</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>32</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H7">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="K7" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="L7" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
         <v>68</v>
       </c>
-      <c r="M7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>69</v>
       </c>
       <c r="P7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>71</v>
       </c>
       <c r="B8" t="s">
         <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H8">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="L8" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M8" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="N8" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="O8" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P8" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H9">
         <v>2009</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="L9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M9" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="O9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G10" t="s">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="H10">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" t="s">
+        <v>76</v>
+      </c>
+      <c r="L10" t="s">
+        <v>88</v>
+      </c>
+      <c r="M10" t="s">
+        <v>78</v>
+      </c>
+      <c r="N10" t="s">
+        <v>56</v>
+      </c>
+      <c r="O10" t="s">
         <v>89</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" t="s">
+        <v>92</v>
+      </c>
+      <c r="C11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11">
+        <v>2009</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
         <v>94</v>
       </c>
-      <c r="B11" t="s">
+      <c r="K11" t="s">
+        <v>34</v>
+      </c>
+      <c r="L11" t="s">
         <v>95</v>
       </c>
-      <c r="C11" t="s">
+      <c r="M11" t="s">
         <v>96</v>
       </c>
-      <c r="D11" t="s">
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>97</v>
       </c>
-      <c r="E11" t="s">
-[...14 lines deleted...]
-      <c r="J11" t="s">
+      <c r="P11" t="s">
         <v>98</v>
-      </c>
-[...14 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C12" t="s">
+        <v>101</v>
+      </c>
+      <c r="D12" t="s">
         <v>102</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="I12">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J12" t="s">
-        <v>36</v>
+        <v>103</v>
       </c>
       <c r="K12" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
+        <v>104</v>
+      </c>
+      <c r="N12" t="s">
+        <v>56</v>
+      </c>
+      <c r="O12" t="s">
+        <v>105</v>
+      </c>
+      <c r="P12" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C13" t="s">
         <v>109</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>110</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="I13">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" t="s">
+        <v>54</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
         <v>111</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="N13" t="s">
+        <v>56</v>
+      </c>
+      <c r="O13" t="s">
         <v>112</v>
       </c>
-      <c r="M13" t="s">
+      <c r="P13" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B14" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C14" t="s">
-        <v>118</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H14">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2011</v>
+      </c>
+      <c r="I14">
+        <v>2020</v>
+      </c>
       <c r="J14" t="s">
+        <v>116</v>
+      </c>
+      <c r="K14" t="s">
+        <v>54</v>
+      </c>
+      <c r="L14" t="s">
+        <v>117</v>
+      </c>
+      <c r="M14" t="s">
+        <v>118</v>
+      </c>
+      <c r="N14" t="s">
+        <v>56</v>
+      </c>
+      <c r="O14" t="s">
         <v>119</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="P14" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B15" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C15" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F15" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H15">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="K15" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L15"/>
+        <v>34</v>
+      </c>
+      <c r="L15" t="s">
+        <v>125</v>
+      </c>
       <c r="M15" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
+        <v>127</v>
+      </c>
+      <c r="P15" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" t="s">
         <v>130</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>131</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F16" t="s">
-        <v>133</v>
+        <v>74</v>
       </c>
       <c r="G16" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>52</v>
+      </c>
+      <c r="H16">
+        <v>2016</v>
+      </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="K16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="N16" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="P16" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>135</v>
+      </c>
+      <c r="B17" t="s">
+        <v>136</v>
+      </c>
+      <c r="C17" t="s">
+        <v>137</v>
+      </c>
+      <c r="D17" t="s">
+        <v>102</v>
+      </c>
+      <c r="E17" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" t="s">
         <v>138</v>
       </c>
-      <c r="B17" t="s">
+      <c r="G17" t="s">
         <v>139</v>
       </c>
-      <c r="C17" t="s">
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>116</v>
+      </c>
+      <c r="K17" t="s">
+        <v>54</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
         <v>140</v>
       </c>
-      <c r="D17" t="s">
-[...23 lines deleted...]
-      <c r="L17" t="s">
+      <c r="N17" t="s">
+        <v>56</v>
+      </c>
+      <c r="O17" t="s">
         <v>141</v>
       </c>
-      <c r="M17" t="s">
+      <c r="P17" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18" t="s">
+        <v>144</v>
+      </c>
+      <c r="C18" t="s">
         <v>145</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>138</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>1992</v>
+        <v>2012</v>
       </c>
       <c r="I18">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J18" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="K18" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L18" t="s">
+        <v>146</v>
+      </c>
+      <c r="M18" t="s">
         <v>147</v>
       </c>
-      <c r="M18" t="s">
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
         <v>148</v>
       </c>
-      <c r="N18" t="s">
-[...2 lines deleted...]
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>150</v>
+      </c>
+      <c r="B19" t="s">
         <v>151</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
+        <v>73</v>
+      </c>
+      <c r="F19" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>1992</v>
+      </c>
+      <c r="I19">
+        <v>2012</v>
+      </c>
+      <c r="J19" t="s">
+        <v>103</v>
+      </c>
+      <c r="K19" t="s">
+        <v>54</v>
+      </c>
+      <c r="L19" t="s">
         <v>152</v>
       </c>
-      <c r="C19" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="M19" t="s">
-        <v>81</v>
+        <v>153</v>
       </c>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="O19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
-        <v>126</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H20">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="K20" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L20"/>
+        <v>34</v>
+      </c>
+      <c r="L20" t="s">
+        <v>95</v>
+      </c>
       <c r="M20" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>158</v>
       </c>
       <c r="P20" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>160</v>
       </c>
       <c r="B21" t="s">
         <v>161</v>
       </c>
       <c r="C21" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H21">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="K21" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P21" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>165</v>
+      </c>
+      <c r="B22" t="s">
+        <v>166</v>
+      </c>
       <c r="C22" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H22">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="K22" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
+        <v>167</v>
+      </c>
+      <c r="P22" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>167</v>
+        <v>131</v>
       </c>
       <c r="D23" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H23">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>168</v>
+        <v>43</v>
       </c>
       <c r="K23" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="P23" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>170</v>
+      </c>
+      <c r="B24" t="s">
+        <v>171</v>
+      </c>
+      <c r="C24" t="s">
+        <v>172</v>
+      </c>
+      <c r="D24" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24">
+        <v>2015</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
         <v>173</v>
       </c>
-      <c r="B24" t="s">
+      <c r="K24" t="s">
+        <v>34</v>
+      </c>
+      <c r="L24" t="s">
         <v>174</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="M24" t="s">
         <v>175</v>
       </c>
-      <c r="E24" t="s">
-[...17 lines deleted...]
-      <c r="K24" t="s">
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>176</v>
       </c>
-      <c r="L24" t="s">
+      <c r="P24" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B25" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C25" t="s">
-        <v>184</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>33</v>
+        <v>180</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>59</v>
+        <v>138</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="I25">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J25" t="s">
+        <v>103</v>
+      </c>
+      <c r="K25" t="s">
+        <v>181</v>
+      </c>
+      <c r="L25" t="s">
+        <v>182</v>
+      </c>
+      <c r="M25" t="s">
+        <v>183</v>
+      </c>
+      <c r="N25" t="s">
+        <v>184</v>
+      </c>
+      <c r="O25" t="s">
         <v>185</v>
       </c>
-      <c r="K25" t="s">
-[...2 lines deleted...]
-      <c r="L25" t="s">
+      <c r="P25" t="s">
         <v>186</v>
-      </c>
-[...10 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B26" t="s">
+        <v>188</v>
+      </c>
+      <c r="C26" t="s">
+        <v>189</v>
+      </c>
+      <c r="D26" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26">
+        <v>2011</v>
+      </c>
+      <c r="I26">
+        <v>2017</v>
+      </c>
+      <c r="J26" t="s">
         <v>190</v>
       </c>
-      <c r="B26" t="s">
+      <c r="K26" t="s">
+        <v>54</v>
+      </c>
+      <c r="L26" t="s">
         <v>191</v>
       </c>
-      <c r="C26" t="s">
-[...24 lines deleted...]
-      <c r="L26" t="s">
+      <c r="M26" t="s">
         <v>192</v>
       </c>
-      <c r="M26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="O26" t="s">
         <v>193</v>
       </c>
       <c r="P26" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>195</v>
       </c>
       <c r="B27" t="s">
         <v>196</v>
       </c>
       <c r="C27" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="D27" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G27" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H27">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="K27" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="L27" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="M27" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="P27" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B28" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C28" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D28" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F28" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
+        <v>203</v>
+      </c>
+      <c r="K28" t="s">
+        <v>34</v>
+      </c>
+      <c r="L28" t="s">
+        <v>204</v>
+      </c>
+      <c r="M28" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
+        <v>206</v>
+      </c>
+      <c r="P28" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>208</v>
+      </c>
+      <c r="B29" t="s">
         <v>209</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
+        <v>202</v>
+      </c>
+      <c r="D29" t="s">
         <v>32</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F29" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="G29" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H29">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>36</v>
+        <v>210</v>
       </c>
       <c r="K29" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L29"/>
+        <v>34</v>
+      </c>
+      <c r="L29" t="s">
+        <v>211</v>
+      </c>
       <c r="M29" t="s">
-        <v>63</v>
+        <v>205</v>
       </c>
       <c r="N29" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O29" t="s">
         <v>212</v>
       </c>
       <c r="P29" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>214</v>
       </c>
       <c r="B30" t="s">
         <v>215</v>
       </c>
       <c r="C30" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" t="s">
         <v>216</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" t="s">
+        <v>74</v>
+      </c>
+      <c r="G30" t="s">
+        <v>52</v>
+      </c>
+      <c r="H30">
+        <v>2017</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>53</v>
+      </c>
+      <c r="K30" t="s">
+        <v>54</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>78</v>
+      </c>
+      <c r="N30" t="s">
+        <v>56</v>
+      </c>
+      <c r="O30" t="s">
         <v>217</v>
       </c>
-      <c r="E30" t="s">
-[...20 lines deleted...]
-      <c r="L30" t="s">
+      <c r="P30" t="s">
         <v>218</v>
-      </c>
-[...10 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>219</v>
+      </c>
+      <c r="B31" t="s">
+        <v>220</v>
+      </c>
+      <c r="C31" t="s">
+        <v>221</v>
+      </c>
+      <c r="D31" t="s">
         <v>222</v>
       </c>
-      <c r="B31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F31" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I31">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J31" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="K31" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L31"/>
+        <v>54</v>
+      </c>
+      <c r="L31" t="s">
+        <v>223</v>
+      </c>
       <c r="M31" t="s">
+        <v>224</v>
+      </c>
+      <c r="N31" t="s">
+        <v>56</v>
+      </c>
+      <c r="O31" t="s">
         <v>225</v>
       </c>
-      <c r="N31" t="s">
-[...2 lines deleted...]
-      <c r="O31" t="s">
+      <c r="P31" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>227</v>
+      </c>
+      <c r="B32" t="s">
         <v>228</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>137</v>
+      </c>
+      <c r="D32" t="s">
         <v>229</v>
       </c>
-      <c r="C32" t="s">
+      <c r="E32" t="s">
+        <v>73</v>
+      </c>
+      <c r="F32" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2011</v>
+      </c>
+      <c r="I32">
+        <v>2017</v>
+      </c>
+      <c r="J32" t="s">
+        <v>116</v>
+      </c>
+      <c r="K32" t="s">
+        <v>54</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
+        <v>230</v>
+      </c>
+      <c r="N32" t="s">
+        <v>56</v>
+      </c>
+      <c r="O32" t="s">
+        <v>231</v>
+      </c>
+      <c r="P32" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>233</v>
+      </c>
+      <c r="B33" t="s">
+        <v>234</v>
+      </c>
+      <c r="C33" t="s">
         <v>18</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32">
+      <c r="D33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" t="s">
+        <v>73</v>
+      </c>
+      <c r="F33" t="s">
+        <v>235</v>
+      </c>
+      <c r="G33" t="s">
+        <v>52</v>
+      </c>
+      <c r="H33">
         <v>2007</v>
       </c>
-      <c r="I32"/>
-[...19 lines deleted...]
-        <v>234</v>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>103</v>
+      </c>
+      <c r="K33" t="s">
+        <v>54</v>
+      </c>
+      <c r="L33" t="s">
+        <v>236</v>
+      </c>
+      <c r="M33" t="s">
+        <v>237</v>
+      </c>
+      <c r="N33" t="s">
+        <v>56</v>
+      </c>
+      <c r="O33" t="s">
+        <v>238</v>
+      </c>
+      <c r="P33" t="s">
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">