--- v1 (2026-03-07)
+++ v2 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -137,302 +137,329 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
-    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
-[...11 lines deleted...]
-    <t>Entered into force, New</t>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>Ministry of Trade, Energy Division</t>
-[...70 lines deleted...]
-    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...114 lines deleted...]
-    <t>Kitchen, Dishwashers</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...22 lines deleted...]
-    <t>Superseded</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
+  </si>
+  <si>
+    <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>Ministry of Trade, Energy Division</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
+  </si>
+  <si>
+    <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2019/2017 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household dishwashers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2017-20210501&amp;qid=1654699029821</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2019/2017/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/2022 of 1 October 2019 laying down ecodesign requirements for household dishwashers pursuant to Directive 2009/125/EC of the European Parliament and of the Council amending Commission Regulation (EC) No 1275/</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household dishwashers and electric mains-operated household dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
+  </si>
+  <si>
+    <t>EN 50242</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192022-1-october-2019-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2022-20210501</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC62-448120-2020. Energy and Water Conservation  Certification Rules for Dishwashers</t>
+  </si>
+  <si>
+    <t>Apply to dishwashers</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB 38383-2019</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc62-448120-2020-energy-and-water-conservation-certification-rules-dishwashers</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2021-03-22/556507.shtml</t>
+  </si>
+  <si>
+    <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household dishwashers</t>
+  </si>
+  <si>
+    <t>Applies to household dishwashers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including:</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>October 2015</t>
+  </si>
+  <si>
+    <t>State Agency on Energy Efficiency and Energy Saving of Ukraine</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling</t>
+  </si>
+  <si>
+    <t>http://saee.gov.ua/sites/default/files/documents/TR-posudomoyka.docx</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Dishwashers</t>
+  </si>
+  <si>
+    <t>By Annex 1 a machine which washes rinses, and dries -when drying process isincluded; dishware, glassware, cutlery and, in some cases, cooking utensils bychemical, mechanical and/or electrical means with the rated capacity 20 personor less.</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60436</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dishwashers</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
+  </si>
+  <si>
+    <t>Kitchen, Dishwashers</t>
+  </si>
+  <si>
+    <t>IEC60436:2004, A1:2009, A2:2012</t>
+  </si>
+  <si>
+    <t>Egyptian Organisation for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
@@ -1478,71 +1505,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="101.404" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1658,2402 +1685,2496 @@
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
       <c r="P3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s">
         <v>46</v>
       </c>
-      <c r="L4"/>
+      <c r="L4" t="s">
+        <v>47</v>
+      </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
         <v>51</v>
       </c>
+      <c r="B5"/>
       <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H5">
-        <v>1997</v>
+        <v>2017</v>
       </c>
       <c r="I5">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J5" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
       <c r="M5" t="s">
+        <v>48</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
+        <v>54</v>
+      </c>
+      <c r="P5" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H6">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
-      <c r="L6"/>
-      <c r="M6"/>
+      <c r="L6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M6" t="s">
+        <v>62</v>
+      </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>64</v>
       </c>
       <c r="B7" t="s">
         <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H7">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
         <v>46</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="D8" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>1997</v>
+      </c>
+      <c r="I8">
+        <v>2019</v>
+      </c>
       <c r="J8" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
         <v>46</v>
       </c>
       <c r="L8"/>
-      <c r="M8"/>
+      <c r="M8" t="s">
+        <v>76</v>
+      </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H9">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>1997</v>
+      </c>
+      <c r="I9">
+        <v>2019</v>
+      </c>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="K9" t="s">
         <v>46</v>
       </c>
       <c r="L9"/>
-      <c r="M9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="O9" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="P9" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2010</v>
+      </c>
+      <c r="I10">
+        <v>2019</v>
+      </c>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="K10" t="s">
         <v>46</v>
       </c>
       <c r="L10" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="N10" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>68</v>
+      </c>
+      <c r="H11">
+        <v>2013</v>
+      </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="K11" t="s">
         <v>46</v>
       </c>
       <c r="L11"/>
-      <c r="M11" t="s">
+      <c r="M11"/>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>92</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H12">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="K12" t="s">
         <v>46</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="P12" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B13" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D13" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="G13" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H13">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="K13" t="s">
         <v>46</v>
       </c>
       <c r="L13" t="s">
+        <v>103</v>
+      </c>
+      <c r="M13" t="s">
+        <v>104</v>
+      </c>
+      <c r="N13" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" t="s">
         <v>105</v>
       </c>
-      <c r="M13" t="s">
-[...5 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>107</v>
       </c>
       <c r="B14" t="s">
         <v>108</v>
       </c>
       <c r="C14" t="s">
         <v>109</v>
       </c>
       <c r="D14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" t="s">
         <v>110</v>
       </c>
-      <c r="E14" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>111</v>
       </c>
       <c r="K14" t="s">
         <v>46</v>
       </c>
-      <c r="L14" t="s">
+      <c r="L14"/>
+      <c r="M14" t="s">
         <v>112</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>113</v>
       </c>
-      <c r="N14" t="s">
-[...2 lines deleted...]
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" t="s">
         <v>116</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>117</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>118</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G15" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="H15">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2002</v>
+      </c>
+      <c r="I15">
+        <v>2010</v>
+      </c>
       <c r="J15" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="K15" t="s">
         <v>46</v>
       </c>
       <c r="L15" t="s">
+        <v>119</v>
+      </c>
+      <c r="M15" t="s">
         <v>120</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>121</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>123</v>
+      </c>
+      <c r="B16" t="s">
         <v>124</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="D16" t="s">
-        <v>127</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H16">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="K16" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L16"/>
+        <v>46</v>
+      </c>
+      <c r="L16" t="s">
+        <v>125</v>
+      </c>
       <c r="M16" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="P16" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B17" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C17" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>136</v>
+        <v>68</v>
       </c>
       <c r="H17">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>137</v>
+        <v>60</v>
       </c>
       <c r="K17" t="s">
         <v>46</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>130</v>
+      </c>
       <c r="M17" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="P17" t="s">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B18" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>136</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="I18">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J18" t="s">
-        <v>143</v>
+        <v>60</v>
       </c>
       <c r="K18" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="N18" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C19" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="H19">
-        <v>1996</v>
+        <v>2010</v>
       </c>
       <c r="I19">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="J19" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="K19" t="s">
         <v>46</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="P19" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>150</v>
+      </c>
+      <c r="B20" t="s">
+        <v>151</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" t="s">
+        <v>33</v>
+      </c>
+      <c r="F20" t="s">
+        <v>101</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2007</v>
+      </c>
+      <c r="I20">
+        <v>2012</v>
+      </c>
+      <c r="J20" t="s">
+        <v>152</v>
+      </c>
+      <c r="K20" t="s">
+        <v>46</v>
+      </c>
+      <c r="L20" t="s">
+        <v>153</v>
+      </c>
+      <c r="M20" t="s">
         <v>154</v>
       </c>
-      <c r="B20" t="s">
+      <c r="N20" t="s">
+        <v>77</v>
+      </c>
+      <c r="O20" t="s">
         <v>155</v>
       </c>
-      <c r="C20" t="s">
-[...11 lines deleted...]
-      <c r="G20" t="s">
+      <c r="P20" t="s">
         <v>156</v>
-      </c>
-[...23 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B21" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>159</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="G21" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2019</v>
+        <v>1996</v>
       </c>
       <c r="I21">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="J21" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="K21" t="s">
         <v>46</v>
       </c>
       <c r="L21" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="M21" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="N21" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="P21" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B22" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C22" t="s">
-        <v>171</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>172</v>
+        <v>43</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="H22">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="K22" t="s">
-        <v>46</v>
+        <v>166</v>
       </c>
       <c r="L22" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="M22" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="O22" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="P22" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B23" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C23" t="s">
-        <v>179</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="H23">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2019</v>
+      </c>
+      <c r="I23">
+        <v>2025</v>
+      </c>
       <c r="J23" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="K23" t="s">
         <v>46</v>
       </c>
       <c r="L23" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="M23" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="O23" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="P23" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="B24" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="C24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>181</v>
       </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G24" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2019</v>
+      </c>
+      <c r="I24">
+        <v>2019</v>
+      </c>
       <c r="J24" t="s">
-        <v>180</v>
+        <v>35</v>
       </c>
       <c r="K24" t="s">
         <v>46</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>182</v>
+      </c>
       <c r="M24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="P24" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>186</v>
+      </c>
+      <c r="B25" t="s">
+        <v>187</v>
+      </c>
+      <c r="C25" t="s">
+        <v>188</v>
+      </c>
+      <c r="D25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" t="s">
+        <v>33</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" t="s">
+        <v>68</v>
+      </c>
+      <c r="H25">
+        <v>1985</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
         <v>189</v>
-      </c>
-[...25 lines deleted...]
-        <v>192</v>
       </c>
       <c r="K25" t="s">
         <v>46</v>
       </c>
       <c r="L25" t="s">
+        <v>190</v>
+      </c>
+      <c r="M25" t="s">
+        <v>191</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>192</v>
+      </c>
+      <c r="P25" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B26" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C26" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H26">
-        <v>2016</v>
+        <v>1987</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="K26" t="s">
         <v>46</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="P26" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B27" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C27" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2012</v>
+        <v>2005</v>
       </c>
       <c r="I27">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J27" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="K27" t="s">
         <v>46</v>
       </c>
       <c r="L27" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="M27" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="P27" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B28" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C28" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="G28" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H28">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>98</v>
+        <v>189</v>
       </c>
       <c r="K28" t="s">
         <v>46</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="P28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>212</v>
+      </c>
+      <c r="B29" t="s">
         <v>213</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>214</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>137</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I29">
         <v>2014</v>
       </c>
       <c r="J29" t="s">
-        <v>143</v>
+        <v>118</v>
       </c>
       <c r="K29" t="s">
-        <v>157</v>
+        <v>46</v>
       </c>
       <c r="L29" t="s">
+        <v>215</v>
+      </c>
+      <c r="M29" t="s">
         <v>216</v>
       </c>
-      <c r="M29" t="s">
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>217</v>
       </c>
-      <c r="N29" t="s">
-[...2 lines deleted...]
-      <c r="O29" t="s">
+      <c r="P29" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>219</v>
+      </c>
+      <c r="B30" t="s">
         <v>220</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D30" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H30">
         <v>2013</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>143</v>
+        <v>118</v>
       </c>
       <c r="K30" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="P30" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B31" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C31" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H31">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="I31"/>
+        <v>2013</v>
+      </c>
+      <c r="I31">
+        <v>2014</v>
+      </c>
       <c r="J31" t="s">
-        <v>180</v>
+        <v>152</v>
       </c>
       <c r="K31" t="s">
-        <v>46</v>
+        <v>166</v>
       </c>
       <c r="L31" t="s">
+        <v>225</v>
+      </c>
+      <c r="M31" t="s">
+        <v>226</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>227</v>
+      </c>
+      <c r="P31" t="s">
         <v>228</v>
-      </c>
-[...10 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B32" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C32" t="s">
-        <v>97</v>
+        <v>224</v>
       </c>
       <c r="D32" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="I32">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="J32" t="s">
-        <v>98</v>
+        <v>152</v>
       </c>
       <c r="K32" t="s">
-        <v>46</v>
+        <v>166</v>
       </c>
       <c r="L32" t="s">
-        <v>99</v>
+        <v>231</v>
       </c>
       <c r="M32" t="s">
-        <v>100</v>
+        <v>226</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="P32" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>234</v>
+      </c>
+      <c r="B33" t="s">
+        <v>235</v>
+      </c>
+      <c r="C33" t="s">
         <v>236</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G33" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H33">
-        <v>2009</v>
+        <v>1987</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>98</v>
+        <v>189</v>
       </c>
       <c r="K33" t="s">
         <v>46</v>
       </c>
       <c r="L33" t="s">
-        <v>105</v>
+        <v>237</v>
       </c>
       <c r="M33" t="s">
-        <v>100</v>
+        <v>238</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="P33" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B34" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C34" t="s">
-        <v>179</v>
+        <v>117</v>
       </c>
       <c r="D34" t="s">
-        <v>241</v>
+        <v>43</v>
       </c>
       <c r="E34" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2002</v>
+      </c>
+      <c r="I34">
+        <v>2007</v>
+      </c>
       <c r="J34" t="s">
-        <v>180</v>
+        <v>118</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="L34" t="s">
-        <v>242</v>
+        <v>119</v>
       </c>
       <c r="M34" t="s">
+        <v>120</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
         <v>243</v>
       </c>
-      <c r="N34" t="s">
-[...2 lines deleted...]
-      <c r="O34" t="s">
+      <c r="P34" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>245</v>
+      </c>
+      <c r="B35" t="s">
         <v>246</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>171</v>
+        <v>117</v>
       </c>
       <c r="D35" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="E35" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H35">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>35</v>
+        <v>118</v>
       </c>
       <c r="K35" t="s">
         <v>46</v>
       </c>
       <c r="L35" t="s">
-        <v>248</v>
+        <v>125</v>
       </c>
       <c r="M35" t="s">
-        <v>174</v>
+        <v>120</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="P35" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B36" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C36" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="D36" t="s">
-        <v>53</v>
+        <v>250</v>
       </c>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G36" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H36">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>35</v>
+        <v>189</v>
       </c>
       <c r="K36" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="L36" t="s">
+        <v>251</v>
+      </c>
+      <c r="M36" t="s">
+        <v>252</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
         <v>253</v>
       </c>
-      <c r="M36" t="s">
-[...5 lines deleted...]
-      <c r="O36" t="s">
+      <c r="P36" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>255</v>
+      </c>
+      <c r="B37" t="s">
         <v>256</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>258</v>
+        <v>180</v>
       </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H37">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="K37" t="s">
         <v>46</v>
       </c>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>257</v>
+      </c>
       <c r="M37" t="s">
+        <v>183</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>258</v>
+      </c>
+      <c r="P37" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B38" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C38" t="s">
-        <v>264</v>
+        <v>180</v>
       </c>
       <c r="D38" t="s">
-        <v>265</v>
+        <v>43</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H38">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>266</v>
+        <v>35</v>
       </c>
       <c r="K38" t="s">
-        <v>267</v>
+        <v>46</v>
       </c>
       <c r="L38" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="M38" t="s">
-        <v>269</v>
+        <v>183</v>
       </c>
       <c r="N38" t="s">
-        <v>270</v>
+        <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="P38" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="B39" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="C39" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="D39" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="G39" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H39">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="K39" t="s">
         <v>46</v>
       </c>
-      <c r="L39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="P39" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B40" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="C40" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="D40" t="s">
-        <v>53</v>
+        <v>274</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>34</v>
+        <v>137</v>
       </c>
       <c r="G40" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H40">
         <v>2017</v>
       </c>
-      <c r="I40"/>
+      <c r="I40">
+        <v>2021</v>
+      </c>
       <c r="J40" t="s">
-        <v>137</v>
+        <v>275</v>
       </c>
       <c r="K40" t="s">
-        <v>46</v>
+        <v>276</v>
       </c>
       <c r="L40" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="M40" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="N40" t="s">
-        <v>27</v>
+        <v>279</v>
       </c>
       <c r="O40" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="P40" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B41" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C41" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D41" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E41" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="G41" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H41">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I41"/>
+        <v>2019</v>
+      </c>
+      <c r="I41">
+        <v>2020</v>
+      </c>
       <c r="J41" t="s">
-        <v>98</v>
+        <v>146</v>
       </c>
       <c r="K41" t="s">
         <v>46</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>285</v>
+      </c>
       <c r="M41" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="P41" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B42" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="C42" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D42" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E42" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="G42" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H42">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>296</v>
+        <v>146</v>
       </c>
       <c r="K42" t="s">
         <v>46</v>
       </c>
       <c r="L42" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="M42" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="P42" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B43" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C43" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D43" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E43" t="s">
         <v>33</v>
       </c>
       <c r="F43" t="s">
-        <v>81</v>
+        <v>101</v>
       </c>
       <c r="G43" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H43">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>303</v>
+        <v>118</v>
       </c>
       <c r="K43" t="s">
         <v>46</v>
       </c>
-      <c r="L43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="P43" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B44" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C44" t="s">
-        <v>60</v>
+        <v>304</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="G44" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H44">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>61</v>
+        <v>305</v>
       </c>
       <c r="K44" t="s">
         <v>46</v>
       </c>
-      <c r="L44"/>
-      <c r="M44"/>
+      <c r="L44" t="s">
+        <v>306</v>
+      </c>
+      <c r="M44" t="s">
+        <v>307</v>
+      </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
+        <v>308</v>
+      </c>
+      <c r="P44" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>310</v>
+      </c>
+      <c r="B45" t="s">
         <v>311</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="D45" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="G45" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H45">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>192</v>
+        <v>312</v>
       </c>
       <c r="K45" t="s">
         <v>46</v>
       </c>
       <c r="L45" t="s">
+        <v>313</v>
+      </c>
+      <c r="M45" t="s">
+        <v>307</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
         <v>314</v>
       </c>
-      <c r="M45" t="s">
+      <c r="P45" t="s">
         <v>315</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B46" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C46" t="s">
-        <v>313</v>
+        <v>81</v>
       </c>
       <c r="D46" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E46" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="H46">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>320</v>
+        <v>82</v>
       </c>
       <c r="K46" t="s">
         <v>46</v>
       </c>
-      <c r="L46" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L46"/>
+      <c r="M46"/>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="P46" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B47" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C47" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="D47" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E47" t="s">
         <v>33</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H47">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="K47" t="s">
         <v>46</v>
       </c>
       <c r="L47" t="s">
+        <v>323</v>
+      </c>
+      <c r="M47" t="s">
+        <v>324</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>325</v>
+      </c>
+      <c r="P47" t="s">
         <v>326</v>
-      </c>
-[...10 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B48" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C48" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="D48" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E48" t="s">
         <v>33</v>
       </c>
       <c r="F48" t="s">
         <v>34</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H48">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>192</v>
+        <v>329</v>
       </c>
       <c r="K48" t="s">
         <v>46</v>
       </c>
       <c r="L48" t="s">
+        <v>330</v>
+      </c>
+      <c r="M48" t="s">
+        <v>324</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
         <v>331</v>
       </c>
-      <c r="M48" t="s">
-[...5 lines deleted...]
-      <c r="O48" t="s">
+      <c r="P48" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>333</v>
+      </c>
+      <c r="B49" t="s">
         <v>334</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E49" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F49" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H49">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I49">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="J49" t="s">
-        <v>143</v>
+        <v>201</v>
       </c>
       <c r="K49" t="s">
         <v>46</v>
       </c>
-      <c r="L49"/>
+      <c r="L49" t="s">
+        <v>335</v>
+      </c>
       <c r="M49" t="s">
+        <v>324</v>
+      </c>
+      <c r="N49" t="s">
+        <v>27</v>
+      </c>
+      <c r="O49" t="s">
+        <v>336</v>
+      </c>
+      <c r="P49" t="s">
         <v>337</v>
-      </c>
-[...7 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B50" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C50" t="s">
-        <v>342</v>
+        <v>322</v>
       </c>
       <c r="D50" t="s">
-        <v>343</v>
+        <v>43</v>
       </c>
       <c r="E50" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F50" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="I50">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J50" t="s">
-        <v>137</v>
+        <v>201</v>
       </c>
       <c r="K50" t="s">
         <v>46</v>
       </c>
       <c r="L50" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="M50" t="s">
-        <v>345</v>
+        <v>324</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="P50" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>343</v>
+      </c>
+      <c r="B51" t="s">
+        <v>344</v>
+      </c>
+      <c r="C51" t="s">
+        <v>345</v>
+      </c>
+      <c r="D51" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>137</v>
+      </c>
+      <c r="G51" t="s">
+        <v>68</v>
+      </c>
+      <c r="H51">
+        <v>2016</v>
+      </c>
+      <c r="I51">
+        <v>2018</v>
+      </c>
+      <c r="J51" t="s">
+        <v>152</v>
+      </c>
+      <c r="K51" t="s">
+        <v>46</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>346</v>
+      </c>
+      <c r="N51" t="s">
+        <v>27</v>
+      </c>
+      <c r="O51" t="s">
+        <v>347</v>
+      </c>
+      <c r="P51" t="s">
         <v>348</v>
-      </c>
-[...43 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B52" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="C52" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="D52" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="E52" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
+        <v>2012</v>
+      </c>
+      <c r="I52">
+        <v>2014</v>
+      </c>
+      <c r="J52" t="s">
+        <v>146</v>
+      </c>
+      <c r="K52" t="s">
+        <v>46</v>
+      </c>
+      <c r="L52" t="s">
+        <v>353</v>
+      </c>
+      <c r="M52" t="s">
+        <v>354</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
+        <v>355</v>
+      </c>
+      <c r="P52" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>357</v>
+      </c>
+      <c r="B53" t="s">
+        <v>358</v>
+      </c>
+      <c r="C53" t="s">
+        <v>200</v>
+      </c>
+      <c r="D53" t="s">
+        <v>359</v>
+      </c>
+      <c r="E53" t="s">
+        <v>33</v>
+      </c>
+      <c r="F53" t="s">
+        <v>34</v>
+      </c>
+      <c r="G53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53">
+        <v>2015</v>
+      </c>
+      <c r="I53">
+        <v>2016</v>
+      </c>
+      <c r="J53" t="s">
+        <v>275</v>
+      </c>
+      <c r="K53" t="s">
+        <v>360</v>
+      </c>
+      <c r="L53" t="s">
+        <v>361</v>
+      </c>
+      <c r="M53" t="s">
+        <v>362</v>
+      </c>
+      <c r="N53" t="s">
+        <v>363</v>
+      </c>
+      <c r="O53" t="s">
+        <v>364</v>
+      </c>
+      <c r="P53" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>366</v>
+      </c>
+      <c r="B54" t="s">
+        <v>367</v>
+      </c>
+      <c r="C54" t="s">
+        <v>368</v>
+      </c>
+      <c r="D54" t="s">
+        <v>369</v>
+      </c>
+      <c r="E54" t="s">
+        <v>33</v>
+      </c>
+      <c r="F54" t="s">
+        <v>101</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
         <v>2011</v>
       </c>
-      <c r="I52">
+      <c r="I54">
         <v>2017</v>
       </c>
-      <c r="J52" t="s">
-[...15 lines deleted...]
-      <c r="P52" t="s">
+      <c r="J54" t="s">
+        <v>152</v>
+      </c>
+      <c r="K54" t="s">
+        <v>360</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54" t="s">
+        <v>370</v>
+      </c>
+      <c r="N54" t="s">
         <v>363</v>
+      </c>
+      <c r="O54" t="s">
+        <v>371</v>
+      </c>
+      <c r="P54" t="s">
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">