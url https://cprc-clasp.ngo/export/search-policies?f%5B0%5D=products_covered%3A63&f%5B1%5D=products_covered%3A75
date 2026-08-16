--- v2 (2026-03-07)
+++ v3 (2026-08-16)
@@ -12,296 +12,311 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>BDS 253:1990 Electric kettles for domestic use (First Revision)</t>
-[...8 lines deleted...]
-    <t>Electric Kettles</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>December 2020</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>Bangladesh Standards and Testing Institute</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/bds-2531990-electric-kettles-domestic-use-first-revision</t>
-[...132 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>BDS 253:1990 Electric kettles for domestic use (First Revision)</t>
+  </si>
+  <si>
+    <t>Minimum requirements for electric kettles with metalic bodies meant for domestic use and having voltages not exceeding 250 volts.</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Electric Kettles</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>December 2020</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/bds-2531990-electric-kettles-domestic-use-first-revision</t>
+  </si>
+  <si>
+    <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>Der Blaue Engel - Electric Kettles for Household Use (DE-UZ 133)</t>
+  </si>
+  <si>
+    <t>These Basic Award Criteria apply to electric water kettles for household use. In order to be eligible the electric kettle must have a removable water tank for cordless use. The power cable remains connected to the base plate and need not be unplugged from the outlet when moving the tank, to fill in water. In addition, products applying for the Blue Angel eco-label must be equipped with a concealed heating coil. Compliance with the above-mentioned criteria does not only improve the user friendliness but also indirectly extend the products service life.</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>November 2020</t>
+  </si>
+  <si>
+    <t>EN 62301</t>
+  </si>
+  <si>
+    <t>Umweltbundesamt -Federal Environment Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/der-blaue-engel-electric-kettles-household-use-de-uz-133</t>
+  </si>
+  <si>
+    <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20133-201309-en%20Criteria-2020-01-07.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GB 21456-2024 Minimum allowable values of the energy efficiency and energy efficiency grades for household and similar kitchen appliances</t>
   </si>
   <si>
     <t>The standard revises MEPS and energy efficiency grades for household and similar kitchen appliances including:
 a) Electric rice cookers heated by electric heating elements or electromagnetic induction, with a rated power not exceeding 2200 W;
 b) Electric pressure cookers with automatic pressure control, heated by electric heating elements or electromagnetic induction, with a rated power not exceeding 2200 W, a rated capacity not exceeding 10 L, and a rated cooking pressure of 40 kPa to 140 kPa (gauge pressure);
 c) Electric stewpots and stew cups with a rated power not exceeding 2200 W;
 d) Electric kettles designed solely for boiling water to the boiling point, without an automatic water-filling function, from which water is poured by holding the handle and tilting the body of the kettle;
 e) Induction cookers with one or more heating units, each unit having a rated power of 700 W to 3500 W;
 f) Microwave ovens, including combination microwave ovens, with a maximum rated input power of 2500 W or below, operating in the 2450 MHz ISM frequency band, which heat items and food in the cavity using electromagnetic energy as well as resistive electric heating elements.</t>
   </si>
   <si>
     <t>Asia and Pacific, China</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Rice Cookers, Microwaves, Electric Kettles</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB/T4706.1
 ,   
@@ -986,51 +1001,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1066,1232 +1081,1280 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="K3" t="s">
-[...3 lines deleted...]
-      <c r="M3"/>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>1990</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="P4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="H5">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
         <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
-      <c r="M5" t="s">
+      <c r="M5"/>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
         <v>49</v>
       </c>
-      <c r="N5" t="s">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
         <v>52</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="H6">
         <v>2013</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G7" t="s">
         <v>62</v>
       </c>
-      <c r="B7" t="s">
+      <c r="H7">
+        <v>2011</v>
+      </c>
+      <c r="I7">
+        <v>2023</v>
+      </c>
+      <c r="J7" t="s">
         <v>63</v>
       </c>
-      <c r="C7" t="s">
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
         <v>64</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
         <v>65</v>
       </c>
-      <c r="G7" t="s">
-[...6 lines deleted...]
-      <c r="J7" t="s">
+      <c r="P7" t="s">
         <v>66</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" t="s">
         <v>71</v>
       </c>
-      <c r="B8" t="s">
+      <c r="G8" t="s">
+        <v>62</v>
+      </c>
+      <c r="H8">
+        <v>2013</v>
+      </c>
+      <c r="I8">
+        <v>2020</v>
+      </c>
+      <c r="J8" t="s">
         <v>72</v>
       </c>
-      <c r="C8" t="s">
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
         <v>73</v>
       </c>
-      <c r="D8" t="s">
+      <c r="M8" t="s">
         <v>74</v>
       </c>
-      <c r="E8" t="s">
-[...5 lines deleted...]
-      <c r="G8" t="s">
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>75</v>
       </c>
-      <c r="H8">
-[...3 lines deleted...]
-      <c r="J8" t="s">
+      <c r="P8" t="s">
         <v>76</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G9" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9">
+        <v>2009</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>81</v>
       </c>
-      <c r="B9" t="s">
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
         <v>82</v>
       </c>
-      <c r="C9" t="s">
+      <c r="M9" t="s">
         <v>83</v>
       </c>
-      <c r="D9" t="s">
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>84</v>
       </c>
-      <c r="E9" t="s">
-[...14 lines deleted...]
-      <c r="J9" t="s">
+      <c r="P9" t="s">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" t="s">
+        <v>89</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H10">
+        <v>2008</v>
+      </c>
+      <c r="I10">
+        <v>2024</v>
+      </c>
+      <c r="J10" t="s">
+        <v>90</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
         <v>91</v>
       </c>
-      <c r="B10" t="s">
+      <c r="M10" t="s">
         <v>92</v>
       </c>
-      <c r="C10" t="s">
+      <c r="N10" t="s">
         <v>93</v>
       </c>
-      <c r="D10" t="s">
-[...15 lines deleted...]
-      <c r="J10" t="s">
+      <c r="O10" t="s">
         <v>94</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" t="s">
+        <v>98</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11">
+        <v>1985</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
         <v>99</v>
       </c>
-      <c r="B11" t="s">
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>100</v>
       </c>
-      <c r="C11" t="s">
+      <c r="M11" t="s">
         <v>101</v>
       </c>
-      <c r="D11" t="s">
-[...24 lines deleted...]
-      <c r="M11" t="s">
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>102</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12" t="s">
         <v>105</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>106</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H12">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2011</v>
+      </c>
+      <c r="I12">
+        <v>2013</v>
+      </c>
       <c r="J12" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>107</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
         <v>108</v>
       </c>
       <c r="P12" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>110</v>
       </c>
       <c r="B13" t="s">
         <v>111</v>
       </c>
       <c r="C13" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" t="s">
+        <v>71</v>
+      </c>
+      <c r="G13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13">
+        <v>2016</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
         <v>112</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>113</v>
       </c>
-      <c r="G13" t="s">
-[...14 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>115</v>
+      </c>
+      <c r="B14" t="s">
+        <v>116</v>
+      </c>
+      <c r="C14" t="s">
+        <v>117</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
         <v>118</v>
       </c>
-      <c r="B14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="H14">
         <v>2012</v>
       </c>
       <c r="I14">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J14" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L14"/>
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
+        <v>119</v>
+      </c>
       <c r="M14" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P14" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C15" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
         <v>19</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>118</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H15">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2012</v>
+      </c>
+      <c r="I15">
+        <v>2012</v>
+      </c>
       <c r="J15" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
+        <v>120</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>125</v>
       </c>
-      <c r="N15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" t="s">
+        <v>127</v>
+      </c>
+      <c r="C16" t="s">
         <v>128</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
         <v>20</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H16">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17" t="s">
+        <v>134</v>
+      </c>
       <c r="C17" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
         <v>19</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>20</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>82</v>
+      </c>
       <c r="M17" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="P17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
-        <v>137</v>
+        <v>106</v>
       </c>
       <c r="D18" t="s">
-        <v>138</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>139</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H18">
         <v>2015</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="P18" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19" t="s">
+        <v>141</v>
+      </c>
+      <c r="C19" t="s">
+        <v>142</v>
+      </c>
+      <c r="D19" t="s">
+        <v>143</v>
+      </c>
+      <c r="E19" t="s">
+        <v>70</v>
+      </c>
+      <c r="F19" t="s">
         <v>144</v>
       </c>
-      <c r="B19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H19">
         <v>2015</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>57</v>
+        <v>145</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>146</v>
+      </c>
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>147</v>
       </c>
-      <c r="M19" t="s">
+      <c r="P19" t="s">
         <v>148</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>149</v>
+      </c>
+      <c r="B20" t="s">
+        <v>150</v>
+      </c>
+      <c r="C20" t="s">
         <v>151</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>70</v>
+      </c>
+      <c r="F20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" t="s">
+        <v>40</v>
+      </c>
+      <c r="H20">
+        <v>2015</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>72</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
         <v>152</v>
       </c>
-      <c r="C20" t="s">
+      <c r="M20" t="s">
         <v>153</v>
       </c>
-      <c r="D20" t="s">
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>154</v>
       </c>
-      <c r="E20" t="s">
-[...14 lines deleted...]
-      <c r="J20" t="s">
+      <c r="P20" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="B21" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="C21" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="D21" t="s">
+        <v>159</v>
+      </c>
+      <c r="E21" t="s">
         <v>19</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>56</v>
+        <v>118</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H21">
         <v>2017</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>2021</v>
+      </c>
       <c r="J21" t="s">
-        <v>57</v>
+        <v>160</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L21"/>
+        <v>161</v>
+      </c>
+      <c r="L21" t="s">
+        <v>162</v>
+      </c>
       <c r="M21" t="s">
+        <v>163</v>
+      </c>
+      <c r="N21" t="s">
+        <v>164</v>
+      </c>
+      <c r="O21" t="s">
         <v>165</v>
       </c>
-      <c r="N21" t="s">
-[...2 lines deleted...]
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>167</v>
+      </c>
+      <c r="B22" t="s">
         <v>168</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>169</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F22" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H22">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
+        <v>72</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
         <v>170</v>
       </c>
-      <c r="K22" t="s">
-[...2 lines deleted...]
-      <c r="L22" t="s">
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
         <v>171</v>
       </c>
-      <c r="M22" t="s">
+      <c r="P22" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C23" t="s">
+        <v>142</v>
+      </c>
+      <c r="D23" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23" t="s">
+        <v>71</v>
+      </c>
+      <c r="G23" t="s">
+        <v>40</v>
+      </c>
+      <c r="H23">
+        <v>2012</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
         <v>175</v>
       </c>
-      <c r="B23" t="s">
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
         <v>176</v>
       </c>
-      <c r="C23" t="s">
-[...20 lines deleted...]
-      <c r="J23" t="s">
+      <c r="M23" t="s">
         <v>177</v>
       </c>
-      <c r="K23" t="s">
-[...2 lines deleted...]
-      <c r="L23" t="s">
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
         <v>178</v>
       </c>
-      <c r="M23" t="s">
+      <c r="P23" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24" t="s">
+        <v>181</v>
+      </c>
+      <c r="C24" t="s">
+        <v>142</v>
+      </c>
+      <c r="D24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E24" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" t="s">
+        <v>80</v>
+      </c>
+      <c r="G24" t="s">
+        <v>62</v>
+      </c>
+      <c r="H24">
+        <v>2014</v>
+      </c>
+      <c r="I24">
+        <v>2019</v>
+      </c>
+      <c r="J24" t="s">
         <v>182</v>
       </c>
-      <c r="B24" t="s">
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" t="s">
         <v>183</v>
       </c>
-      <c r="C24" t="s">
-[...24 lines deleted...]
-      <c r="L24"/>
       <c r="M24" t="s">
         <v>184</v>
       </c>
       <c r="N24" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O24" t="s">
         <v>185</v>
       </c>
       <c r="P24" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>187</v>
       </c>
       <c r="B25" t="s">
         <v>188</v>
       </c>
       <c r="C25" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H25">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>189</v>
+      </c>
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
         <v>190</v>
       </c>
-      <c r="M25" t="s">
+      <c r="P25" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B26" t="s">
+        <v>193</v>
+      </c>
+      <c r="C26" t="s">
         <v>194</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F26" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H26">
         <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
+        <v>182</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26" t="s">
+        <v>195</v>
+      </c>
+      <c r="M26" t="s">
         <v>196</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="s">
         <v>197</v>
       </c>
-      <c r="M26" t="s">
-[...5 lines deleted...]
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>198</v>
       </c>
-      <c r="P26" t="s">
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
         <v>199</v>
+      </c>
+      <c r="B27" t="s">
+        <v>200</v>
+      </c>
+      <c r="C27" t="s">
+        <v>194</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" t="s">
+        <v>80</v>
+      </c>
+      <c r="G27" t="s">
+        <v>40</v>
+      </c>
+      <c r="H27">
+        <v>2015</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
+        <v>201</v>
+      </c>
+      <c r="K27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>202</v>
+      </c>
+      <c r="M27" t="s">
+        <v>196</v>
+      </c>
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
+        <v>203</v>
+      </c>
+      <c r="P27" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">