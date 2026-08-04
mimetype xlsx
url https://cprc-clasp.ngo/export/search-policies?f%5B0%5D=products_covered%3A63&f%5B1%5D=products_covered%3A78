--- v2 (2026-01-20)
+++ v3 (2026-08-04)
@@ -12,350 +12,365 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>CEL- Rice cookers</t>
-[...8 lines deleted...]
-    <t>Rice Cookers</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...5 lines deleted...]
-    <t>May 2021</t>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
-[...2 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/cel-rice-cookers</t>
-[...183 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>CEL- Rice cookers</t>
+  </si>
+  <si>
+    <t>This policy covers rice cookers.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Rice Cookers</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>May 2021</t>
+  </si>
+  <si>
+    <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-rice-cookers</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/09/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%</t>
+  </si>
+  <si>
+    <t>CEL-016. Automatic Electric Rice Cooker</t>
+  </si>
+  <si>
+    <t>Applies to automatic electric rice cookers working under normal voltage and rated power lower than 2000W, with electric heating elements as the heat source.</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB 4706.19 GB 12021.6-2008 CCEC/T11-2006 QB/T 3899</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cel-016-automatic-electric-rice-cooker</t>
+  </si>
+  <si>
+    <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2019/09/%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99(1).pdf</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
+  </si>
+  <si>
+    <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
+  </si>
+  <si>
+    <t>Vietnam*</t>
+  </si>
+  <si>
+    <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label, Endorsement Label</t>
+  </si>
+  <si>
+    <t>January 2024</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade (MOIT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
+  </si>
+  <si>
+    <t>https://vanban.chinhphu.vn/?pageid=27160&amp;docid=207954</t>
+  </si>
+  <si>
+    <t>Draft rice cooker policy</t>
+  </si>
+  <si>
+    <t>Rice cookers. No information available</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Under development</t>
+  </si>
+  <si>
+    <t>January 2020</t>
+  </si>
+  <si>
+    <t>Bangladesh Standards and Testing Institute</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/draft-rice-cooker-policy</t>
+  </si>
+  <si>
+    <t>http://sreda.gov.bd/files/EEC_Master_Plan_SREDA.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Electric Cookers</t>
+  </si>
+  <si>
+    <t>The product shall meet the definition of C.C.C. Code: 8516.60.20.00-4 under the electric cookers category including both the direct-heat and indirect heat types; or recognized by the Bureau of Energy of MOEA as electric cookers; and shall also meet the requirements of CNS 2518.</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>CNS 2518</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-electric-cookers</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=21</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Rice Cookers</t>
+  </si>
+  <si>
+    <t>By Annex 1 household electric rice-cooker and rice-warmer with a rated capacity 20 person or less.</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-rice-cookers</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>Energy-Saving Labeling Program - Rice Cookers</t>
   </si>
   <si>
     <t>Electric rice cookers</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>Energy Conservation Centre, Japan</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-labeling-program-rice-cookers</t>
   </si>
   <si>
     <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
   </si>
   <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
@@ -1205,51 +1220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P37"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1285,1760 +1300,1808 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
-[...2 lines deleted...]
-      <c r="M2" t="s">
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...11 lines deleted...]
-      <c r="G3" t="s">
+      <c r="H3">
+        <v>2017</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="K3" t="s">
-[...2 lines deleted...]
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>34</v>
       </c>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>38</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M4"/>
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>40</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H5">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2010</v>
+      </c>
+      <c r="I5">
+        <v>2010</v>
+      </c>
       <c r="J5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
       <c r="M5" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D6" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
         <v>58</v>
       </c>
       <c r="P6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" t="s">
         <v>60</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>61</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="H7"/>
+        <v>41</v>
+      </c>
+      <c r="H7">
+        <v>2013</v>
+      </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" t="s">
         <v>69</v>
       </c>
-      <c r="B8" t="s">
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>70</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
+        <v>49</v>
+      </c>
+      <c r="H8">
+        <v>2011</v>
+      </c>
+      <c r="I8">
+        <v>2023</v>
+      </c>
+      <c r="J8" t="s">
         <v>71</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
         <v>72</v>
       </c>
-      <c r="G8" t="s">
-[...8 lines deleted...]
-      <c r="J8" t="s">
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>73</v>
       </c>
-      <c r="K8" t="s">
-[...2 lines deleted...]
-      <c r="L8" t="s">
+      <c r="P8" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
         <v>78</v>
       </c>
-      <c r="B9" t="s">
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" t="s">
         <v>79</v>
       </c>
-      <c r="C9" t="s">
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>80</v>
       </c>
-      <c r="D9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
+        <v>81</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>82</v>
       </c>
-      <c r="N9" t="s">
-[...2 lines deleted...]
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" t="s">
         <v>85</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>86</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2010</v>
+      </c>
+      <c r="I10">
+        <v>2010</v>
+      </c>
       <c r="J10" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M10" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="P10" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D11" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="H11">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2010</v>
+      </c>
+      <c r="I11">
+        <v>2010</v>
+      </c>
       <c r="J11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C12" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12">
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
+        <v>102</v>
+      </c>
+      <c r="M12" t="s">
+        <v>97</v>
+      </c>
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
+        <v>103</v>
+      </c>
+      <c r="P12" t="s">
         <v>99</v>
-      </c>
-[...41 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" t="s">
         <v>106</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G13" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="H13">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="I13">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="J13" t="s">
         <v>107</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
         <v>108</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O13" t="s">
         <v>109</v>
       </c>
       <c r="P13" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>111</v>
       </c>
       <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14">
+        <v>1989</v>
+      </c>
+      <c r="I14">
+        <v>2017</v>
+      </c>
+      <c r="J14" t="s">
         <v>112</v>
       </c>
-      <c r="C14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
+        <v>43</v>
+      </c>
+      <c r="M14" t="s">
         <v>113</v>
       </c>
-      <c r="D14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>114</v>
       </c>
-      <c r="E14" t="s">
-[...20 lines deleted...]
-      <c r="L14" t="s">
+      <c r="P14" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>116</v>
+      </c>
+      <c r="B15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D15" t="s">
+        <v>119</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15">
+        <v>2008</v>
+      </c>
+      <c r="I15">
+        <v>2024</v>
+      </c>
+      <c r="J15" t="s">
+        <v>112</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
         <v>120</v>
       </c>
-      <c r="B15" t="s">
+      <c r="M15" t="s">
         <v>121</v>
       </c>
-      <c r="C15" t="s">
+      <c r="N15" t="s">
         <v>122</v>
       </c>
-      <c r="D15" t="s">
-[...21 lines deleted...]
-      <c r="L15" t="s">
+      <c r="O15" t="s">
         <v>123</v>
       </c>
-      <c r="M15" t="s">
+      <c r="P15" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>125</v>
+      </c>
+      <c r="B16" t="s">
+        <v>126</v>
+      </c>
+      <c r="C16" t="s">
         <v>127</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16">
+        <v>1985</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>88</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
         <v>128</v>
       </c>
-      <c r="C16" t="s">
-[...26 lines deleted...]
-      <c r="L16"/>
       <c r="M16" t="s">
         <v>129</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
         <v>130</v>
       </c>
       <c r="P16" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>132</v>
       </c>
       <c r="B17" t="s">
         <v>133</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="F17" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H17">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2010</v>
+      </c>
+      <c r="I17">
+        <v>2014</v>
+      </c>
       <c r="J17" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="P17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="F18" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H18">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
+        <v>88</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
+        <v>90</v>
+      </c>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
+        <v>139</v>
+      </c>
+      <c r="P18" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" t="s">
+        <v>143</v>
+      </c>
+      <c r="D19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
+        <v>144</v>
+      </c>
+      <c r="G19" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19">
+        <v>2020</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
         <v>145</v>
       </c>
-      <c r="B19" t="s">
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
         <v>146</v>
       </c>
-      <c r="C19" t="s">
+      <c r="M19" t="s">
         <v>147</v>
       </c>
-      <c r="D19" t="s">
-[...23 lines deleted...]
-      <c r="L19" t="s">
+      <c r="N19" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" t="s">
         <v>148</v>
       </c>
-      <c r="M19" t="s">
+      <c r="P19" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>150</v>
+      </c>
+      <c r="B20" t="s">
+        <v>151</v>
+      </c>
+      <c r="C20" t="s">
         <v>152</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>144</v>
+      </c>
+      <c r="G20" t="s">
+        <v>49</v>
+      </c>
+      <c r="H20">
+        <v>2012</v>
+      </c>
+      <c r="I20">
+        <v>2014</v>
+      </c>
+      <c r="J20" t="s">
+        <v>96</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
         <v>153</v>
       </c>
-      <c r="C20" t="s">
+      <c r="M20" t="s">
         <v>154</v>
       </c>
-      <c r="D20" t="s">
-[...15 lines deleted...]
-      <c r="J20" t="s">
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>155</v>
       </c>
-      <c r="K20" t="s">
-[...3 lines deleted...]
-      <c r="M20" t="s">
+      <c r="P20" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21" t="s">
+        <v>158</v>
+      </c>
+      <c r="C21" t="s">
         <v>159</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
         <v>20</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G21" t="s">
         <v>41</v>
       </c>
-      <c r="G21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>81</v>
+        <v>160</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>82</v>
+        <v>161</v>
       </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="P21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C22" t="s">
-        <v>165</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" t="s">
         <v>19</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>20</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H22">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L22" t="s">
+        <v>102</v>
+      </c>
+      <c r="M22" t="s">
+        <v>97</v>
+      </c>
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
         <v>166</v>
       </c>
-      <c r="M22" t="s">
+      <c r="P22" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>168</v>
+      </c>
+      <c r="B23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C23" t="s">
         <v>170</v>
       </c>
-      <c r="B23"/>
-[...2 lines deleted...]
-      </c>
       <c r="D23" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" t="s">
         <v>19</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s">
+        <v>144</v>
+      </c>
+      <c r="G23" t="s">
         <v>41</v>
       </c>
-      <c r="G23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L23"/>
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>171</v>
+      </c>
       <c r="M23" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="P23" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>165</v>
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
       <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" t="s">
         <v>20</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H24">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="K24" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
+        <v>134</v>
+      </c>
+      <c r="N24" t="s">
+        <v>25</v>
+      </c>
+      <c r="O24" t="s">
         <v>176</v>
       </c>
-      <c r="N24" t="s">
-[...2 lines deleted...]
-      <c r="O24" t="s">
+      <c r="P24" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>178</v>
+      </c>
+      <c r="B25" t="s">
         <v>179</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>170</v>
+      </c>
+      <c r="D25" t="s">
         <v>180</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>19</v>
       </c>
-      <c r="E25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H25">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>183</v>
+        <v>32</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O25" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="P25" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C26" t="s">
+        <v>186</v>
+      </c>
+      <c r="D26" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" t="s">
         <v>187</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="F26" t="s">
+      <c r="G26" t="s">
         <v>41</v>
       </c>
-      <c r="G26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
+        <v>188</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
+        <v>189</v>
+      </c>
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="s">
         <v>190</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="P26" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B27" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C27" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D27" t="s">
-        <v>198</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>199</v>
+        <v>78</v>
       </c>
       <c r="F27" t="s">
-        <v>139</v>
+        <v>20</v>
       </c>
       <c r="G27" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="H27"/>
+        <v>41</v>
+      </c>
+      <c r="H27">
+        <v>2015</v>
+      </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>196</v>
+      </c>
+      <c r="M27" t="s">
+        <v>197</v>
+      </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O27" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="P27" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>200</v>
+      </c>
+      <c r="B28" t="s">
+        <v>201</v>
+      </c>
+      <c r="C28" t="s">
+        <v>202</v>
+      </c>
+      <c r="D28" t="s">
         <v>203</v>
       </c>
-      <c r="B28" t="s">
+      <c r="E28" t="s">
         <v>204</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F28" t="s">
+        <v>144</v>
+      </c>
+      <c r="G28" t="s">
+        <v>79</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28" t="s">
         <v>205</v>
       </c>
-      <c r="D28" t="s">
+      <c r="K28" t="s">
+        <v>22</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" t="s">
         <v>206</v>
       </c>
-      <c r="E28" t="s">
-[...17 lines deleted...]
-      <c r="K28" t="s">
+      <c r="P28" t="s">
         <v>207</v>
-      </c>
-[...13 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>208</v>
+      </c>
+      <c r="B29" t="s">
+        <v>209</v>
+      </c>
+      <c r="C29" t="s">
+        <v>210</v>
+      </c>
+      <c r="D29" t="s">
+        <v>211</v>
+      </c>
+      <c r="E29" t="s">
+        <v>19</v>
+      </c>
+      <c r="F29" t="s">
+        <v>144</v>
+      </c>
+      <c r="G29" t="s">
+        <v>49</v>
+      </c>
+      <c r="H29">
+        <v>2017</v>
+      </c>
+      <c r="I29">
+        <v>2021</v>
+      </c>
+      <c r="J29" t="s">
+        <v>145</v>
+      </c>
+      <c r="K29" t="s">
+        <v>212</v>
+      </c>
+      <c r="L29" t="s">
         <v>213</v>
       </c>
-      <c r="B29" t="s">
+      <c r="M29" t="s">
         <v>214</v>
       </c>
-      <c r="C29" t="s">
-[...8 lines deleted...]
-      <c r="F29" t="s">
+      <c r="N29" t="s">
         <v>215</v>
       </c>
-      <c r="G29" t="s">
-[...8 lines deleted...]
-      <c r="J29" t="s">
+      <c r="O29" t="s">
         <v>216</v>
       </c>
-      <c r="K29" t="s">
-[...2 lines deleted...]
-      <c r="L29" t="s">
+      <c r="P29" t="s">
         <v>217</v>
-      </c>
-[...10 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>218</v>
+      </c>
+      <c r="B30" t="s">
+        <v>219</v>
+      </c>
+      <c r="C30" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" t="s">
+        <v>39</v>
+      </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" t="s">
+        <v>220</v>
+      </c>
+      <c r="G30" t="s">
+        <v>8</v>
+      </c>
+      <c r="H30">
+        <v>2004</v>
+      </c>
+      <c r="I30">
+        <v>2024</v>
+      </c>
+      <c r="J30" t="s">
         <v>221</v>
       </c>
-      <c r="B30" t="s">
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" t="s">
         <v>222</v>
       </c>
-      <c r="C30" t="s">
-[...26 lines deleted...]
-      <c r="L30"/>
       <c r="M30" t="s">
-        <v>57</v>
+        <v>223</v>
       </c>
       <c r="N30" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B31" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C31" t="s">
-        <v>181</v>
+        <v>68</v>
       </c>
       <c r="D31" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" t="s">
         <v>19</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" t="s">
+        <v>49</v>
+      </c>
+      <c r="H31">
+        <v>2015</v>
+      </c>
+      <c r="I31">
+        <v>2015</v>
+      </c>
+      <c r="J31" t="s">
+        <v>71</v>
+      </c>
+      <c r="K31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31" t="s">
         <v>72</v>
       </c>
-      <c r="G31" t="s">
-[...15 lines deleted...]
-      <c r="M31" t="s">
+      <c r="N31" t="s">
+        <v>25</v>
+      </c>
+      <c r="O31" t="s">
         <v>228</v>
       </c>
-      <c r="N31" t="s">
-[...2 lines deleted...]
-      <c r="O31" t="s">
+      <c r="P31" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>230</v>
+      </c>
+      <c r="B32" t="s">
         <v>231</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="D32" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E32" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="F32" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H32">
         <v>2012</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L32" t="s">
+        <v>232</v>
+      </c>
+      <c r="M32" t="s">
         <v>233</v>
       </c>
-      <c r="M32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N32" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O32" t="s">
         <v>234</v>
       </c>
       <c r="P32" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>236</v>
       </c>
       <c r="B33" t="s">
         <v>237</v>
       </c>
       <c r="C33" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="D33" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="G33" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H33">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
+        <v>188</v>
+      </c>
+      <c r="K33" t="s">
+        <v>22</v>
+      </c>
+      <c r="L33" t="s">
         <v>238</v>
       </c>
-      <c r="K33" t="s">
-[...2 lines deleted...]
-      <c r="L33" t="s">
+      <c r="M33" t="s">
+        <v>233</v>
+      </c>
+      <c r="N33" t="s">
+        <v>25</v>
+      </c>
+      <c r="O33" t="s">
         <v>239</v>
       </c>
-      <c r="M33" t="s">
+      <c r="P33" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>241</v>
+      </c>
+      <c r="B34" t="s">
+        <v>242</v>
+      </c>
+      <c r="C34" t="s">
+        <v>186</v>
+      </c>
+      <c r="D34" t="s">
+        <v>39</v>
+      </c>
+      <c r="E34" t="s">
+        <v>78</v>
+      </c>
+      <c r="F34" t="s">
+        <v>40</v>
+      </c>
+      <c r="G34" t="s">
+        <v>49</v>
+      </c>
+      <c r="H34">
+        <v>2011</v>
+      </c>
+      <c r="I34">
+        <v>2019</v>
+      </c>
+      <c r="J34" t="s">
         <v>243</v>
       </c>
-      <c r="B34" t="s">
+      <c r="K34" t="s">
+        <v>22</v>
+      </c>
+      <c r="L34" t="s">
         <v>244</v>
       </c>
-      <c r="C34" t="s">
+      <c r="M34" t="s">
         <v>245</v>
       </c>
-      <c r="D34" t="s">
-[...23 lines deleted...]
-      <c r="L34" t="s">
+      <c r="N34" t="s">
+        <v>25</v>
+      </c>
+      <c r="O34" t="s">
         <v>246</v>
       </c>
-      <c r="M34" t="s">
+      <c r="P34" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>248</v>
+      </c>
+      <c r="B35" t="s">
+        <v>249</v>
+      </c>
+      <c r="C35" t="s">
         <v>250</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
+        <v>39</v>
+      </c>
+      <c r="E35" t="s">
+        <v>78</v>
+      </c>
+      <c r="F35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G35" t="s">
+        <v>49</v>
+      </c>
+      <c r="H35">
+        <v>2001</v>
+      </c>
+      <c r="I35">
+        <v>2020</v>
+      </c>
+      <c r="J35" t="s">
+        <v>195</v>
+      </c>
+      <c r="K35" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" t="s">
         <v>251</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="M35" t="s">
         <v>252</v>
       </c>
-      <c r="E35" t="s">
-[...19 lines deleted...]
-      <c r="M35" t="s">
+      <c r="N35" t="s">
+        <v>25</v>
+      </c>
+      <c r="O35" t="s">
         <v>253</v>
       </c>
-      <c r="N35" t="s">
-[...2 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>255</v>
+      </c>
+      <c r="B36" t="s">
         <v>256</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>186</v>
+      </c>
+      <c r="D36" t="s">
         <v>257</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="F36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" t="s">
         <v>41</v>
       </c>
-      <c r="G36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="K36" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36" t="s">
+        <v>258</v>
+      </c>
+      <c r="N36" t="s">
+        <v>25</v>
+      </c>
+      <c r="O36" t="s">
         <v>259</v>
       </c>
-      <c r="M36" t="s">
+      <c r="P36" t="s">
         <v>260</v>
-      </c>
-[...7 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>261</v>
+      </c>
+      <c r="B37" t="s">
+        <v>262</v>
+      </c>
+      <c r="C37" t="s">
         <v>263</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H37">
         <v>2015</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>102</v>
+        <v>243</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L37" t="s">
+        <v>264</v>
+      </c>
+      <c r="M37" t="s">
         <v>265</v>
       </c>
-      <c r="M37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N37" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="O37" t="s">
         <v>266</v>
       </c>
       <c r="P37" t="s">
         <v>267</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>268</v>
+      </c>
+      <c r="B38" t="s">
+        <v>269</v>
+      </c>
+      <c r="C38" t="s">
+        <v>263</v>
+      </c>
+      <c r="D38" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" t="s">
+        <v>78</v>
+      </c>
+      <c r="F38" t="s">
+        <v>40</v>
+      </c>
+      <c r="G38" t="s">
+        <v>41</v>
+      </c>
+      <c r="H38">
+        <v>2015</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>107</v>
+      </c>
+      <c r="K38" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" t="s">
+        <v>270</v>
+      </c>
+      <c r="M38" t="s">
+        <v>265</v>
+      </c>
+      <c r="N38" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
+        <v>271</v>
+      </c>
+      <c r="P38" t="s">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">