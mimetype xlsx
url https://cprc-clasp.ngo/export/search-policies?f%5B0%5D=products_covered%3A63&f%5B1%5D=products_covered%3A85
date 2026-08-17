--- v0 (2026-01-20)
+++ v1 (2026-08-17)
@@ -12,248 +12,263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...5 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>October 2023</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...87 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Efficient Biomass Cookstoves Policy</t>
+  </si>
+  <si>
+    <t>This Nigerian Industrial Standard specifies design, construction, quality and safety requirements, sampling and labeling for clean solid biomass type cookstoves.</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>Biomass Stoves</t>
+  </si>
+  <si>
+    <t>Not applicable</t>
+  </si>
+  <si>
+    <t>March 2022</t>
+  </si>
+  <si>
+    <t>Biomass</t>
+  </si>
+  <si>
+    <t>Water Boiling Tests (WBT) version 4.2.3:2014; The current edition shall apply</t>
+  </si>
+  <si>
+    <t>Standards Organisation of Nigeria (SON)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency, Off-Grid, Productive Use</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/efficient-biomass-cookstoves-policy</t>
+  </si>
+  <si>
+    <t>https://fscluster.org/sites/default/files/documents/standard_for_clean_cookstoves_son.pdf</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
   </si>
   <si>
     <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
   </si>
@@ -345,50 +360,77 @@
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>MS : 210 : 2015 Energy efficiency and labelling requirements-vacuum cleaners</t>
   </si>
   <si>
     <t>This standard covers the energy efficiency and labelling requirement for Vacuum cleaners</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 210</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ms-210-2015-energy-efficiency-and-labelling-requirements-vacuum-cleaners</t>
   </si>
   <si>
     <t>http://mauritianstandards.com/import-std-683/</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
@@ -811,71 +853,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="323.064" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -891,804 +933,900 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H4">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>41</v>
       </c>
-      <c r="M4" t="s">
+      <c r="P4" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H5">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="H6">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" t="s">
+        <v>58</v>
+      </c>
+      <c r="O6" t="s">
+        <v>59</v>
+      </c>
+      <c r="P6" t="s">
         <v>60</v>
-      </c>
-[...16 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H7">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M7" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F8" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H8">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L8"/>
+        <v>22</v>
+      </c>
+      <c r="L8" t="s">
+        <v>75</v>
+      </c>
       <c r="M8" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" t="s">
         <v>81</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F9" t="s">
         <v>82</v>
       </c>
-      <c r="C9" t="s">
+      <c r="G9" t="s">
+        <v>39</v>
+      </c>
+      <c r="H9">
+        <v>2016</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>74</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
         <v>83</v>
-      </c>
-[...28 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="P9" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>89</v>
+      </c>
+      <c r="G10" t="s">
         <v>90</v>
       </c>
-      <c r="B10" t="s">
+      <c r="H10">
+        <v>2012</v>
+      </c>
+      <c r="I10">
+        <v>2014</v>
+      </c>
+      <c r="J10" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
         <v>91</v>
       </c>
-      <c r="C10" t="s">
+      <c r="M10" t="s">
         <v>92</v>
       </c>
-      <c r="D10" t="s">
-[...15 lines deleted...]
-      <c r="J10" t="s">
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>93</v>
       </c>
-      <c r="K10" t="s">
-[...3 lines deleted...]
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B11" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="D11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" t="s">
         <v>19</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>20</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H11">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="N11" t="s">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="O11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C12" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
         <v>19</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H12">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="M12" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="P12" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C13" t="s">
+        <v>109</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13">
+        <v>2015</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
         <v>110</v>
       </c>
-      <c r="B13" t="s">
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>111</v>
       </c>
-      <c r="C13" t="s">
+      <c r="M13" t="s">
         <v>112</v>
       </c>
-      <c r="D13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>113</v>
       </c>
-      <c r="E13" t="s">
-[...14 lines deleted...]
-      <c r="J13" t="s">
+      <c r="P13" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="B14" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C14" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
         <v>19</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="L14" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="M14" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="N14" t="s">
-        <v>25</v>
+        <v>121</v>
       </c>
       <c r="O14" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="P14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>124</v>
+      </c>
+      <c r="B15" t="s">
+        <v>125</v>
+      </c>
+      <c r="C15" t="s">
+        <v>126</v>
+      </c>
+      <c r="D15" t="s">
+        <v>127</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>89</v>
+      </c>
+      <c r="G15" t="s">
+        <v>90</v>
+      </c>
+      <c r="H15">
+        <v>2017</v>
+      </c>
+      <c r="I15">
+        <v>2021</v>
+      </c>
+      <c r="J15" t="s">
         <v>128</v>
       </c>
-      <c r="B15" t="s">
+      <c r="K15" t="s">
         <v>129</v>
       </c>
-      <c r="C15" t="s">
+      <c r="L15" t="s">
         <v>130</v>
       </c>
-      <c r="D15" t="s">
-[...15 lines deleted...]
-      <c r="J15" t="s">
+      <c r="M15" t="s">
         <v>131</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="N15" t="s">
         <v>132</v>
       </c>
-      <c r="M15" t="s">
+      <c r="O15" t="s">
         <v>133</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>135</v>
+      </c>
+      <c r="B16" t="s">
         <v>136</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>137</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H16">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
         <v>138</v>
       </c>
-      <c r="K16" t="s">
-[...2 lines deleted...]
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
       <c r="O16" t="s">
         <v>140</v>
       </c>
       <c r="P16" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>142</v>
       </c>
       <c r="B17" t="s">
         <v>143</v>
       </c>
       <c r="C17" t="s">
         <v>144</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H17">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>105</v>
+        <v>145</v>
       </c>
       <c r="K17" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>146</v>
+      </c>
       <c r="M17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N17" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
+        <v>148</v>
+      </c>
+      <c r="P17" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>150</v>
+      </c>
+      <c r="B18" t="s">
+        <v>151</v>
+      </c>
+      <c r="C18" t="s">
+        <v>144</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" t="s">
+        <v>39</v>
+      </c>
+      <c r="H18">
+        <v>2015</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>152</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>153</v>
+      </c>
+      <c r="M18" t="s">
         <v>147</v>
       </c>
-      <c r="P17" t="s">
-        <v>148</v>
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
+        <v>154</v>
+      </c>
+      <c r="P18" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B19" t="s">
+        <v>157</v>
+      </c>
+      <c r="C19" t="s">
+        <v>158</v>
+      </c>
+      <c r="D19" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" t="s">
+        <v>73</v>
+      </c>
+      <c r="F19" t="s">
+        <v>159</v>
+      </c>
+      <c r="G19" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19">
+        <v>2019</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>110</v>
+      </c>
+      <c r="K19" t="s">
+        <v>55</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>160</v>
+      </c>
+      <c r="N19" t="s">
+        <v>58</v>
+      </c>
+      <c r="O19" t="s">
+        <v>161</v>
+      </c>
+      <c r="P19" t="s">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">