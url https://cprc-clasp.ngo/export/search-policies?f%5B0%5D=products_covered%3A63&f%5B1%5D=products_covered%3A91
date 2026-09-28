--- v1 (2026-01-18)
+++ v2 (2026-09-28)
@@ -12,374 +12,389 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
-[...5 lines deleted...]
-    <t>United Kingdom</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
-[...2 lines deleted...]
-    <t>October 2023</t>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
-[...213 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>CQC31-448174-2015. CQC Mark Certification - Water Dispenser</t>
+  </si>
+  <si>
+    <t>Applies to water dispensers, with rated voltage of not more than 250V.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Water Coolers</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>GB 30978-2014</t>
+  </si>
+  <si>
+    <t>China Quality Certification Center (CQC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc31-448174-2015-cqc-mark-certification-water-dispenser</t>
+  </si>
+  <si>
+    <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492751.shtml</t>
+  </si>
+  <si>
+    <t>CQC32-439154-2016 Water Conservation Certification Rules for Household and Similar Use Reverse Osmosis Drinking Water Treatment Purifiers</t>
+  </si>
+  <si>
+    <t>Applies to Household and Similar Use Reverse Osmosis Drinking Water Treatment Purifiers which use centralzized water supply such as as municipal tap water as water source; and use reverse osmosis membrane as the main purification unit.</t>
+  </si>
+  <si>
+    <t>GB34914-2017</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/cqc32-439154-2016-water-conservation-certification-rules-household-and-similar-use-reverse</t>
+  </si>
+  <si>
+    <t>http://www.cqc.com.cn/www/chinese/c/2018-07-04/529526.shtml</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Chilled-Warm-Hot Drinking water Dispensers; En-Tech 10405000331</t>
+  </si>
+  <si>
+    <t>Chilled, warm, hot drinking water dispensers. Products shall meet the requirements of Article 13516; Chinese National Standards -CNS; or be recognized by Bureau of Energy, MOEA.</t>
+  </si>
+  <si>
+    <t>Taiwan of China</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>CNS-13516</t>
+  </si>
+  <si>
+    <t>Bureau of Energy, Ministry of Economic Affairs</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-chilled-warm-hot-drinking-water</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=13%20</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Warm-Hot Drinking Water Dispensers</t>
+  </si>
+  <si>
+    <t>Water Dispensers: warm; hot. The applicable products shall be warm-hot water dispensers which meet the requirements of CNS-13516-C4469.</t>
+  </si>
+  <si>
+    <t>Section 10.3.1 of CNS-13516; Sections 4.10 and 8.4 of CNS-13516</t>
+  </si>
+  <si>
+    <t>Greenmark Labelling Program</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-warm-hot-drinking-water-dispensers</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=12</t>
+  </si>
+  <si>
+    <t>Energy Conservation Labeling Program Requirements for Warm-Hot Water Fountains Machines</t>
+  </si>
+  <si>
+    <t>Warm-hot water fountains machines which meet the requirements of CNS-3910-C4129.</t>
+  </si>
+  <si>
+    <t>CNS 14125</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-conservation-labeling-program-requirements-warm-hot-water-fountains-machines</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=26</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Criteria and Labeling Method for Energy Label Qualified Chilled-Warm-Hot Drinking Water Supplier; En-Tech 10405003141</t>
+  </si>
+  <si>
+    <t>Chilled; warm; hot drinking water fountains. The applicable Products shall meet the requirements of Article 3910; Chinese National Standards -CNS; or be recognized by Bureau of Energy, MOEA.</t>
+  </si>
+  <si>
+    <t>CNS-3910</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-criteria-and-labeling-method-energy-label-qualified-chilled-warm-hot</t>
+  </si>
+  <si>
+    <t>http://www.energylabel.org.tw/application_en/efficiency/upt.asp?cid=14%20</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label - Electrical cooler and Heater for drinking - water storage</t>
+  </si>
+  <si>
+    <t>Electrical cooler and heater for drinking - water storage. Electrical cooler and heater for drinking-water storage shall be designed the vapor-compressor cooler, heater, and water storage in a cabinet. Water purifier is included. Rated cooling power consumption of not more than 500W and rated heating power consumptions of not more than 1000W.</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2019</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electrical-cooler-and-heater-drinking-water-storage</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Label No5 for Water Dispenser</t>
+  </si>
+  <si>
+    <t>This program covers hot and cold water dispensers with water tanks and drinking water coolers with water tanks.</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>December 2023</t>
+  </si>
+  <si>
+    <t>TIS 2746-2559</t>
+  </si>
+  <si>
+    <t>Electricity Generating Authority Thailand (EGAT)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-label-no5-water-dispenser</t>
+  </si>
+  <si>
+    <t>http://labelno5.egat.co.th/new58/wp-content/uploads/2019/shortforweb/wv.pdf</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Water Coolers Version 2.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a water cooler, a freestanding device that consumes energy to cool and/or heat potable water, are eligible for ENERGY STAR qualification. This includes cold only units, hot and cold units, and cook and cold units. Units that provide pressurized water and are not free standing (i.e., wall mounted, under sink, or otherwise building integrated) are not eligible for ENERGY STAR. AirSource units and units with a water source other than bottled or tap water (POU) are not eligible.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Water Coolers (Rev. May-2013)</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-water-coolers-version-20</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/other/water_coolers/partners</t>
   </si>
   <si>
     <t>ESDM Ministerial Decree No. 87.K/EK.01/MEM.E/2025 -- Drinking Water Dispensers</t>
   </si>
@@ -1114,51 +1129,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:P39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1038.032" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1194,1816 +1209,1864 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>40</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>41</v>
       </c>
-      <c r="M4" t="s">
+      <c r="P4" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>39</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
         <v>47</v>
       </c>
-      <c r="M5" t="s">
-[...5 lines deleted...]
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
         <v>50</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>51</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>52</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" t="s">
         <v>39</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I6">
         <v>2015</v>
       </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
         <v>52</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" t="s">
         <v>39</v>
       </c>
-      <c r="G7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
       <c r="O7" t="s">
         <v>63</v>
       </c>
       <c r="P7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>65</v>
       </c>
       <c r="B8" t="s">
         <v>66</v>
       </c>
       <c r="C8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" t="s">
         <v>52</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="H8">
         <v>2013</v>
       </c>
       <c r="I8">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J8" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P8" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="H9">
         <v>2013</v>
       </c>
       <c r="I9">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="J9" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" t="s">
+        <v>68</v>
+      </c>
+      <c r="H10">
+        <v>2013</v>
+      </c>
+      <c r="I10">
+        <v>2014</v>
+      </c>
+      <c r="J10" t="s">
+        <v>69</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>82</v>
+      </c>
+      <c r="M10" t="s">
         <v>77</v>
       </c>
-      <c r="D10" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H11">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2013</v>
+      </c>
+      <c r="I11">
+        <v>2015</v>
+      </c>
       <c r="J11" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M11" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="H12">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I12">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C13" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D13" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="G13" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="H13">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>101</v>
+      </c>
+      <c r="M13" t="s">
+        <v>95</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>102</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>93</v>
+      </c>
+      <c r="G14" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14">
+        <v>2017</v>
+      </c>
+      <c r="I14">
+        <v>2019</v>
+      </c>
+      <c r="J14" t="s">
         <v>107</v>
       </c>
-      <c r="B14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>108</v>
       </c>
-      <c r="C14" t="s">
+      <c r="M14" t="s">
         <v>109</v>
       </c>
-      <c r="D14" t="s">
-[...23 lines deleted...]
-      <c r="L14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>110</v>
       </c>
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C15" t="s">
         <v>114</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" t="s">
+        <v>54</v>
+      </c>
+      <c r="G15" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15">
+        <v>2010</v>
+      </c>
+      <c r="I15">
+        <v>2014</v>
+      </c>
+      <c r="J15" t="s">
+        <v>55</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
         <v>115</v>
       </c>
-      <c r="C15" t="s">
+      <c r="M15" t="s">
         <v>116</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>117</v>
       </c>
-      <c r="G15" t="s">
-[...6 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>118</v>
-      </c>
-[...14 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>119</v>
+      </c>
+      <c r="B16" t="s">
+        <v>120</v>
+      </c>
+      <c r="C16" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
         <v>122</v>
       </c>
-      <c r="B16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H16">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>40</v>
+        <v>123</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
         <v>124</v>
       </c>
-      <c r="M16" t="s">
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>125</v>
       </c>
-      <c r="N16" t="s">
-[...2 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B17" t="s">
         <v>128</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>130</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" t="s">
         <v>19</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H17">
-        <v>1985</v>
+        <v>2015</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L17" t="s">
+        <v>129</v>
+      </c>
+      <c r="M17" t="s">
+        <v>130</v>
+      </c>
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>131</v>
       </c>
-      <c r="M17" t="s">
+      <c r="P17" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>133</v>
+      </c>
+      <c r="B18" t="s">
+        <v>134</v>
+      </c>
+      <c r="C18" t="s">
         <v>135</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" t="s">
         <v>39</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>136</v>
+      </c>
       <c r="M18" t="s">
-        <v>62</v>
+        <v>137</v>
       </c>
       <c r="N18" t="s">
         <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" t="s">
         <v>39</v>
       </c>
-      <c r="G19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="N19" t="s">
         <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" t="s">
         <v>52</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H20">
         <v>2013</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="N20" t="s">
         <v>25</v>
       </c>
       <c r="O20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C21" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>117</v>
+        <v>54</v>
       </c>
       <c r="G21" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="H21">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>71</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
         <v>150</v>
       </c>
-      <c r="M21" t="s">
+      <c r="P21" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>152</v>
+      </c>
+      <c r="B22" t="s">
+        <v>153</v>
+      </c>
+      <c r="C22" t="s">
+        <v>154</v>
+      </c>
+      <c r="D22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>122</v>
+      </c>
+      <c r="G22" t="s">
+        <v>68</v>
+      </c>
+      <c r="H22">
+        <v>2002</v>
+      </c>
+      <c r="I22">
+        <v>2008</v>
+      </c>
+      <c r="J22" t="s">
+        <v>100</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
         <v>155</v>
       </c>
-      <c r="B22" t="s">
+      <c r="M22" t="s">
         <v>156</v>
       </c>
-      <c r="C22" t="s">
-[...26 lines deleted...]
-      <c r="L22" t="s">
+      <c r="N22" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="O22" t="s">
         <v>158</v>
       </c>
       <c r="P22" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>161</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>154</v>
       </c>
       <c r="D23" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="G23" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="H23">
         <v>2012</v>
       </c>
       <c r="I23">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J23" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L23"/>
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>162</v>
+      </c>
       <c r="M23" t="s">
-        <v>80</v>
+        <v>156</v>
       </c>
       <c r="N23" t="s">
         <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="P23" t="s">
-        <v>82</v>
+        <v>159</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B24" t="s">
-        <v>162</v>
+        <v>91</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="D24" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" t="s">
         <v>19</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>20</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H24">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2012</v>
+      </c>
+      <c r="I24">
+        <v>2012</v>
+      </c>
       <c r="J24" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="K24" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="N24" t="s">
         <v>25</v>
       </c>
       <c r="O24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="P24" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>166</v>
+        <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H25">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>167</v>
+        <v>100</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L25"/>
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
+        <v>101</v>
+      </c>
       <c r="M25" t="s">
+        <v>95</v>
+      </c>
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
         <v>168</v>
       </c>
-      <c r="N25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P25" t="s">
-        <v>170</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B26" t="s">
+        <v>170</v>
+      </c>
+      <c r="C26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" t="s">
         <v>171</v>
       </c>
-      <c r="B26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H26">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
+        <v>172</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
+        <v>173</v>
+      </c>
+      <c r="N26" t="s">
+        <v>25</v>
+      </c>
+      <c r="O26" t="s">
         <v>174</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="P26" t="s">
         <v>175</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27" t="s">
+        <v>177</v>
+      </c>
+      <c r="C27" t="s">
+        <v>178</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>53</v>
+      </c>
+      <c r="F27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27">
+        <v>2015</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
         <v>179</v>
       </c>
-      <c r="B27" t="s">
+      <c r="K27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
         <v>180</v>
       </c>
-      <c r="C27" t="s">
+      <c r="M27" t="s">
         <v>181</v>
       </c>
-      <c r="D27" t="s">
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
         <v>182</v>
       </c>
-      <c r="E27" t="s">
-[...14 lines deleted...]
-      <c r="J27" t="s">
+      <c r="P27" t="s">
         <v>183</v>
-      </c>
-[...16 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28" t="s">
+        <v>185</v>
+      </c>
+      <c r="C28" t="s">
+        <v>186</v>
+      </c>
+      <c r="D28" t="s">
+        <v>187</v>
+      </c>
+      <c r="E28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F28" t="s">
+        <v>122</v>
+      </c>
+      <c r="G28" t="s">
+        <v>68</v>
+      </c>
+      <c r="H28">
+        <v>2017</v>
+      </c>
+      <c r="I28">
+        <v>2021</v>
+      </c>
+      <c r="J28" t="s">
+        <v>188</v>
+      </c>
+      <c r="K28" t="s">
         <v>189</v>
       </c>
-      <c r="B28" t="s">
+      <c r="L28" t="s">
         <v>190</v>
       </c>
-      <c r="C28" t="s">
-[...24 lines deleted...]
-      <c r="L28"/>
       <c r="M28" t="s">
-        <v>56</v>
+        <v>191</v>
       </c>
       <c r="N28" t="s">
-        <v>25</v>
+        <v>157</v>
       </c>
       <c r="O28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C29" t="s">
+        <v>67</v>
+      </c>
+      <c r="D29" t="s">
         <v>52</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H29">
         <v>2016</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="N29" t="s">
         <v>25</v>
       </c>
       <c r="O29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C30" t="s">
+        <v>67</v>
+      </c>
+      <c r="D30" t="s">
         <v>52</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H30">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="N30" t="s">
         <v>25</v>
       </c>
       <c r="O30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="P30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C31" t="s">
+        <v>67</v>
+      </c>
+      <c r="D31" t="s">
         <v>52</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H31">
         <v>2018</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="N31" t="s">
         <v>25</v>
       </c>
       <c r="O31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C32" t="s">
-        <v>207</v>
+        <v>67</v>
       </c>
       <c r="D32" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E32" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F32" t="s">
+        <v>122</v>
+      </c>
+      <c r="G32" t="s">
         <v>39</v>
       </c>
-      <c r="G32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
+        <v>69</v>
+      </c>
+      <c r="K32" t="s">
+        <v>22</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
+        <v>71</v>
+      </c>
+      <c r="N32" t="s">
+        <v>25</v>
+      </c>
+      <c r="O32" t="s">
         <v>208</v>
       </c>
-      <c r="K32" t="s">
-[...2 lines deleted...]
-      <c r="L32" t="s">
+      <c r="P32" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>210</v>
+      </c>
+      <c r="B33" t="s">
+        <v>211</v>
+      </c>
+      <c r="C33" t="s">
+        <v>212</v>
+      </c>
+      <c r="D33" t="s">
+        <v>52</v>
+      </c>
+      <c r="E33" t="s">
+        <v>53</v>
+      </c>
+      <c r="F33" t="s">
+        <v>54</v>
+      </c>
+      <c r="G33" t="s">
+        <v>68</v>
+      </c>
+      <c r="H33">
+        <v>2007</v>
+      </c>
+      <c r="I33">
+        <v>2012</v>
+      </c>
+      <c r="J33" t="s">
         <v>213</v>
       </c>
-      <c r="B33" t="s">
+      <c r="K33" t="s">
+        <v>22</v>
+      </c>
+      <c r="L33" t="s">
         <v>214</v>
       </c>
-      <c r="C33" t="s">
-[...24 lines deleted...]
-      <c r="L33" t="s">
+      <c r="M33" t="s">
         <v>215</v>
       </c>
-      <c r="M33" t="s">
+      <c r="N33" t="s">
+        <v>25</v>
+      </c>
+      <c r="O33" t="s">
         <v>216</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>218</v>
+      </c>
+      <c r="B34" t="s">
         <v>219</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" t="s">
+        <v>54</v>
+      </c>
+      <c r="G34" t="s">
+        <v>39</v>
+      </c>
+      <c r="H34">
+        <v>2012</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>172</v>
+      </c>
+      <c r="K34" t="s">
+        <v>22</v>
+      </c>
+      <c r="L34" t="s">
         <v>220</v>
       </c>
-      <c r="C34" t="s">
-[...26 lines deleted...]
-      <c r="L34" t="s">
+      <c r="M34" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="N34" t="s">
         <v>25</v>
       </c>
       <c r="O34" t="s">
         <v>222</v>
       </c>
       <c r="P34" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>224</v>
       </c>
       <c r="B35" t="s">
         <v>225</v>
       </c>
       <c r="C35" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" t="s">
+        <v>52</v>
+      </c>
+      <c r="E35" t="s">
+        <v>53</v>
+      </c>
+      <c r="F35" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" t="s">
+        <v>68</v>
+      </c>
+      <c r="H35">
+        <v>2015</v>
+      </c>
+      <c r="I35">
+        <v>2021</v>
+      </c>
+      <c r="J35" t="s">
+        <v>172</v>
+      </c>
+      <c r="K35" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" t="s">
         <v>226</v>
       </c>
-      <c r="D35" t="s">
-[...23 lines deleted...]
-      <c r="L35"/>
       <c r="M35" t="s">
+        <v>221</v>
+      </c>
+      <c r="N35" t="s">
+        <v>25</v>
+      </c>
+      <c r="O35" t="s">
         <v>227</v>
       </c>
-      <c r="N35" t="s">
-[...2 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>229</v>
+      </c>
+      <c r="B36" t="s">
         <v>230</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>231</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>232</v>
+        <v>52</v>
       </c>
       <c r="E36" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H36">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2013</v>
+      </c>
+      <c r="I36">
+        <v>2020</v>
+      </c>
       <c r="J36" t="s">
-        <v>233</v>
+        <v>32</v>
       </c>
       <c r="K36" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
+        <v>232</v>
+      </c>
+      <c r="N36" t="s">
+        <v>25</v>
+      </c>
+      <c r="O36" t="s">
+        <v>233</v>
+      </c>
+      <c r="P36" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>235</v>
+      </c>
+      <c r="B37" t="s">
+        <v>236</v>
+      </c>
+      <c r="C37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" t="s">
         <v>237</v>
       </c>
-      <c r="B37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H37">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>92</v>
+        <v>238</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37" t="s">
+        <v>239</v>
+      </c>
+      <c r="N37" t="s">
+        <v>25</v>
+      </c>
+      <c r="O37" t="s">
         <v>240</v>
       </c>
-      <c r="M37" t="s">
+      <c r="P37" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>242</v>
+      </c>
+      <c r="B38" t="s">
+        <v>243</v>
+      </c>
+      <c r="C38" t="s">
         <v>244</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="F38" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H38">
         <v>2015</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
+        <v>107</v>
+      </c>
+      <c r="K38" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" t="s">
+        <v>245</v>
+      </c>
+      <c r="M38" t="s">
         <v>246</v>
       </c>
-      <c r="K38" t="s">
-[...2 lines deleted...]
-      <c r="L38" t="s">
+      <c r="N38" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
         <v>247</v>
       </c>
-      <c r="M38" t="s">
-[...5 lines deleted...]
-      <c r="O38" t="s">
+      <c r="P38" t="s">
         <v>248</v>
       </c>
-      <c r="P38" t="s">
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
         <v>249</v>
+      </c>
+      <c r="B39" t="s">
+        <v>250</v>
+      </c>
+      <c r="C39" t="s">
+        <v>244</v>
+      </c>
+      <c r="D39" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" t="s">
+        <v>53</v>
+      </c>
+      <c r="F39" t="s">
+        <v>93</v>
+      </c>
+      <c r="G39" t="s">
+        <v>39</v>
+      </c>
+      <c r="H39">
+        <v>2015</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>251</v>
+      </c>
+      <c r="K39" t="s">
+        <v>22</v>
+      </c>
+      <c r="L39" t="s">
+        <v>252</v>
+      </c>
+      <c r="M39" t="s">
+        <v>246</v>
+      </c>
+      <c r="N39" t="s">
+        <v>25</v>
+      </c>
+      <c r="O39" t="s">
+        <v>253</v>
+      </c>
+      <c r="P39" t="s">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">