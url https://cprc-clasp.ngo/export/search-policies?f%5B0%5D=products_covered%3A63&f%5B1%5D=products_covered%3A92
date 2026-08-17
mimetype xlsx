--- v1 (2026-01-21)
+++ v2 (2026-08-17)
@@ -12,255 +12,270 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>Commission Delegated Regulation (EU) 2019/2016 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of refrigerating appliances</t>
-[...8 lines deleted...]
-    <t>Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...5 lines deleted...]
-    <t>October 2023</t>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
-    <t>EN 153</t>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu-0</t>
-[...91 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egypt</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) 2019/2016 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of refrigerating appliances</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>EN 153</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2019/2016/contents</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated.
+This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2028.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2016-20210501</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) 2019/2019 of 1 October 2019 laying down ecodesign requirements for refrigerating appliances pursuant to Directive 2009/125/EC of the European Parliament and of the Council and repealing Commission Regulation (EC)</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated household refrigerating appliances with a storage volume up to 1 500 litres. 'Household refrigerating appliance' means an insulated cabinet; with one or more compartments; intended for refrigerating or freezing foodstuffs; or for the storage of refrigerated or frozen foodstuffs for non-professional purposes; cooled by one or more energy-consuming processes including appliances sold as building kits to be assembled by the end-user.  Exclusions: refrigerating appliances that are primarily powered by energy sources other than electricity; battery-operated refrigerating appliances; custom-made refrigerating appliances; refrigerating appliances for tertiary sector application with flux management system; or appliances where the primary function is not the storage of foodstuffs through refrigeration.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192019-1-october-2019-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2019-20210501</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
+  </si>
+  <si>
+    <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
+This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
+  </si>
+  <si>
+    <t>August 2023</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0666-20170109</t>
+  </si>
+  <si>
+    <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
+    <t>January 2016</t>
+  </si>
+  <si>
+    <t>KS C IEC 60312</t>
+  </si>
+  <si>
+    <t>Korea Energy Management Corporation (KEMCO)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
+  </si>
+  <si>
+    <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
@@ -1003,71 +1018,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1078.165" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1083,1372 +1098,1420 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2017</v>
+      </c>
+      <c r="I2">
+        <v>2023</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...3 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
-[...2 lines deleted...]
-      <c r="M2"/>
       <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="P3" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4">
         <v>2019</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4"/>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" t="s">
+      <c r="G5" t="s">
         <v>41</v>
       </c>
-      <c r="C5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H5">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M5"/>
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>49</v>
+      </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H6">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H7">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="H8">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>49</v>
+      </c>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>62</v>
       </c>
-      <c r="K8" t="s">
-[...2 lines deleted...]
-      <c r="L8" t="s">
+      <c r="P8" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9">
+        <v>2009</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>67</v>
       </c>
-      <c r="B9" t="s">
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
         <v>68</v>
       </c>
-      <c r="C9" t="s">
+      <c r="M9" t="s">
         <v>69</v>
       </c>
-      <c r="D9" t="s">
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>70</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="P9" t="s">
         <v>71</v>
-      </c>
-[...26 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" t="s">
+        <v>74</v>
+      </c>
+      <c r="D10" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>76</v>
+      </c>
+      <c r="G10" t="s">
         <v>77</v>
       </c>
-      <c r="B10" t="s">
+      <c r="H10">
+        <v>2016</v>
+      </c>
+      <c r="I10">
+        <v>2019</v>
+      </c>
+      <c r="J10" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" t="s">
         <v>78</v>
       </c>
-      <c r="C10" t="s">
+      <c r="L10"/>
+      <c r="M10" t="s">
         <v>79</v>
       </c>
-      <c r="D10" t="s">
-[...15 lines deleted...]
-      <c r="J10" t="s">
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>80</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>81</v>
       </c>
-      <c r="M10" t="s">
-[...8 lines deleted...]
-      <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C11" t="s">
         <v>84</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>76</v>
+      </c>
+      <c r="G11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11">
+        <v>2017</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
         <v>85</v>
       </c>
-      <c r="C11" t="s">
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
         <v>86</v>
       </c>
-      <c r="D11" t="s">
+      <c r="M11" t="s">
         <v>87</v>
       </c>
-      <c r="E11" t="s">
-[...14 lines deleted...]
-      <c r="J11" t="s">
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>88</v>
       </c>
-      <c r="K11" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" t="s">
+        <v>77</v>
+      </c>
+      <c r="H12">
+        <v>2019</v>
+      </c>
+      <c r="I12">
+        <v>2019</v>
+      </c>
+      <c r="J12" t="s">
         <v>93</v>
       </c>
-      <c r="B12" t="s">
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>94</v>
       </c>
-      <c r="C12" t="s">
+      <c r="M12" t="s">
         <v>95</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>96</v>
       </c>
-      <c r="F12" t="s">
-[...9 lines deleted...]
-      <c r="J12" t="s">
+      <c r="P12" t="s">
         <v>97</v>
-      </c>
-[...16 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B13" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C13" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="F13" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H13">
-        <v>2016</v>
+        <v>1985</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L13"/>
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>103</v>
+      </c>
       <c r="M13" t="s">
+        <v>104</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
+        <v>105</v>
+      </c>
+      <c r="P13" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" t="s">
+        <v>108</v>
+      </c>
+      <c r="C14" t="s">
         <v>109</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>101</v>
+      </c>
+      <c r="F14" t="s">
         <v>110</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14">
+        <v>2016</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>102</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14" t="s">
         <v>111</v>
       </c>
-      <c r="D14" t="s">
-[...23 lines deleted...]
-      <c r="L14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>112</v>
       </c>
-      <c r="M14" t="s">
+      <c r="P14" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>114</v>
+      </c>
+      <c r="B15" t="s">
+        <v>115</v>
+      </c>
+      <c r="C15" t="s">
         <v>116</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>76</v>
+      </c>
+      <c r="G15" t="s">
+        <v>77</v>
+      </c>
+      <c r="H15">
+        <v>2012</v>
+      </c>
+      <c r="I15">
+        <v>2014</v>
+      </c>
+      <c r="J15" t="s">
+        <v>67</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
         <v>117</v>
       </c>
-      <c r="C15" t="s">
+      <c r="M15" t="s">
         <v>118</v>
       </c>
-      <c r="D15" t="s">
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>119</v>
       </c>
-      <c r="E15" t="s">
-[...14 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>120</v>
-      </c>
-[...16 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B16" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C16" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D16" t="s">
+        <v>124</v>
+      </c>
+      <c r="E16" t="s">
         <v>19</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="H16">
         <v>1996</v>
       </c>
       <c r="I16">
         <v>2017</v>
       </c>
       <c r="J16" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L16"/>
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
+        <v>126</v>
+      </c>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C17" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="D17" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>20</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17">
+        <v>1996</v>
+      </c>
+      <c r="I17">
+        <v>2017</v>
+      </c>
+      <c r="J17" t="s">
+        <v>125</v>
+      </c>
+      <c r="K17" t="s">
         <v>22</v>
-      </c>
-[...8 lines deleted...]
-        <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="P17" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>133</v>
+      </c>
+      <c r="B18" t="s">
+        <v>134</v>
+      </c>
+      <c r="C18" t="s">
+        <v>135</v>
+      </c>
+      <c r="D18" t="s">
         <v>136</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H18">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>136</v>
       </c>
       <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
         <v>20</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H19">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>52</v>
+        <v>137</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>54</v>
+        <v>138</v>
       </c>
       <c r="N19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H20">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L20" t="s">
-        <v>146</v>
+        <v>68</v>
       </c>
       <c r="M20" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="N20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O20" t="s">
         <v>147</v>
       </c>
       <c r="P20" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>149</v>
       </c>
       <c r="B21" t="s">
         <v>150</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
+        <v>101</v>
+      </c>
+      <c r="F21" t="s">
         <v>20</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H21">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L21" t="s">
-        <v>89</v>
+        <v>151</v>
       </c>
       <c r="M21" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="N21" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="P21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C22" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" t="s">
+        <v>41</v>
+      </c>
+      <c r="H22">
+        <v>2012</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>93</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
+        <v>94</v>
+      </c>
+      <c r="M22" t="s">
+        <v>95</v>
+      </c>
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
         <v>156</v>
       </c>
-      <c r="E22" t="s">
-[...14 lines deleted...]
-      <c r="J22" t="s">
+      <c r="P22" t="s">
         <v>157</v>
-      </c>
-[...16 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23" t="s">
+        <v>159</v>
+      </c>
+      <c r="C23" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" t="s">
+        <v>77</v>
+      </c>
+      <c r="H23">
+        <v>2017</v>
+      </c>
+      <c r="I23">
+        <v>2021</v>
+      </c>
+      <c r="J23" t="s">
+        <v>162</v>
+      </c>
+      <c r="K23" t="s">
+        <v>163</v>
+      </c>
+      <c r="L23" t="s">
         <v>164</v>
       </c>
-      <c r="B23" t="s">
+      <c r="M23" t="s">
         <v>165</v>
       </c>
-      <c r="C23" t="s">
+      <c r="N23" t="s">
         <v>166</v>
       </c>
-      <c r="D23" t="s">
+      <c r="O23" t="s">
         <v>167</v>
       </c>
-      <c r="E23" t="s">
-[...12 lines deleted...]
-      <c r="J23" t="s">
+      <c r="P23" t="s">
         <v>168</v>
-      </c>
-[...14 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>169</v>
+      </c>
+      <c r="B24" t="s">
+        <v>170</v>
+      </c>
+      <c r="C24" t="s">
+        <v>171</v>
+      </c>
+      <c r="D24" t="s">
         <v>172</v>
       </c>
-      <c r="B24" t="s">
+      <c r="E24" t="s">
+        <v>101</v>
+      </c>
+      <c r="F24" t="s">
+        <v>40</v>
+      </c>
+      <c r="G24" t="s">
+        <v>41</v>
+      </c>
+      <c r="H24">
+        <v>2014</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
         <v>173</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24" t="s">
         <v>174</v>
       </c>
-      <c r="E24" t="s">
-[...20 lines deleted...]
-      <c r="L24" t="s">
+      <c r="N24" t="s">
+        <v>25</v>
+      </c>
+      <c r="O24" t="s">
         <v>175</v>
       </c>
-      <c r="M24" t="s">
-[...5 lines deleted...]
-      <c r="O24" t="s">
+      <c r="P24" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>177</v>
+      </c>
+      <c r="B25" t="s">
         <v>178</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>171</v>
+      </c>
+      <c r="D25" t="s">
         <v>179</v>
       </c>
-      <c r="C25" t="s">
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" t="s">
+        <v>77</v>
+      </c>
+      <c r="H25">
+        <v>2008</v>
+      </c>
+      <c r="I25">
+        <v>2013</v>
+      </c>
+      <c r="J25" t="s">
+        <v>125</v>
+      </c>
+      <c r="K25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
         <v>180</v>
       </c>
-      <c r="D25" t="s">
+      <c r="M25" t="s">
+        <v>174</v>
+      </c>
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
         <v>181</v>
       </c>
-      <c r="E25" t="s">
-[...15 lines deleted...]
-      <c r="K25" t="s">
+      <c r="P25" t="s">
         <v>182</v>
-      </c>
-[...11 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26" t="s">
+        <v>184</v>
+      </c>
+      <c r="C26" t="s">
+        <v>185</v>
+      </c>
+      <c r="D26" t="s">
         <v>186</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H26">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
+        <v>32</v>
+      </c>
+      <c r="K26" t="s">
+        <v>187</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
+        <v>188</v>
+      </c>
+      <c r="N26" t="s">
+        <v>166</v>
+      </c>
+      <c r="O26" t="s">
         <v>189</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="P26" t="s">
         <v>190</v>
-      </c>
-[...10 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B27" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C27" t="s">
+        <v>193</v>
+      </c>
+      <c r="D27" t="s">
         <v>18</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="F27" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H27">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>194</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>195</v>
+      </c>
+      <c r="M27" t="s">
+        <v>196</v>
+      </c>
       <c r="N27" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C28" t="s">
-        <v>200</v>
+        <v>38</v>
       </c>
       <c r="D28" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E28" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H28">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
+        <v>42</v>
+      </c>
+      <c r="K28" t="s">
+        <v>22</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" t="s">
         <v>201</v>
       </c>
-      <c r="K28" t="s">
-[...2 lines deleted...]
-      <c r="L28" t="s">
+      <c r="P28" t="s">
         <v>202</v>
-      </c>
-[...10 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B29" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C29" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D29" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
+        <v>206</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" t="s">
+        <v>207</v>
+      </c>
+      <c r="M29" t="s">
         <v>208</v>
       </c>
-      <c r="K29" t="s">
-[...2 lines deleted...]
-      <c r="L29" t="s">
+      <c r="N29" t="s">
+        <v>25</v>
+      </c>
+      <c r="O29" t="s">
         <v>209</v>
       </c>
-      <c r="M29" t="s">
-[...5 lines deleted...]
-      <c r="O29" t="s">
+      <c r="P29" t="s">
         <v>210</v>
       </c>
-      <c r="P29" t="s">
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
         <v>211</v>
+      </c>
+      <c r="B30" t="s">
+        <v>212</v>
+      </c>
+      <c r="C30" t="s">
+        <v>205</v>
+      </c>
+      <c r="D30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" t="s">
+        <v>101</v>
+      </c>
+      <c r="F30" t="s">
+        <v>40</v>
+      </c>
+      <c r="G30" t="s">
+        <v>41</v>
+      </c>
+      <c r="H30">
+        <v>2015</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>213</v>
+      </c>
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" t="s">
+        <v>214</v>
+      </c>
+      <c r="M30" t="s">
+        <v>208</v>
+      </c>
+      <c r="N30" t="s">
+        <v>25</v>
+      </c>
+      <c r="O30" t="s">
+        <v>215</v>
+      </c>
+      <c r="P30" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">