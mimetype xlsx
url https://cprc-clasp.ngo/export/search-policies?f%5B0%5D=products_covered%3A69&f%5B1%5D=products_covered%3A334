--- v2 (2026-03-05)
+++ v3 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -137,90 +137,114 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2017 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household dishwashers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2017-20210501&amp;qid=1654699029821</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu-0</t>
@@ -235,98 +259,110 @@
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2022 of 1 October 2019 laying down ecodesign requirements for household dishwashers pursuant to Directive 2009/125/EC of the European Parliament and of the Council amending Commission Regulation (EC) No 1275/</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household dishwashers and electric mains-operated household dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>EN 50242</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192022-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2022-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
+    <t>Entered into force</t>
+  </si>
+  <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
   </si>
   <si>
     <t>Europe, United Kingdom</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
   </si>
   <si>
     <t>CQC62-448120-2020. Energy and Water Conservation  Certification Rules for Dishwashers</t>
   </si>
   <si>
     <t>Apply to dishwashers</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 38383-2019</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
@@ -447,102 +483,93 @@
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>KS C IEC 60436</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dishwashers</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/14008</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
   <si>
     <t>Energy Labeling of Electrical Products and Household Appliances (NM 14.2.300)</t>
   </si>
   <si>
     <t>This standard specifies mandatory labeling requirements for cooling appliances (refrigerators, freezers, and air conditioners), cooking appliances (electric ovens), cleaning appliances (dishwashers, washing machines, and clothes dryers), and household electric lamps (incandescent and fluorescent lamps with/without integrated ballast).</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers, Laundry, Washing Machines, Lighting, Lamps, Space Heating and Space Cooling, Air Conditioning</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Institut Marocain de Normalisation (IMANOR)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-labeling-electrical-products-and-household-appliances-nm-142300</t>
   </si>
   <si>
     <t>https://www.imanor.gov.ma/Norme/nm-14-2-300/#</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Clothes Dryers Version 1.1</t>
   </si>
   <si>
     <t>Products that meet the definition of an Electric Clothes Dryer or Gas Clothes Dryer, and the definition of a consumer product, as specified in the policy document are eligible for ENERGY STAR qualification, with the exception of: Commercial Clothes Dryers, Water-Cooled Ventless Clothes Dryers, Combination Allin-One Washer-Dryers, and Residential Clothes Washers with an Optional Dry Cycle.</t>
   </si>
   <si>
     <t>United States of America*, Canada</t>
   </si>
   <si>
     <t>10 CFR 430, Subpart B, Appendix D2</t>
   </si>
@@ -1052,53 +1079,50 @@
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Clothing Care Appliances</t>
   </si>
   <si>
     <t>This regulation mandates the maximum energy efficiency standards and labels for clothing car appliances. It applies to clothing care appliances that can perform functions such as drying, wrinkle removal, and deodorizing of textile products as specified in the regulations of KS K 0891. However, the following are excluded from this regulation: 
 a) Appliances that do not simultaneously have wrinkle removal and deodorizing functions
 b) Appliances that do not have the ability to collect moisture from the appliance interior as condensate water
 c) Appliances that the user assembles, disassembles, or can carry by themselves</t>
   </si>
   <si>
     <t>Asia and Pacific, Republic of Korea</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label, High Energy Performance Standard</t>
   </si>
   <si>
-    <t>New</t>
-[...1 lines deleted...]
-  <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>KS K 0891
 ,   
                     KS C IEC 61121
 ,   
                     KS C IEC 60456
 ,   
                     KS K ISO 139
 ,   
                     KS K 0552
 ,   
                     ISO 9867:2022
 ,   
                     KS K ISO 105-F01</t>
   </si>
   <si>
     <t>Ministry of Trade, Industry and Energy, Korea</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-operation-energy-efficient-equipment-maximum-energy-efficiency-standards-and</t>
   </si>
   <si>
     <t>https://eep.energy.or.kr/pds/view.aspx?cate=4&amp;no=183</t>
@@ -1245,50 +1269,75 @@
     <t>December 2020</t>
   </si>
   <si>
     <t>TIS 1838 (or IEC 60335-2-5, EN 60335-2-5), Household dishwashers
 ,   
                     TIS 1839 (or IEC 60335-2-5, EN 60335-2-5), Commercial dishwashers
 ,   
                     IEC 62321
 ,   
                     IEC 60436
 ,   
                     CISPR 14-1
 ,   
                     CISPR 14-2 (or EN 55014-1)
 ,   
                     EN 55014-2</t>
   </si>
   <si>
     <t>Thailand Environment Institute (TEI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/thai-green-label-scheme-dishwashers-tgl-83-13</t>
   </si>
   <si>
     <t>http://www.tei.or.th/greenlabel/download/TGL-83-13.pdf</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Household Dishwashers</t>
   </si>
   <si>
     <t>(1) Subject to paragraph (2), this Chapter applies to electric mains-operated household dishwashers, including—
 (a) built-in dishwashers; and
 (b) dishwashers that can also be powered by batteries.
 (2) Nothing in this Chapter applies to—
 (a) dishwashers in the scope of the Supply of Machinery (Safety) Regulations 2008(1);
 (b) battery-operated household dishwashers that can be connected to the mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-household</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/745/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28648 | transposition of EC 392-2012</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
   </si>
   <si>
@@ -1798,51 +1847,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P67"/>
+  <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1978,3132 +2027,3226 @@
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
       <c r="P3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s">
         <v>46</v>
       </c>
-      <c r="L4"/>
+      <c r="L4" t="s">
+        <v>47</v>
+      </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H5">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N5" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>57</v>
       </c>
       <c r="P5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>1997</v>
       </c>
       <c r="I6">
         <v>2019</v>
       </c>
       <c r="J6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6"/>
-      <c r="M6"/>
+      <c r="M6" t="s">
+        <v>63</v>
+      </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="I7">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="O7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>1995</v>
       </c>
       <c r="I8">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="M8"/>
+        <v>76</v>
+      </c>
+      <c r="M8" t="s">
+        <v>63</v>
+      </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="H9">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="I9">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J9" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="K9" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="P9" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D10" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I10">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J10" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L10"/>
+        <v>46</v>
+      </c>
+      <c r="L10" t="s">
+        <v>87</v>
+      </c>
       <c r="M10" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="P10" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B11" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="H11">
         <v>2012</v>
       </c>
-      <c r="I11"/>
+      <c r="I11">
+        <v>2023</v>
+      </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11"/>
-      <c r="M11"/>
+      <c r="M11" t="s">
+        <v>93</v>
+      </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="P11" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B12" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C12" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="H12">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="K12" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12"/>
       <c r="N12" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="G13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>55</v>
+      </c>
+      <c r="H13">
+        <v>2020</v>
+      </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="K13" t="s">
         <v>46</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>107</v>
+      </c>
       <c r="M13" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="O13" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="P13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B14" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="P14" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="B15" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C15" t="s">
         <v>113</v>
       </c>
       <c r="D15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
+        <v>115</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
         <v>116</v>
       </c>
-      <c r="K15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="P15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D16" t="s">
-        <v>66</v>
+        <v>126</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>93</v>
+        <v>127</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
-      <c r="H16">
-[...4 lines deleted...]
-      </c>
+      <c r="H16"/>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="K16" t="s">
         <v>46</v>
       </c>
       <c r="L16" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="M16" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="P16" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B17" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C17" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
+        <v>2001</v>
+      </c>
+      <c r="I17">
         <v>2002</v>
       </c>
-      <c r="I17">
-[...1 lines deleted...]
-      </c>
       <c r="J17" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="K17" t="s">
         <v>46</v>
       </c>
       <c r="L17" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="M17" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="P17" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B18" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C18" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D18" t="s">
-        <v>140</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G18" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2002</v>
+      </c>
+      <c r="I18">
+        <v>2010</v>
+      </c>
       <c r="J18" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="K18" t="s">
         <v>46</v>
       </c>
       <c r="L18" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="M18" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="P18" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B19" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C19" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H19">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="K19" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L19"/>
+        <v>46</v>
+      </c>
+      <c r="L19" t="s">
+        <v>152</v>
+      </c>
       <c r="M19" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B20" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C20" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D20" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="G20" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I20">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="J20" t="s">
-        <v>157</v>
+        <v>128</v>
       </c>
       <c r="K20" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="P20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
+        <v>165</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H21">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="I21">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J21" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="P21" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>172</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="I22">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J22" t="s">
-        <v>170</v>
+        <v>128</v>
       </c>
       <c r="K22" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="M22" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="N22" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="P22" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B23" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C23" t="s">
-        <v>176</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>1996</v>
+        <v>2007</v>
       </c>
       <c r="I23">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="J23" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="K23" t="s">
         <v>46</v>
       </c>
       <c r="L23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="M23" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="O23" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="P23" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B24" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>185</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="G24" t="s">
-        <v>182</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>1996</v>
+      </c>
+      <c r="I24">
+        <v>2016</v>
+      </c>
       <c r="J24" t="s">
-        <v>94</v>
+        <v>179</v>
       </c>
       <c r="K24" t="s">
-        <v>183</v>
+        <v>46</v>
       </c>
       <c r="L24" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M24" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="N24" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="P24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>8</v>
+        <v>191</v>
       </c>
       <c r="H25">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>190</v>
+        <v>106</v>
       </c>
       <c r="K25" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
       <c r="L25" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M25" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="N25" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="P25" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B26" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="D26" t="s">
-        <v>197</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>198</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>8</v>
       </c>
       <c r="H26">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="I26">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J26" t="s">
         <v>199</v>
       </c>
       <c r="K26" t="s">
         <v>46</v>
       </c>
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>200</v>
+      </c>
       <c r="M26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N26" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="P26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C27" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="D27" t="s">
         <v>206</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>207</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H27">
-        <v>2019</v>
+        <v>2008</v>
       </c>
       <c r="I27">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J27" t="s">
-        <v>35</v>
+        <v>208</v>
       </c>
       <c r="K27" t="s">
         <v>46</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="O27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="P27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>215</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G28" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2019</v>
+      </c>
+      <c r="I28">
+        <v>2019</v>
+      </c>
       <c r="J28" t="s">
-        <v>124</v>
+        <v>35</v>
       </c>
       <c r="K28" t="s">
         <v>46</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>216</v>
+      </c>
       <c r="M28" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="P28" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B29" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C29" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D29" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F29" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H29">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>1987</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>220</v>
+        <v>136</v>
       </c>
       <c r="K29" t="s">
         <v>46</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C30" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="D30" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="I30">
         <v>2015</v>
       </c>
       <c r="J30" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="K30" t="s">
         <v>46</v>
       </c>
       <c r="L30" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="M30" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="P30" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B31" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C31" t="s">
-        <v>123</v>
+        <v>228</v>
       </c>
       <c r="D31" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>93</v>
+        <v>127</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="I31">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J31" t="s">
-        <v>124</v>
+        <v>229</v>
       </c>
       <c r="K31" t="s">
         <v>46</v>
       </c>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>236</v>
+      </c>
       <c r="M31" t="s">
-        <v>126</v>
+        <v>231</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="P31" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B32" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C32" t="s">
-        <v>236</v>
+        <v>135</v>
       </c>
       <c r="D32" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="G32" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H32">
+        <v>2001</v>
+      </c>
+      <c r="I32">
         <v>2013</v>
       </c>
-      <c r="I32"/>
       <c r="J32" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="K32" t="s">
         <v>46</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>237</v>
+        <v>138</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="P32" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B33" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C33" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D33" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H33">
         <v>2013</v>
       </c>
-      <c r="I33">
-[...1 lines deleted...]
-      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="K33" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="P33" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B34" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C34" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="D34" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2013</v>
       </c>
       <c r="I34">
         <v>2014</v>
       </c>
       <c r="J34" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="K34" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="L34" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M34" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="P34" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B35" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C35" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="D35" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>34</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I35">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J35" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="K35" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
       <c r="L35" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="M35" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="P35" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B36" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C36" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="D36" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>34</v>
       </c>
       <c r="G36" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H36">
-        <v>1990</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2012</v>
+      </c>
+      <c r="I36">
+        <v>2013</v>
+      </c>
       <c r="J36" t="s">
-        <v>124</v>
+        <v>179</v>
       </c>
       <c r="K36" t="s">
         <v>46</v>
       </c>
       <c r="L36" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="M36" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="P36" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B37" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C37" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
       <c r="G37" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H37">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="K37" t="s">
         <v>46</v>
       </c>
       <c r="L37" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="M37" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="P37" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B38" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C38" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D38" t="s">
-        <v>271</v>
+        <v>43</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H38">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>1987</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="K38" t="s">
         <v>46</v>
       </c>
       <c r="L38" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M38" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="N38" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="O38" t="s">
         <v>275</v>
       </c>
       <c r="P38" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>277</v>
       </c>
       <c r="B39" t="s">
         <v>278</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
+        <v>279</v>
       </c>
       <c r="D39" t="s">
-        <v>66</v>
+        <v>280</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="G39" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I39">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J39" t="s">
-        <v>220</v>
+        <v>35</v>
       </c>
       <c r="K39" t="s">
         <v>46</v>
       </c>
       <c r="L39" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="M39" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="N39" t="s">
-        <v>27</v>
+        <v>283</v>
       </c>
       <c r="O39" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="P39" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B40" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="D40" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G40" t="s">
         <v>8</v>
       </c>
       <c r="H40">
+        <v>2009</v>
+      </c>
+      <c r="I40">
         <v>2014</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="K40" t="s">
         <v>46</v>
       </c>
       <c r="L40" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="M40" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="P40" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B41" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C41" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D41" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H41">
-        <v>2002</v>
+        <v>2014</v>
       </c>
       <c r="I41">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="J41" t="s">
-        <v>132</v>
+        <v>229</v>
       </c>
       <c r="K41" t="s">
         <v>46</v>
       </c>
       <c r="L41" t="s">
-        <v>133</v>
+        <v>294</v>
       </c>
       <c r="M41" t="s">
-        <v>134</v>
+        <v>289</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="P41" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B42" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C42" t="s">
-        <v>213</v>
+        <v>143</v>
       </c>
       <c r="D42" t="s">
-        <v>294</v>
+        <v>43</v>
       </c>
       <c r="E42" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H42">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I42"/>
+        <v>2002</v>
+      </c>
+      <c r="I42">
+        <v>2007</v>
+      </c>
       <c r="J42" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="L42" t="s">
-        <v>295</v>
+        <v>145</v>
       </c>
       <c r="M42" t="s">
-        <v>296</v>
+        <v>146</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="P42" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B43" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C43" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="D43" t="s">
-        <v>53</v>
+        <v>303</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G43" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H43">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="K43" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="M43" t="s">
-        <v>208</v>
+        <v>305</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="P43" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B44" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C44" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="D44" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E44" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H44">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>35</v>
       </c>
       <c r="K44" t="s">
         <v>46</v>
       </c>
       <c r="L44" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="M44" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="P44" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B45" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C45" t="s">
-        <v>311</v>
+        <v>214</v>
       </c>
       <c r="D45" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="F45" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H45">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="K45" t="s">
         <v>46</v>
       </c>
-      <c r="L45"/>
+      <c r="L45" t="s">
+        <v>315</v>
+      </c>
       <c r="M45" t="s">
-        <v>312</v>
+        <v>217</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="P45" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="B46" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C46" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="D46" t="s">
-        <v>316</v>
+        <v>43</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="G46" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H46">
         <v>2014</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="K46" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="P46" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>318</v>
       </c>
       <c r="B47" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="C47" t="s">
         <v>320</v>
       </c>
       <c r="D47" t="s">
+        <v>325</v>
+      </c>
+      <c r="E47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F47" t="s">
+        <v>105</v>
+      </c>
+      <c r="G47" t="s">
+        <v>55</v>
+      </c>
+      <c r="H47">
+        <v>2014</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>115</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47" t="s">
         <v>321</v>
       </c>
-      <c r="E47" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N47" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="O47" t="s">
         <v>326</v>
       </c>
       <c r="P47" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>327</v>
+      </c>
+      <c r="B48" t="s">
         <v>328</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>329</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
+        <v>127</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48">
+        <v>2017</v>
+      </c>
+      <c r="I48">
+        <v>2021</v>
+      </c>
+      <c r="J48" t="s">
         <v>331</v>
       </c>
-      <c r="G48" t="s">
+      <c r="K48" t="s">
         <v>332</v>
       </c>
-      <c r="H48">
-[...3 lines deleted...]
-      <c r="J48" t="s">
+      <c r="L48" t="s">
         <v>333</v>
       </c>
-      <c r="K48" t="s">
-[...2 lines deleted...]
-      <c r="L48" t="s">
+      <c r="M48" t="s">
         <v>334</v>
       </c>
-      <c r="M48" t="s">
+      <c r="N48" t="s">
+        <v>283</v>
+      </c>
+      <c r="O48" t="s">
         <v>335</v>
       </c>
-      <c r="N48" t="s">
-[...2 lines deleted...]
-      <c r="O48" t="s">
+      <c r="P48" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>337</v>
+      </c>
+      <c r="B49" t="s">
         <v>338</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>339</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>206</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>340</v>
       </c>
       <c r="G49" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H49">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>157</v>
+        <v>341</v>
       </c>
       <c r="K49" t="s">
         <v>46</v>
       </c>
       <c r="L49" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M49" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="P49" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B50" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C50" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D50" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H50">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>2019</v>
+      </c>
+      <c r="I50">
+        <v>2020</v>
+      </c>
       <c r="J50" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="K50" t="s">
         <v>46</v>
       </c>
       <c r="L50" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M50" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="P50" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B51" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C51" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="D51" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H51">
         <v>2017</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="K51" t="s">
         <v>46</v>
       </c>
       <c r="L51" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="M51" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="P51" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B52" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C52" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D52" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H52">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I52"/>
       <c r="J52" t="s">
-        <v>360</v>
+        <v>166</v>
       </c>
       <c r="K52" t="s">
         <v>46</v>
       </c>
-      <c r="L52"/>
+      <c r="L52" t="s">
+        <v>362</v>
+      </c>
       <c r="M52" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="P52" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B53" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C53" t="s">
-        <v>113</v>
+        <v>367</v>
       </c>
       <c r="D53" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E53" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>93</v>
+        <v>127</v>
       </c>
       <c r="G53" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H53">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I53"/>
+        <v>2018</v>
+      </c>
+      <c r="I53">
+        <v>2018</v>
+      </c>
       <c r="J53" t="s">
-        <v>132</v>
+        <v>368</v>
       </c>
       <c r="K53" t="s">
         <v>46</v>
       </c>
       <c r="L53"/>
       <c r="M53" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="P53" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B54" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C54" t="s">
-        <v>371</v>
+        <v>125</v>
       </c>
       <c r="D54" t="s">
-        <v>372</v>
+        <v>43</v>
       </c>
       <c r="E54" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F54" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="G54" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H54">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="K54" t="s">
         <v>46</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="P54" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B55" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C55" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D55" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H55">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="K55" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="L55"/>
       <c r="M55" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="N55" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="P55" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B56" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C56" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="D56" t="s">
-        <v>53</v>
+        <v>386</v>
       </c>
       <c r="E56" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="G56" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H56">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>384</v>
+        <v>128</v>
       </c>
       <c r="K56" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L56"/>
       <c r="M56" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="N56" t="s">
-        <v>27</v>
+        <v>283</v>
       </c>
       <c r="O56" t="s">
         <v>387</v>
       </c>
       <c r="P56" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>389</v>
       </c>
       <c r="B57" t="s">
         <v>390</v>
       </c>
       <c r="C57" t="s">
-        <v>60</v>
+        <v>391</v>
       </c>
       <c r="D57" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E57" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F57" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="G57" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H57">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>61</v>
+        <v>392</v>
       </c>
       <c r="K57" t="s">
         <v>46</v>
       </c>
-      <c r="L57"/>
-      <c r="M57"/>
+      <c r="L57" t="s">
+        <v>393</v>
+      </c>
+      <c r="M57" t="s">
+        <v>394</v>
+      </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="P57" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B58" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C58" t="s">
-        <v>395</v>
+        <v>68</v>
       </c>
       <c r="D58" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E58" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="G58" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H58">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I58"/>
       <c r="J58" t="s">
-        <v>396</v>
+        <v>82</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M58" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="P58" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B59" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C59" t="s">
-        <v>395</v>
+        <v>68</v>
       </c>
       <c r="D59" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E59" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H59">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>396</v>
+        <v>69</v>
       </c>
       <c r="K59" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="L59"/>
+      <c r="M59"/>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P59" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B60" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C60" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="D60" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
       <c r="F60" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="I60">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J60" t="s">
-        <v>220</v>
+        <v>410</v>
       </c>
       <c r="K60" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="L60" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="M60" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="P60" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="B61" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="C61" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="D61" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E61" t="s">
         <v>33</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="I61">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J61" t="s">
-        <v>220</v>
+        <v>410</v>
       </c>
       <c r="K61" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="L61" t="s">
+        <v>417</v>
+      </c>
+      <c r="M61" t="s">
         <v>412</v>
       </c>
-      <c r="M61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="P61" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B62" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="C62" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="D62" t="s">
-        <v>316</v>
+        <v>43</v>
       </c>
       <c r="E62" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F62" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H62">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I62"/>
+        <v>2011</v>
+      </c>
+      <c r="I62">
+        <v>2021</v>
+      </c>
       <c r="J62" t="s">
-        <v>418</v>
+        <v>229</v>
       </c>
       <c r="K62" t="s">
         <v>46</v>
       </c>
       <c r="L62" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="M62" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="P62" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B63" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C63" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="D63" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E63" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F63" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="G63" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H63">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="I63">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="J63" t="s">
-        <v>170</v>
+        <v>229</v>
       </c>
       <c r="K63" t="s">
         <v>46</v>
       </c>
-      <c r="L63"/>
+      <c r="L63" t="s">
+        <v>426</v>
+      </c>
       <c r="M63" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="P63" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B64" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C64" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D64" t="s">
-        <v>430</v>
+        <v>325</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="G64" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H64">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I64"/>
       <c r="J64" t="s">
-        <v>157</v>
+        <v>432</v>
       </c>
       <c r="K64" t="s">
         <v>46</v>
       </c>
       <c r="L64" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="M64" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="P64" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B65" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C65" t="s">
-        <v>205</v>
+        <v>431</v>
       </c>
       <c r="D65" t="s">
-        <v>437</v>
+        <v>43</v>
       </c>
       <c r="E65" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H65">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I65">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J65" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="K65" t="s">
         <v>46</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
-        <v>208</v>
+        <v>434</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="P65" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B66" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C66" t="s">
-        <v>219</v>
+        <v>443</v>
       </c>
       <c r="D66" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E66" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I66">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="J66" t="s">
-        <v>322</v>
+        <v>166</v>
       </c>
       <c r="K66" t="s">
-        <v>443</v>
+        <v>46</v>
       </c>
       <c r="L66" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M66" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="N66" t="s">
-        <v>446</v>
+        <v>27</v>
       </c>
       <c r="O66" t="s">
         <v>447</v>
       </c>
       <c r="P66" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>449</v>
       </c>
       <c r="B67" t="s">
         <v>450</v>
       </c>
       <c r="C67" t="s">
+        <v>214</v>
+      </c>
+      <c r="D67" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I67">
         <v>2017</v>
       </c>
       <c r="J67" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="K67" t="s">
-        <v>443</v>
+        <v>46</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
+        <v>217</v>
+      </c>
+      <c r="N67" t="s">
+        <v>27</v>
+      </c>
+      <c r="O67" t="s">
+        <v>452</v>
+      </c>
+      <c r="P67" t="s">
         <v>453</v>
       </c>
-      <c r="N67" t="s">
-[...2 lines deleted...]
-      <c r="O67" t="s">
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" t="s">
         <v>454</v>
       </c>
-      <c r="P67" t="s">
+      <c r="B68" t="s">
         <v>455</v>
+      </c>
+      <c r="C68" t="s">
+        <v>228</v>
+      </c>
+      <c r="D68" t="s">
+        <v>456</v>
+      </c>
+      <c r="E68" t="s">
+        <v>33</v>
+      </c>
+      <c r="F68" t="s">
+        <v>34</v>
+      </c>
+      <c r="G68" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68">
+        <v>2015</v>
+      </c>
+      <c r="I68">
+        <v>2016</v>
+      </c>
+      <c r="J68" t="s">
+        <v>331</v>
+      </c>
+      <c r="K68" t="s">
+        <v>457</v>
+      </c>
+      <c r="L68" t="s">
+        <v>458</v>
+      </c>
+      <c r="M68" t="s">
+        <v>459</v>
+      </c>
+      <c r="N68" t="s">
+        <v>460</v>
+      </c>
+      <c r="O68" t="s">
+        <v>461</v>
+      </c>
+      <c r="P68" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69" t="s">
+        <v>463</v>
+      </c>
+      <c r="B69" t="s">
+        <v>464</v>
+      </c>
+      <c r="C69" t="s">
+        <v>465</v>
+      </c>
+      <c r="D69" t="s">
+        <v>466</v>
+      </c>
+      <c r="E69" t="s">
+        <v>33</v>
+      </c>
+      <c r="F69" t="s">
+        <v>105</v>
+      </c>
+      <c r="G69" t="s">
+        <v>22</v>
+      </c>
+      <c r="H69">
+        <v>2011</v>
+      </c>
+      <c r="I69">
+        <v>2017</v>
+      </c>
+      <c r="J69" t="s">
+        <v>179</v>
+      </c>
+      <c r="K69" t="s">
+        <v>457</v>
+      </c>
+      <c r="L69"/>
+      <c r="M69" t="s">
+        <v>467</v>
+      </c>
+      <c r="N69" t="s">
+        <v>460</v>
+      </c>
+      <c r="O69" t="s">
+        <v>468</v>
+      </c>
+      <c r="P69" t="s">
+        <v>469</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">