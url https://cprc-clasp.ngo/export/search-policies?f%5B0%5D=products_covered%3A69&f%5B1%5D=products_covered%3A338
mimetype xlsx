--- v1 (2026-03-05)
+++ v2 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -137,117 +137,141 @@
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil</t>
   </si>
   <si>
     <t>16 CFR Part 305.8-19</t>
   </si>
   <si>
     <t>Federal Trade Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/16-cfr-part-305-energy-and-water-use-labeling-consumer-products-under-energy-policy-and</t>
   </si>
   <si>
     <t>https://www.ecfr.gov/cgi-bin/retrieveECFR?gp=11&amp;SID=73761cc1f845bec3a3d4dd94a2c5fb2f&amp;ty=HTML&amp;h=L&amp;n=16y1.0.1.3.29&amp;r=PART#se16.1.305_11</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...1 lines deleted...]
-    <t>Electricity</t>
   </si>
   <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity, Water</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2014/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2017 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household dishwashers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2017-20210501&amp;qid=1654699029821</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household dishwashers and electric mains-operated dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192017-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2017/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2022 of 1 October 2019 laying down ecodesign requirements for household dishwashers pursuant to Directive 2009/125/EC of the European Parliament and of the Council amending Commission Regulation (EC) No 1275/</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household dishwashers and electric mains-operated household dishwashers that can also be powered by batteries; including those sold for non-household use and built-in household dishwashers.
@@ -356,69 +380,63 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-horizontal-drum-washing-machine</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Dishwashers</t>
   </si>
   <si>
     <t>By Annex 1 a machine which washes rinses, and dries -when drying process isincluded; dishware, glassware, cutlery and, in some cases, cooking utensils bychemical, mechanical and/or electrical means with the rated capacity 20 personor less.</t>
   </si>
   <si>
     <t>KS C IEC 60436</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dishwashers</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Audio-Visual, Televisions, Displays, Battery Chargers, External Power Supply, Dehumidifiers, Ovens, Microwaves, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washer and Dryers, Washing Machines, Indoor Luminaires, Specialty Luminaires, Specialty Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Ventilation, Ceiling Fans, Space Heating, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Portable ACs, Packaged Terminals, Chillers - Cooler Towers, Central ACs, Instantaneous Water Heaters, Storage Water Heaters, Pump Systems, Power Transformers, Distribution Transformers, Wine Chillers, Walk-In Coolers and Freezers, Refrigerators-Freezers, Refrigerated Vending Machines, Ice Machines, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Natural Resources Canada Office of Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-regulations-2016-sor2016-311</t>
   </si>
   <si>
     <t>https://laws-lois.justice.gc.ca/eng/regulations/SOR-2016-311/index.html</t>
   </si>
@@ -484,50 +502,70 @@
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-commercial-dishwashers-version-20</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/commercial_food_service_equipment/commercial_dishwashers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Residential Dishwashers Version 6.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a dishwasher and are a consumer product as specified in the policy document are eligible for ENERGY STAR certification, with the exception of commercial dishwashers.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B Appendix C11</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-residential-dishwashers-version-60</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/dishwashers/partners</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB 38383-2019 The minimum allowable values of the energy, water consumption, and grades for dishwashers</t>
   </si>
   <si>
     <t>This policy covers dishwashers.</t>
   </si>
   <si>
     <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB/T 20290-2016; QB/T 1520-2013</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38383-2019-minimum-allowable-values-energy-water-consumption-and-grades-dishwashers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CCD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 38383-2025 Minimum Allowable Values and Grades of the Energy Efficiency and Water Efficiency for Dishwashers</t>
   </si>
@@ -853,53 +891,50 @@
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Clothing Care Appliances</t>
   </si>
   <si>
     <t>This regulation mandates the maximum energy efficiency standards and labels for clothing car appliances. It applies to clothing care appliances that can perform functions such as drying, wrinkle removal, and deodorizing of textile products as specified in the regulations of KS K 0891. However, the following are excluded from this regulation: 
 a) Appliances that do not simultaneously have wrinkle removal and deodorizing functions
 b) Appliances that do not have the ability to collect moisture from the appliance interior as condensate water
 c) Appliances that the user assembles, disassembles, or can carry by themselves</t>
   </si>
   <si>
     <t>Asia and Pacific, Republic of Korea</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label, High Energy Performance Standard</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>KS K 0891
 ,   
                     KS C IEC 61121
 ,   
                     KS C IEC 60456
 ,   
                     KS K ISO 139
 ,   
                     KS K 0552
 ,   
                     ISO 9867:2022
 ,   
                     KS K ISO 105-F01</t>
   </si>
   <si>
     <t>Ministry of Trade, Industry and Energy, Korea</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-operation-energy-efficient-equipment-maximum-energy-efficiency-standards-and</t>
   </si>
@@ -1558,71 +1593,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="101.404" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1738,2454 +1773,2548 @@
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3" t="s">
         <v>37</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
       <c r="P3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s">
         <v>46</v>
       </c>
-      <c r="L4"/>
+      <c r="L4" t="s">
+        <v>47</v>
+      </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H5">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>56</v>
+      </c>
       <c r="N5" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>57</v>
       </c>
       <c r="P5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6" t="s">
         <v>62</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H6">
-        <v>1997</v>
-[...1 lines deleted...]
-      <c r="I6">
         <v>2019</v>
       </c>
+      <c r="I6"/>
       <c r="J6" t="s">
         <v>63</v>
       </c>
       <c r="K6" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="O6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="D7" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>1997</v>
       </c>
       <c r="I7">
         <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="K7" t="s">
         <v>46</v>
       </c>
       <c r="L7"/>
-      <c r="M7"/>
+      <c r="M7" t="s">
+        <v>72</v>
+      </c>
       <c r="N7" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="O7" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P7" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
         <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I8">
         <v>2019</v>
       </c>
       <c r="J8" t="s">
         <v>63</v>
       </c>
       <c r="K8" t="s">
         <v>46</v>
       </c>
-      <c r="L8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="O8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P8" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2010</v>
       </c>
       <c r="I9">
         <v>2019</v>
       </c>
       <c r="J9" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
         <v>46</v>
       </c>
       <c r="L9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M9" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2010</v>
+      </c>
+      <c r="I10">
+        <v>2019</v>
+      </c>
       <c r="J10" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="K10" t="s">
         <v>46</v>
       </c>
       <c r="L10" t="s">
+        <v>85</v>
+      </c>
+      <c r="M10" t="s">
         <v>86</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>87</v>
       </c>
-      <c r="N10" t="s">
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" t="s">
         <v>90</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>91</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="G11" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H11"/>
+        <v>55</v>
+      </c>
+      <c r="H11">
+        <v>2020</v>
+      </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="K11" t="s">
         <v>46</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>94</v>
+      </c>
       <c r="M11" t="s">
         <v>95</v>
       </c>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="O11" t="s">
         <v>96</v>
       </c>
       <c r="P11" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>98</v>
       </c>
       <c r="B12" t="s">
         <v>99</v>
       </c>
       <c r="C12" t="s">
         <v>100</v>
       </c>
       <c r="D12" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>102</v>
       </c>
       <c r="K12" t="s">
         <v>46</v>
       </c>
-      <c r="L12" t="s">
+      <c r="L12"/>
+      <c r="M12" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
+        <v>104</v>
+      </c>
+      <c r="P12" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" t="s">
         <v>107</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>108</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="I13">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="J13" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="K13" t="s">
         <v>46</v>
       </c>
       <c r="L13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M13" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="P13" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B14" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C14" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D14" t="s">
-        <v>114</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H14">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2002</v>
+      </c>
+      <c r="I14">
+        <v>2010</v>
+      </c>
       <c r="J14" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="K14" t="s">
         <v>46</v>
       </c>
       <c r="L14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M14" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
         <v>118</v>
       </c>
       <c r="P14" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>119</v>
+      </c>
+      <c r="B15" t="s">
         <v>120</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
+        <v>55</v>
+      </c>
+      <c r="H15">
+        <v>2014</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>122</v>
+      </c>
+      <c r="K15" t="s">
+        <v>46</v>
+      </c>
+      <c r="L15" t="s">
+        <v>123</v>
+      </c>
+      <c r="M15" t="s">
         <v>124</v>
-      </c>
-[...17 lines deleted...]
-        <v>125</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="P15" t="s">
-        <v>127</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" t="s">
+        <v>127</v>
+      </c>
+      <c r="C16" t="s">
         <v>128</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>130</v>
       </c>
       <c r="G16" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I16">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="J16" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="K16" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="P16" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17" t="s">
+        <v>135</v>
+      </c>
+      <c r="C17" t="s">
+        <v>136</v>
+      </c>
+      <c r="D17" t="s">
         <v>137</v>
       </c>
-      <c r="B17" t="s">
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" t="s">
         <v>138</v>
       </c>
-      <c r="C17" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="I17">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="J17" t="s">
         <v>139</v>
       </c>
       <c r="K17" t="s">
         <v>46</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
         <v>140</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>141</v>
       </c>
       <c r="P17" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>143</v>
       </c>
       <c r="B18" t="s">
         <v>144</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="I18">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J18" t="s">
         <v>145</v>
       </c>
       <c r="K18" t="s">
         <v>46</v>
       </c>
       <c r="L18" t="s">
+        <v>25</v>
+      </c>
+      <c r="M18" t="s">
         <v>146</v>
       </c>
-      <c r="M18" t="s">
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
         <v>147</v>
       </c>
-      <c r="N18" t="s">
-[...2 lines deleted...]
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19" t="s">
         <v>150</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>1996</v>
+        <v>2007</v>
       </c>
       <c r="I19">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="J19" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="K19" t="s">
         <v>46</v>
       </c>
       <c r="L19" t="s">
+        <v>152</v>
+      </c>
+      <c r="M19" t="s">
         <v>153</v>
       </c>
-      <c r="M19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="O19" t="s">
         <v>154</v>
       </c>
       <c r="P19" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>156</v>
       </c>
       <c r="B20" t="s">
         <v>157</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="G20" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>1996</v>
+      </c>
+      <c r="I20">
+        <v>2016</v>
+      </c>
       <c r="J20" t="s">
-        <v>85</v>
+        <v>151</v>
       </c>
       <c r="K20" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="L20" t="s">
         <v>159</v>
       </c>
       <c r="M20" t="s">
+        <v>153</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
         <v>160</v>
       </c>
-      <c r="N20" t="s">
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>162</v>
+      </c>
+      <c r="B21" t="s">
         <v>163</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>8</v>
       </c>
       <c r="H21">
-        <v>2019</v>
+        <v>1989</v>
       </c>
       <c r="I21">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J21" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="K21" t="s">
         <v>46</v>
       </c>
-      <c r="L21" t="s">
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>165</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>166</v>
       </c>
-      <c r="M21" t="s">
+      <c r="P21" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>168</v>
+      </c>
+      <c r="B22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
         <v>170</v>
       </c>
-      <c r="B22" t="s">
+      <c r="H22">
+        <v>2021</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>93</v>
+      </c>
+      <c r="K22" t="s">
+        <v>64</v>
+      </c>
+      <c r="L22" t="s">
         <v>171</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="M22" t="s">
         <v>172</v>
       </c>
-      <c r="E22" t="s">
-[...2 lines deleted...]
-      <c r="F22" t="s">
+      <c r="N22" t="s">
+        <v>65</v>
+      </c>
+      <c r="O22" t="s">
         <v>173</v>
       </c>
-      <c r="G22" t="s">
-[...8 lines deleted...]
-      <c r="J22" t="s">
+      <c r="P22" t="s">
         <v>174</v>
-      </c>
-[...14 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B23" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C23" t="s">
-        <v>180</v>
+        <v>91</v>
       </c>
       <c r="D23" t="s">
-        <v>181</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H23">
         <v>2019</v>
       </c>
       <c r="I23">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="J23" t="s">
-        <v>35</v>
+        <v>177</v>
       </c>
       <c r="K23" t="s">
         <v>46</v>
       </c>
       <c r="L23" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="M23" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="O23" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="P23" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B24" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C24" t="s">
-        <v>188</v>
+        <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>184</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>185</v>
       </c>
       <c r="G24" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2008</v>
+      </c>
+      <c r="I24">
+        <v>2024</v>
+      </c>
       <c r="J24" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="K24" t="s">
         <v>46</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="N24" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="O24" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="P24" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25" t="s">
+        <v>191</v>
+      </c>
+      <c r="C25" t="s">
+        <v>192</v>
+      </c>
+      <c r="D25" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="I25">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J25" t="s">
-        <v>196</v>
+        <v>35</v>
       </c>
       <c r="K25" t="s">
         <v>46</v>
       </c>
       <c r="L25" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="M25" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="P25" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B26" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C26" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D26" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H26">
-        <v>2013</v>
+        <v>1987</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>102</v>
+        <v>201</v>
       </c>
       <c r="K26" t="s">
         <v>46</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="P26" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>205</v>
+      </c>
+      <c r="B27" t="s">
+        <v>206</v>
+      </c>
+      <c r="C27" t="s">
         <v>207</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="I27">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J27" t="s">
-        <v>145</v>
+        <v>208</v>
       </c>
       <c r="K27" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="L27" t="s">
+        <v>209</v>
+      </c>
+      <c r="M27" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
+        <v>211</v>
+      </c>
+      <c r="P27" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>213</v>
+      </c>
+      <c r="B28" t="s">
         <v>214</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>215</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H28">
         <v>2013</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>145</v>
+        <v>110</v>
       </c>
       <c r="K28" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="L28" t="s">
+        <v>46</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
         <v>217</v>
       </c>
       <c r="P28" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>219</v>
       </c>
       <c r="B29" t="s">
         <v>220</v>
       </c>
       <c r="C29" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="D29" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29">
         <v>2014</v>
       </c>
       <c r="J29" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="K29" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="L29" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M29" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P29" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C30" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I30">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J30" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="K30" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="L30" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M30" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="P30" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B31" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C31" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="D31" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
       <c r="G31" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H31">
-        <v>1987</v>
-[...1 lines deleted...]
-      <c r="I31"/>
+        <v>2013</v>
+      </c>
+      <c r="I31">
+        <v>2014</v>
+      </c>
       <c r="J31" t="s">
-        <v>189</v>
+        <v>151</v>
       </c>
       <c r="K31" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="L31" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M31" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
         <v>234</v>
       </c>
       <c r="P31" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>236</v>
       </c>
       <c r="B32" t="s">
         <v>237</v>
       </c>
       <c r="C32" t="s">
-        <v>100</v>
+        <v>221</v>
       </c>
       <c r="D32" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I32">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="J32" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="K32" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="L32" t="s">
-        <v>109</v>
+        <v>238</v>
       </c>
       <c r="M32" t="s">
-        <v>104</v>
+        <v>223</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="P32" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B33" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C33" t="s">
-        <v>188</v>
+        <v>243</v>
       </c>
       <c r="D33" t="s">
-        <v>242</v>
+        <v>43</v>
       </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H33">
-        <v>2012</v>
+        <v>1987</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="K33" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="L33" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M33" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="P33" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B34" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C34" t="s">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="D34" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2002</v>
+      </c>
+      <c r="I34">
+        <v>2007</v>
+      </c>
       <c r="J34" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="K34" t="s">
         <v>46</v>
       </c>
       <c r="L34" t="s">
-        <v>249</v>
+        <v>117</v>
       </c>
       <c r="M34" t="s">
-        <v>183</v>
+        <v>112</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
         <v>250</v>
       </c>
       <c r="P34" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>252</v>
       </c>
       <c r="B35" t="s">
         <v>253</v>
       </c>
       <c r="C35" t="s">
+        <v>200</v>
+      </c>
+      <c r="D35" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="G35" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H35">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>94</v>
+        <v>201</v>
       </c>
       <c r="K35" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L35"/>
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>255</v>
+      </c>
       <c r="M35" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="P35" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B36" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C36" t="s">
-        <v>260</v>
+        <v>192</v>
       </c>
       <c r="D36" t="s">
-        <v>261</v>
+        <v>43</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H36">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
+        <v>35</v>
+      </c>
+      <c r="K36" t="s">
+        <v>46</v>
+      </c>
+      <c r="L36" t="s">
+        <v>261</v>
+      </c>
+      <c r="M36" t="s">
+        <v>195</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
         <v>262</v>
       </c>
-      <c r="K36" t="s">
+      <c r="P36" t="s">
         <v>263</v>
-      </c>
-[...13 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B37" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C37" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="D37" t="s">
-        <v>172</v>
+        <v>43</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F37" t="s">
-        <v>272</v>
+        <v>92</v>
       </c>
       <c r="G37" t="s">
-        <v>273</v>
+        <v>55</v>
       </c>
       <c r="H37">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>274</v>
+        <v>102</v>
       </c>
       <c r="K37" t="s">
         <v>46</v>
       </c>
-      <c r="L37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L37"/>
       <c r="M37" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="P37" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="B38" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="C38" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="D38" t="s">
-        <v>62</v>
+        <v>273</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>34</v>
+        <v>130</v>
       </c>
       <c r="G38" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H38">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I38">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J38" t="s">
-        <v>133</v>
+        <v>274</v>
       </c>
       <c r="K38" t="s">
-        <v>46</v>
+        <v>275</v>
       </c>
       <c r="L38" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="M38" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="O38" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="P38" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B39" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C39" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>184</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>284</v>
       </c>
       <c r="G39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H39">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>133</v>
+        <v>285</v>
       </c>
       <c r="K39" t="s">
         <v>46</v>
       </c>
       <c r="L39" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="M39" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="P39" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B40" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C40" t="s">
-        <v>92</v>
+        <v>292</v>
       </c>
       <c r="D40" t="s">
-        <v>295</v>
+        <v>43</v>
       </c>
       <c r="E40" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H40">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>2019</v>
+      </c>
+      <c r="I40">
+        <v>2020</v>
+      </c>
       <c r="J40" t="s">
-        <v>94</v>
+        <v>139</v>
       </c>
       <c r="K40" t="s">
         <v>46</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>293</v>
+      </c>
       <c r="M40" t="s">
-        <v>95</v>
+        <v>294</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
+        <v>295</v>
+      </c>
+      <c r="P40" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>297</v>
+      </c>
+      <c r="B41" t="s">
         <v>298</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>299</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H41">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>301</v>
+        <v>139</v>
       </c>
       <c r="K41" t="s">
         <v>46</v>
       </c>
       <c r="L41" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="M41" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="P41" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>304</v>
+      </c>
+      <c r="B42" t="s">
+        <v>305</v>
+      </c>
+      <c r="C42" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="G42" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H42">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>102</v>
       </c>
       <c r="K42" t="s">
         <v>46</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>309</v>
+        <v>103</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="P42" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B43" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C43" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="D43" t="s">
-        <v>315</v>
+        <v>62</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
       <c r="G43" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H43">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>2007</v>
+      </c>
+      <c r="I43">
+        <v>2018</v>
+      </c>
       <c r="J43" t="s">
-        <v>115</v>
+        <v>312</v>
       </c>
       <c r="K43" t="s">
         <v>46</v>
       </c>
-      <c r="L43"/>
+      <c r="L43" t="s">
+        <v>313</v>
+      </c>
       <c r="M43" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="P43" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>317</v>
+      </c>
+      <c r="B44" t="s">
+        <v>318</v>
+      </c>
+      <c r="C44" t="s">
         <v>319</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>321</v>
+        <v>43</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="G44" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H44">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="K44" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="N44" t="s">
-        <v>266</v>
+        <v>27</v>
       </c>
       <c r="O44" t="s">
+        <v>321</v>
+      </c>
+      <c r="P44" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>323</v>
+      </c>
+      <c r="B45" t="s">
         <v>324</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>325</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>326</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H45">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>327</v>
+        <v>122</v>
       </c>
       <c r="K45" t="s">
         <v>46</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="P45" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>330</v>
+      </c>
+      <c r="B46" t="s">
+        <v>331</v>
+      </c>
+      <c r="C46" t="s">
+        <v>325</v>
+      </c>
+      <c r="D46" t="s">
         <v>332</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G46" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H46">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>54</v>
+        <v>122</v>
       </c>
       <c r="K46" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="L46"/>
-      <c r="M46"/>
+      <c r="M46" t="s">
+        <v>327</v>
+      </c>
       <c r="N46" t="s">
-        <v>27</v>
+        <v>278</v>
       </c>
       <c r="O46" t="s">
+        <v>333</v>
+      </c>
+      <c r="P46" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>335</v>
+      </c>
+      <c r="B47" t="s">
         <v>336</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>337</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F47" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="G47" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H47">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>54</v>
+        <v>338</v>
       </c>
       <c r="K47" t="s">
         <v>46</v>
       </c>
-      <c r="L47"/>
-      <c r="M47"/>
+      <c r="L47" t="s">
+        <v>339</v>
+      </c>
+      <c r="M47" t="s">
+        <v>340</v>
+      </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="P47" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B48" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C48" t="s">
-        <v>342</v>
+        <v>61</v>
       </c>
       <c r="D48" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E48" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H48">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I48">
         <v>2021</v>
       </c>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>196</v>
+        <v>63</v>
       </c>
       <c r="K48" t="s">
         <v>46</v>
       </c>
-      <c r="L48" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L48"/>
+      <c r="M48"/>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
         <v>345</v>
       </c>
       <c r="P48" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>347</v>
       </c>
       <c r="B49" t="s">
         <v>348</v>
       </c>
       <c r="C49" t="s">
-        <v>342</v>
+        <v>61</v>
       </c>
       <c r="D49" t="s">
         <v>62</v>
       </c>
       <c r="E49" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H49">
-        <v>2002</v>
-[...1 lines deleted...]
-      <c r="I49">
         <v>2021</v>
       </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>196</v>
+        <v>63</v>
       </c>
       <c r="K49" t="s">
         <v>46</v>
       </c>
-      <c r="L49" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L49"/>
+      <c r="M49"/>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
+        <v>349</v>
+      </c>
+      <c r="P49" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>351</v>
+      </c>
+      <c r="B50" t="s">
         <v>352</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>353</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="E50" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F50" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H50">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I50">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="J50" t="s">
-        <v>145</v>
+        <v>208</v>
       </c>
       <c r="K50" t="s">
         <v>46</v>
       </c>
-      <c r="L50"/>
+      <c r="L50" t="s">
+        <v>354</v>
+      </c>
       <c r="M50" t="s">
         <v>355</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
         <v>356</v>
       </c>
       <c r="P50" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>358</v>
       </c>
       <c r="B51" t="s">
         <v>359</v>
       </c>
       <c r="C51" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="D51" t="s">
-        <v>361</v>
+        <v>43</v>
       </c>
       <c r="E51" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F51" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="I51">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J51" t="s">
-        <v>133</v>
+        <v>208</v>
       </c>
       <c r="K51" t="s">
         <v>46</v>
       </c>
       <c r="L51" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="M51" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="P51" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>363</v>
+      </c>
+      <c r="B52" t="s">
+        <v>364</v>
+      </c>
+      <c r="C52" t="s">
+        <v>365</v>
+      </c>
+      <c r="D52" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>130</v>
+      </c>
+      <c r="G52" t="s">
+        <v>55</v>
+      </c>
+      <c r="H52">
+        <v>2016</v>
+      </c>
+      <c r="I52">
+        <v>2018</v>
+      </c>
+      <c r="J52" t="s">
+        <v>151</v>
+      </c>
+      <c r="K52" t="s">
+        <v>46</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52" t="s">
         <v>366</v>
       </c>
-      <c r="B52" t="s">
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
         <v>367</v>
       </c>
-      <c r="C52" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="P52" t="s">
         <v>368</v>
-      </c>
-[...34 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="B53" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="C53" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D53" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E53" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>84</v>
+        <v>130</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
+        <v>2012</v>
+      </c>
+      <c r="I53">
+        <v>2014</v>
+      </c>
+      <c r="J53" t="s">
+        <v>139</v>
+      </c>
+      <c r="K53" t="s">
+        <v>46</v>
+      </c>
+      <c r="L53" t="s">
+        <v>373</v>
+      </c>
+      <c r="M53" t="s">
+        <v>374</v>
+      </c>
+      <c r="N53" t="s">
+        <v>27</v>
+      </c>
+      <c r="O53" t="s">
+        <v>375</v>
+      </c>
+      <c r="P53" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>377</v>
+      </c>
+      <c r="B54" t="s">
+        <v>378</v>
+      </c>
+      <c r="C54" t="s">
+        <v>207</v>
+      </c>
+      <c r="D54" t="s">
+        <v>379</v>
+      </c>
+      <c r="E54" t="s">
+        <v>33</v>
+      </c>
+      <c r="F54" t="s">
+        <v>34</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
+        <v>2015</v>
+      </c>
+      <c r="I54">
+        <v>2016</v>
+      </c>
+      <c r="J54" t="s">
+        <v>274</v>
+      </c>
+      <c r="K54" t="s">
+        <v>380</v>
+      </c>
+      <c r="L54" t="s">
+        <v>381</v>
+      </c>
+      <c r="M54" t="s">
+        <v>382</v>
+      </c>
+      <c r="N54" t="s">
+        <v>383</v>
+      </c>
+      <c r="O54" t="s">
+        <v>384</v>
+      </c>
+      <c r="P54" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>386</v>
+      </c>
+      <c r="B55" t="s">
+        <v>387</v>
+      </c>
+      <c r="C55" t="s">
+        <v>388</v>
+      </c>
+      <c r="D55" t="s">
+        <v>389</v>
+      </c>
+      <c r="E55" t="s">
+        <v>33</v>
+      </c>
+      <c r="F55" t="s">
+        <v>92</v>
+      </c>
+      <c r="G55" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55">
         <v>2011</v>
       </c>
-      <c r="I53">
+      <c r="I55">
         <v>2017</v>
       </c>
-      <c r="J53" t="s">
-[...12 lines deleted...]
-      <c r="O53" t="s">
+      <c r="J55" t="s">
+        <v>151</v>
+      </c>
+      <c r="K55" t="s">
         <v>380</v>
       </c>
-      <c r="P53" t="s">
-        <v>381</v>
+      <c r="L55"/>
+      <c r="M55" t="s">
+        <v>390</v>
+      </c>
+      <c r="N55" t="s">
+        <v>383</v>
+      </c>
+      <c r="O55" t="s">
+        <v>391</v>
+      </c>
+      <c r="P55" t="s">
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">