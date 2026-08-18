--- v1 (2025-11-27)
+++ v2 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -300,50 +300,59 @@
     <t>GB/T 6952; GB/T 9195; GB/T 20810; GB 25502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2019-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FFFA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 38448-2025 Minimum allowable values and grades of the energy efficiency and water efficiency for smart toilets</t>
   </si>
   <si>
     <t>This standard revises energy efficiency and water efficiency standards and rating for smart toilets. It replaces GB 38448-2019 and will be effective starting April 2027.</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency-0</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=3B49408EC3850811E06397BE0A0A2D54</t>
+  </si>
+  <si>
+    <t>The standard raises energy efficiency and water efficiency for smart toilets. It will replace GB 38448-2019 and be effective starting April 2027.</t>
+  </si>
+  <si>
+    <t>September 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-38448-2025-minimum-allowable-values-and-grades-energy-efficiency-and-water-efficiency</t>
   </si>
   <si>
     <t>High Energy Performance Label for Electric Deep Fryer</t>
   </si>
   <si>
     <t>This scheme covers electric deep fryers (electric and liquefied petroleum gas fryers type), with the characteristics of working in batches and the maximum mass of oil used for frying is not more than 27 kg or 30 liters.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>April 2022</t>
   </si>
   <si>
     <t>TIS 2717-2559</t>
   </si>
   <si>
     <t>Department of Alternative Energy Development and Efficiency, Ministry of Energy…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/high-energy-performance-label-electric-deep-fryer</t>
   </si>
   <si>
     <t>https://www.dede.go.th/download/general_65/19_01032565.pdf</t>
   </si>
@@ -803,51 +812,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1413,382 +1422,430 @@
       <c r="I12">
         <v>2025</v>
       </c>
       <c r="J12" t="s">
         <v>86</v>
       </c>
       <c r="K12" t="s">
         <v>55</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>92</v>
       </c>
       <c r="N12" t="s">
         <v>93</v>
       </c>
       <c r="O12" t="s">
         <v>94</v>
       </c>
       <c r="P12" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" t="s">
         <v>96</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>69</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2019</v>
+      </c>
+      <c r="I13">
+        <v>2025</v>
+      </c>
+      <c r="J13" t="s">
         <v>97</v>
-      </c>
-[...20 lines deleted...]
-        <v>99</v>
       </c>
       <c r="K13" t="s">
         <v>55</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="N13" t="s">
-        <v>58</v>
+        <v>93</v>
       </c>
       <c r="O13" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="P13" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B14" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C14" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H14">
-        <v>1994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="L14" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="M14" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="O14" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="P14" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B15" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C15" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H15">
+        <v>1994</v>
+      </c>
+      <c r="I15">
         <v>2013</v>
       </c>
-      <c r="I15"/>
       <c r="J15" t="s">
+        <v>110</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>111</v>
+      </c>
+      <c r="M15" t="s">
+        <v>112</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+      <c r="O15" t="s">
+        <v>113</v>
+      </c>
+      <c r="P15" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B16" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C16" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D16" t="s">
-        <v>121</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="K16" t="s">
         <v>55</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>118</v>
+      </c>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="N16" t="s">
         <v>58</v>
       </c>
       <c r="O16" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="P16" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="D17" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>102</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>39</v>
+        <v>125</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="O17" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="P17" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>128</v>
+      </c>
+      <c r="B18" t="s">
+        <v>129</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G18" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>107</v>
+        <v>23</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="P18" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B19" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C19" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H19">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>2015</v>
+      </c>
+      <c r="I19">
+        <v>2016</v>
+      </c>
       <c r="J19" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="M19" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
+        <v>139</v>
+      </c>
+      <c r="P19" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" t="s">
+        <v>142</v>
+      </c>
+      <c r="C20" t="s">
+        <v>143</v>
+      </c>
+      <c r="D20" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" t="s">
         <v>144</v>
       </c>
-      <c r="P19" t="s">
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2014</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>110</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
         <v>145</v>
+      </c>
+      <c r="M20" t="s">
+        <v>146</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+      <c r="O20" t="s">
+        <v>147</v>
+      </c>
+      <c r="P20" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">