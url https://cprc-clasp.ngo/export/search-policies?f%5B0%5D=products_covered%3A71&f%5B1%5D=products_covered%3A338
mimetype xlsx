--- v1 (2026-03-10)
+++ v2 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -244,72 +244,92 @@
     <t>ENERGY STAR Program Requirements for Commercial Fryers Version 3.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a Commercial Open Deep-Fat Fryer that are countertop; floor type; or drop-in designe are eligible for ENERGY STAR certification under this specification; with the exception of Fryers with vats measuring less than 12 inches wide or greater tan 24 inches wide.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
   <si>
     <t>Fryers</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>ASTM Standard F1361-07 (2013); ASTM Standard F2144-09</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-star-program-requirements-commercial-fryers-version-30</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/commercial_food_service_equipment/commercial_fryers/partners</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
-  </si>
-[...1 lines deleted...]
-    <t>China</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>SAMR, SAC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt-23118-2024-household-and-similar-tumble-dryer-and-washer-dryer</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=234D7936AA97E194E06397BE0A0AA0A9</t>
   </si>
   <si>
     <t>High Energy Performance Label for Electric Deep Fryer</t>
   </si>
   <si>
     <t>This scheme covers electric deep fryers (electric and liquefied petroleum gas fryers type), with the characteristics of working in batches and the maximum mass of oil used for frying is not more than 27 kg or 30 liters.</t>
   </si>
@@ -999,51 +1019,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="176.814" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1378,805 +1398,853 @@
       </c>
       <c r="M7" t="s">
         <v>74</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="O7" t="s">
         <v>75</v>
       </c>
       <c r="P7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>77</v>
       </c>
       <c r="B8" t="s">
         <v>78</v>
       </c>
       <c r="C8" t="s">
         <v>79</v>
       </c>
       <c r="D8" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="I8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J8" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
+        <v>81</v>
+      </c>
+      <c r="N8" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" t="s">
+        <v>82</v>
+      </c>
+      <c r="P8" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E9" t="s">
         <v>61</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2008</v>
+      </c>
+      <c r="I9">
+        <v>2024</v>
+      </c>
       <c r="J9" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K9" t="s">
         <v>34</v>
       </c>
-      <c r="L9" t="s">
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>90</v>
       </c>
-      <c r="M9" t="s">
+      <c r="P9" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C10" t="s">
         <v>94</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L10" t="s">
+        <v>96</v>
+      </c>
+      <c r="M10" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="N10" t="s">
         <v>37</v>
       </c>
       <c r="O10" t="s">
+        <v>98</v>
+      </c>
+      <c r="P10" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" t="s">
         <v>101</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>32</v>
       </c>
       <c r="H11">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I11">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J11" t="s">
         <v>72</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>103</v>
       </c>
       <c r="M11" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="O11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C12" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D12" t="s">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H12">
         <v>2012</v>
       </c>
-      <c r="I12"/>
+      <c r="I12">
+        <v>2013</v>
+      </c>
       <c r="J12" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="K12" t="s">
-        <v>111</v>
+        <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M12" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="N12" t="s">
         <v>37</v>
       </c>
       <c r="O12" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="P12" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>112</v>
+      </c>
+      <c r="B13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C13" t="s">
+        <v>114</v>
+      </c>
+      <c r="D13" t="s">
+        <v>115</v>
+      </c>
+      <c r="E13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2012</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
         <v>116</v>
       </c>
-      <c r="B13" t="s">
+      <c r="K13" t="s">
         <v>117</v>
       </c>
-      <c r="C13" t="s">
+      <c r="L13" t="s">
         <v>118</v>
       </c>
-      <c r="D13" t="s">
+      <c r="M13" t="s">
         <v>119</v>
       </c>
-      <c r="E13" t="s">
-[...14 lines deleted...]
-      <c r="J13" t="s">
+      <c r="N13" t="s">
+        <v>37</v>
+      </c>
+      <c r="O13" t="s">
         <v>120</v>
       </c>
-      <c r="K13" t="s">
+      <c r="P13" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B14" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C14" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" t="s">
+        <v>32</v>
+      </c>
+      <c r="H14">
+        <v>2017</v>
+      </c>
+      <c r="I14">
+        <v>2021</v>
+      </c>
+      <c r="J14" t="s">
+        <v>126</v>
+      </c>
+      <c r="K14" t="s">
+        <v>127</v>
+      </c>
+      <c r="L14" t="s">
+        <v>128</v>
+      </c>
+      <c r="M14" t="s">
+        <v>129</v>
+      </c>
+      <c r="N14" t="s">
         <v>130</v>
       </c>
-      <c r="G14" t="s">
+      <c r="O14" t="s">
         <v>131</v>
       </c>
-      <c r="H14">
-[...3 lines deleted...]
-      <c r="J14" t="s">
+      <c r="P14" t="s">
         <v>132</v>
-      </c>
-[...16 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>136</v>
+      </c>
+      <c r="G15" t="s">
         <v>137</v>
       </c>
-      <c r="B15" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H15">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="K15" t="s">
         <v>34</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>139</v>
+      </c>
       <c r="M15" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="N15" t="s">
         <v>37</v>
       </c>
       <c r="O15" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="P15" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>143</v>
+      </c>
+      <c r="B16" t="s">
+        <v>144</v>
+      </c>
+      <c r="C16" t="s">
         <v>145</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>146</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2014</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>148</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="N16" t="s">
         <v>37</v>
       </c>
       <c r="O16" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="P16" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B17" t="s">
+        <v>152</v>
+      </c>
+      <c r="C17" t="s">
         <v>153</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H17">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2007</v>
+      </c>
+      <c r="I17">
+        <v>2018</v>
+      </c>
       <c r="J17" t="s">
-        <v>54</v>
+        <v>154</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>155</v>
+      </c>
       <c r="M17" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="N17" t="s">
         <v>37</v>
       </c>
       <c r="O17" t="s">
+        <v>157</v>
+      </c>
+      <c r="P17" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18" t="s">
         <v>160</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D18" t="s">
         <v>162</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>54</v>
       </c>
       <c r="K18" t="s">
-        <v>111</v>
+        <v>34</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="N18" t="s">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="O18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>161</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>168</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>167</v>
+        <v>54</v>
       </c>
       <c r="K19" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
+        <v>163</v>
+      </c>
+      <c r="N19" t="s">
+        <v>130</v>
+      </c>
+      <c r="O19" t="s">
         <v>169</v>
       </c>
-      <c r="N19" t="s">
-[...2 lines deleted...]
-      <c r="O19" t="s">
+      <c r="P19" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20" t="s">
         <v>172</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>173</v>
       </c>
       <c r="K20" t="s">
         <v>34</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
+      <c r="L20" t="s">
+        <v>174</v>
+      </c>
+      <c r="M20" t="s">
+        <v>175</v>
+      </c>
       <c r="N20" t="s">
         <v>37</v>
       </c>
       <c r="O20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>178</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>34</v>
       </c>
       <c r="L21"/>
-      <c r="M21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21" t="s">
         <v>37</v>
       </c>
       <c r="O21" t="s">
         <v>180</v>
       </c>
       <c r="P21" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>182</v>
       </c>
       <c r="B22" t="s">
         <v>183</v>
       </c>
       <c r="C22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" t="s">
         <v>184</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G22" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H22">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>186</v>
+        <v>95</v>
       </c>
       <c r="K22" t="s">
         <v>34</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="N22" t="s">
         <v>37</v>
       </c>
       <c r="O22" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="P22" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>188</v>
+      </c>
+      <c r="B23" t="s">
+        <v>189</v>
+      </c>
+      <c r="C23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D23" t="s">
         <v>191</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="G23" t="s">
         <v>32</v>
       </c>
       <c r="H23">
+        <v>2012</v>
+      </c>
+      <c r="I23">
+        <v>2014</v>
+      </c>
+      <c r="J23" t="s">
+        <v>192</v>
+      </c>
+      <c r="K23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L23" t="s">
+        <v>193</v>
+      </c>
+      <c r="M23" t="s">
+        <v>194</v>
+      </c>
+      <c r="N23" t="s">
+        <v>37</v>
+      </c>
+      <c r="O23" t="s">
+        <v>195</v>
+      </c>
+      <c r="P23" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>197</v>
+      </c>
+      <c r="B24" t="s">
+        <v>198</v>
+      </c>
+      <c r="C24" t="s">
+        <v>199</v>
+      </c>
+      <c r="D24" t="s">
+        <v>200</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>32</v>
+      </c>
+      <c r="H24">
         <v>2015</v>
       </c>
-      <c r="I23">
+      <c r="I24">
         <v>2016</v>
       </c>
-      <c r="J23" t="s">
-[...18 lines deleted...]
-        <v>200</v>
+      <c r="J24" t="s">
+        <v>126</v>
+      </c>
+      <c r="K24" t="s">
+        <v>201</v>
+      </c>
+      <c r="L24" t="s">
+        <v>202</v>
+      </c>
+      <c r="M24" t="s">
+        <v>203</v>
+      </c>
+      <c r="N24" t="s">
+        <v>204</v>
+      </c>
+      <c r="O24" t="s">
+        <v>205</v>
+      </c>
+      <c r="P24" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">