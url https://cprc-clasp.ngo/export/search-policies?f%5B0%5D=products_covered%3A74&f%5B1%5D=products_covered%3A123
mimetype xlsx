--- v2 (2026-03-06)
+++ v3 (2026-08-11)
@@ -12,152 +12,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Trade, Energy Division</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
-  </si>
-[...1 lines deleted...]
-    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/206/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 of 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans </t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W. 
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
@@ -232,53 +256,50 @@
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>La Comisión Nacional para el Uso Eficiente de la Energía (Conuee)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-mexican-official-standard-proy-nom-034-enerse-2020</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5612480&amp;fecha=02/03/2021#gsc.tab=0</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Electric Fan</t>
   </si>
   <si>
     <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
   </si>
   <si>
     <t>Republic of Korea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS C 9301</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-fan</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Commercial Hot Food Holding Cabinets Version 2.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a Commercial Hot Food Holding Cabinet as specified in the policy document are eligible for ENERGY STAR qualification under this specification. Dual function equipment (e.g., cook-and-hold and proofing units), heated transparent merchandising cabinets, and drawer warmers are not eligible for ENERGY STAR.</t>
   </si>
   <si>
     <t>Canada, United States of America*</t>
   </si>
@@ -1044,51 +1065,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P28"/>
+  <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1124,1326 +1145,1374 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2014</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-[...2 lines deleted...]
-      </c>
       <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>33</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
-      <c r="M3"/>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H4">
         <v>2012</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M4"/>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>20</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5">
+        <v>2012</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
         <v>48</v>
       </c>
-      <c r="G5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" t="s">
         <v>54</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>55</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>56</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>57</v>
       </c>
-      <c r="E6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H6">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I6"/>
+        <v>2011</v>
+      </c>
+      <c r="I6">
+        <v>2023</v>
+      </c>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>33</v>
       </c>
-      <c r="G7" t="s">
-[...2 lines deleted...]
-      <c r="H7"/>
+      <c r="H7">
+        <v>2020</v>
+      </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
+        <v>66</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
         <v>67</v>
       </c>
-      <c r="N7" t="s">
-[...2 lines deleted...]
-      <c r="O7" t="s">
+      <c r="P7" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" t="s">
         <v>70</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>71</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>72</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" t="s">
         <v>73</v>
       </c>
-      <c r="E8" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>74</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
         <v>75</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
         <v>76</v>
       </c>
-      <c r="N8" t="s">
-[...2 lines deleted...]
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" t="s">
         <v>79</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>80</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9">
+        <v>2009</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>81</v>
       </c>
-      <c r="D9" t="s">
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
         <v>82</v>
       </c>
-      <c r="E9" t="s">
+      <c r="M9" t="s">
         <v>83</v>
       </c>
-      <c r="F9" t="s">
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>84</v>
       </c>
-      <c r="G9" t="s">
-[...8 lines deleted...]
-      <c r="J9" t="s">
+      <c r="P9" t="s">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" t="s">
+        <v>89</v>
+      </c>
+      <c r="E10" t="s">
         <v>90</v>
       </c>
-      <c r="B10" t="s">
+      <c r="F10" t="s">
         <v>91</v>
       </c>
-      <c r="C10" t="s">
+      <c r="G10" t="s">
+        <v>57</v>
+      </c>
+      <c r="H10">
+        <v>2003</v>
+      </c>
+      <c r="I10">
+        <v>2011</v>
+      </c>
+      <c r="J10" t="s">
         <v>92</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" t="s">
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
         <v>93</v>
       </c>
-      <c r="H10">
-[...5 lines deleted...]
-      <c r="J10" t="s">
+      <c r="M10" t="s">
         <v>94</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>95</v>
       </c>
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>97</v>
+      </c>
+      <c r="B11" t="s">
+        <v>98</v>
+      </c>
+      <c r="C11" t="s">
         <v>99</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H11">
         <v>1989</v>
       </c>
       <c r="I11">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C12" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D12" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
         <v>20</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12">
+        <v>1989</v>
+      </c>
+      <c r="I12">
+        <v>2021</v>
+      </c>
+      <c r="J12" t="s">
+        <v>101</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>108</v>
       </c>
-      <c r="G12" t="s">
-[...8 lines deleted...]
-      <c r="J12" t="s">
+      <c r="M12" t="s">
         <v>109</v>
       </c>
-      <c r="K12" t="s">
-[...2 lines deleted...]
-      <c r="L12" t="s">
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>110</v>
       </c>
-      <c r="M12" t="s">
+      <c r="P12" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>112</v>
+      </c>
+      <c r="B13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C13" t="s">
         <v>114</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>72</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
         <v>115</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>116</v>
+        <v>57</v>
       </c>
       <c r="H13">
         <v>2013</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>2025</v>
+      </c>
       <c r="J13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
         <v>117</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>118</v>
       </c>
-      <c r="M13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O13" t="s">
         <v>119</v>
       </c>
       <c r="P13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>121</v>
       </c>
       <c r="B14" t="s">
         <v>122</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>114</v>
       </c>
       <c r="D14" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>115</v>
+      </c>
+      <c r="G14" t="s">
         <v>123</v>
       </c>
-      <c r="E14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H14">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>50</v>
+        <v>124</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M14" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C15" t="s">
-        <v>129</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="H15">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
         <v>131</v>
       </c>
       <c r="M15" t="s">
+        <v>66</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
         <v>132</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>134</v>
+      </c>
+      <c r="B16" t="s">
         <v>135</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>136</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16" t="s">
+        <v>57</v>
+      </c>
+      <c r="H16">
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2021</v>
+      </c>
+      <c r="J16" t="s">
         <v>137</v>
       </c>
-      <c r="D16" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L16" t="s">
         <v>138</v>
       </c>
       <c r="M16" t="s">
         <v>139</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O16" t="s">
         <v>140</v>
       </c>
-      <c r="P16"/>
+      <c r="P16" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D17" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
         <v>20</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="H17">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2013</v>
+      </c>
+      <c r="I17">
+        <v>2014</v>
+      </c>
       <c r="J17" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>145</v>
+      </c>
       <c r="M17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O17" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="P17" t="s">
         <v>147</v>
       </c>
+      <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>148</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>149</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>150</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
         <v>20</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>33</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>74</v>
+        <v>151</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>76</v>
+        <v>152</v>
       </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="P18" t="s">
-        <v>78</v>
+        <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B19" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>152</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
         <v>20</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H19">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>153</v>
+        <v>81</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L19" t="s">
-        <v>154</v>
+        <v>82</v>
       </c>
       <c r="M19" t="s">
-        <v>155</v>
+        <v>83</v>
       </c>
       <c r="N19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
         <v>156</v>
       </c>
       <c r="P19" t="s">
-        <v>157</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>157</v>
+      </c>
+      <c r="B20" t="s">
         <v>158</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>159</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>160</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H20">
         <v>2021</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L20"/>
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>161</v>
+      </c>
       <c r="M20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C21" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="D21" t="s">
         <v>167</v>
       </c>
       <c r="E21" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="F21" t="s">
-        <v>168</v>
+        <v>115</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H21">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
+        <v>168</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
+        <v>169</v>
+      </c>
+      <c r="P21" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22" t="s">
+        <v>172</v>
+      </c>
+      <c r="C22" t="s">
         <v>173</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
         <v>174</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="F22" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H22">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="N22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O22" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P22" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B23" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C23" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D23" t="s">
-        <v>180</v>
+        <v>72</v>
       </c>
       <c r="E23" t="s">
-        <v>181</v>
+        <v>90</v>
       </c>
       <c r="F23" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H23">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>50</v>
+        <v>176</v>
       </c>
       <c r="K23" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="N23" t="s">
-        <v>185</v>
+        <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="P23" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>184</v>
+      </c>
+      <c r="B24" t="s">
+        <v>185</v>
+      </c>
+      <c r="C24" t="s">
+        <v>186</v>
+      </c>
+      <c r="D24" t="s">
+        <v>187</v>
+      </c>
+      <c r="E24" t="s">
         <v>188</v>
       </c>
-      <c r="B24" t="s">
+      <c r="F24" t="s">
         <v>189</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="H24"/>
+        <v>33</v>
+      </c>
+      <c r="H24">
+        <v>2023</v>
+      </c>
       <c r="I24"/>
       <c r="J24" t="s">
+        <v>58</v>
+      </c>
+      <c r="K24" t="s">
+        <v>190</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>191</v>
+      </c>
+      <c r="N24" t="s">
         <v>192</v>
-      </c>
-[...6 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O24" t="s">
         <v>193</v>
       </c>
       <c r="P24" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>195</v>
       </c>
       <c r="B25" t="s">
         <v>196</v>
       </c>
       <c r="C25" t="s">
-        <v>129</v>
+        <v>197</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>198</v>
       </c>
       <c r="E25" t="s">
-        <v>83</v>
+        <v>188</v>
       </c>
       <c r="F25" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="G25" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>130</v>
+        <v>199</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25"/>
       <c r="N25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="P25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C26" t="s">
-        <v>46</v>
+        <v>136</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="F26" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="G26" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H26">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="I26">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="J26" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M26" t="s">
-        <v>51</v>
+        <v>205</v>
       </c>
       <c r="N26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B27" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C27" t="s">
-        <v>166</v>
+        <v>54</v>
       </c>
       <c r="D27" t="s">
-        <v>208</v>
+        <v>72</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="F27" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="H27">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2007</v>
+      </c>
+      <c r="I27">
+        <v>2020</v>
+      </c>
       <c r="J27" t="s">
-        <v>209</v>
+        <v>58</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L27" t="s">
         <v>210</v>
       </c>
       <c r="M27" t="s">
+        <v>59</v>
+      </c>
+      <c r="N27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" t="s">
         <v>211</v>
       </c>
-      <c r="N27" t="s">
-[...2 lines deleted...]
-      <c r="O27" t="s">
+      <c r="P27" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>213</v>
+      </c>
+      <c r="B28" t="s">
         <v>214</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D28" t="s">
         <v>215</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="G28" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="H28">
+        <v>2011</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>216</v>
+      </c>
+      <c r="K28" t="s">
+        <v>22</v>
+      </c>
+      <c r="L28" t="s">
+        <v>217</v>
+      </c>
+      <c r="M28" t="s">
+        <v>218</v>
+      </c>
+      <c r="N28" t="s">
+        <v>25</v>
+      </c>
+      <c r="O28" t="s">
+        <v>219</v>
+      </c>
+      <c r="P28" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>221</v>
+      </c>
+      <c r="B29" t="s">
+        <v>222</v>
+      </c>
+      <c r="C29" t="s">
+        <v>173</v>
+      </c>
+      <c r="D29" t="s">
+        <v>215</v>
+      </c>
+      <c r="E29" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G29" t="s">
+        <v>57</v>
+      </c>
+      <c r="H29">
         <v>2001</v>
       </c>
-      <c r="I28">
+      <c r="I29">
         <v>2019</v>
       </c>
-      <c r="J28" t="s">
-[...18 lines deleted...]
-        <v>219</v>
+      <c r="J29" t="s">
+        <v>74</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" t="s">
+        <v>223</v>
+      </c>
+      <c r="M29" t="s">
+        <v>224</v>
+      </c>
+      <c r="N29" t="s">
+        <v>25</v>
+      </c>
+      <c r="O29" t="s">
+        <v>225</v>
+      </c>
+      <c r="P29" t="s">
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">