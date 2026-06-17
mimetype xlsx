--- v1 (2026-03-07)
+++ v2 (2026-06-17)
@@ -1908,51 +1908,51 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Microwave Oven</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for microwave oven that combines mricrowave fuctionality with additional heating method with size up to or equal to 32 Litre. Microwave oven should have the following functions:
 (a) solo;
 (b) combination;
 (c) convection; and
 (d) any other microwave oven with similar function;</t>
   </si>
   <si>
     <t>Ovens, Microwaves</t>
   </si>
   <si>
     <t>IEC 60705:2010
 ,   
                     MS IEC 62301:2012
 ,   
                     IEC 62301:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-microwave-oven</t>
   </si>
   <si>