--- v2 (2026-01-18)
+++ v3 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -555,50 +555,74 @@
     <t>https://ratchakitcha2.soc.go.th/pdfdownload/?id=2048430</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade Decree N 769</t>
   </si>
   <si>
     <t>Electric water heaters accumulative; Household Electric boilers</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Imaging Equipment, Televisions, Displays, Ovens, Microwaves, Dishwashers, Washer and Dryers, Non-Directional lamps, Elevators, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>GOST 21766-87, GOST 21552-84</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade of the Russian Federation</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-769</t>
   </si>
   <si>
     <t>http://www.consultant.ru/document/cons_doc_LAW_109983/c3f92e3c0a2fd053673311fdef9e3ee11b1609f9/</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Pakistan Standard: Household Microwave Oven - Methods for Measuring Performance</t>
   </si>
   <si>
     <t>This standard applies to microwave ovens for household use and combination microwave ovens. Microwave ovens are defined as appliances using electromagnetic energy in the ISM frequency band of 2,450 MHz for heating food and beverages in the cavity. Combination microwave ovens are microwave ovens in which the microwave energy is combined with thermal energy.</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Endorsement Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>IEC 60705:2018</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pakistan-standard-household-microwave-oven-methods-measuring-performance</t>
   </si>
@@ -1112,51 +1136,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="563.862" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2065,507 +2089,555 @@
       </c>
       <c r="M19" t="s">
         <v>168</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>169</v>
       </c>
       <c r="P19" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>171</v>
       </c>
       <c r="B20" t="s">
         <v>172</v>
       </c>
       <c r="C20" t="s">
         <v>173</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="H20"/>
+        <v>8</v>
+      </c>
+      <c r="H20">
+        <v>2025</v>
+      </c>
       <c r="I20"/>
       <c r="J20" t="s">
+        <v>174</v>
+      </c>
+      <c r="K20" t="s">
+        <v>57</v>
+      </c>
+      <c r="L20" t="s">
         <v>175</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>176</v>
       </c>
-      <c r="M20" t="s">
+      <c r="N20" t="s">
+        <v>96</v>
+      </c>
+      <c r="O20" t="s">
         <v>177</v>
       </c>
-      <c r="N20" t="s">
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21" t="s">
         <v>180</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D21" t="s">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>182</v>
       </c>
       <c r="G21" t="s">
         <v>46</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>138</v>
+        <v>183</v>
       </c>
       <c r="K21" t="s">
         <v>36</v>
       </c>
       <c r="L21" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M21" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="P21" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B22" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C22" t="s">
-        <v>188</v>
+        <v>137</v>
       </c>
       <c r="D22" t="s">
         <v>33</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G22" t="s">
         <v>46</v>
       </c>
       <c r="H22">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>138</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
       <c r="L22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M22" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D23" t="s">
         <v>33</v>
       </c>
       <c r="E23" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>46</v>
       </c>
       <c r="H23">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="K23" t="s">
         <v>36</v>
       </c>
       <c r="L23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="P23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="G24" t="s">
         <v>46</v>
       </c>
       <c r="H24">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>84</v>
       </c>
       <c r="K24" t="s">
         <v>36</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>204</v>
+      </c>
       <c r="M24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D25" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="E25" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="H25"/>
+        <v>46</v>
+      </c>
+      <c r="H25">
+        <v>2016</v>
+      </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>84</v>
       </c>
       <c r="K25" t="s">
         <v>36</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="P25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>216</v>
       </c>
       <c r="D26" t="s">
         <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
       <c r="F26" t="s">
         <v>45</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P26" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B27" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C27" t="s">
-        <v>221</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
         <v>33</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
       <c r="F27" t="s">
         <v>45</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>222</v>
+        <v>56</v>
       </c>
       <c r="K27" t="s">
         <v>36</v>
       </c>
       <c r="L27" t="s">
         <v>223</v>
       </c>
       <c r="M27" t="s">
         <v>224</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>225</v>
       </c>
       <c r="P27" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>227</v>
       </c>
       <c r="B28" t="s">
         <v>228</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
+        <v>229</v>
       </c>
       <c r="D28" t="s">
-        <v>157</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G28" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2014</v>
+      </c>
+      <c r="I28">
+        <v>2020</v>
+      </c>
       <c r="J28" t="s">
-        <v>159</v>
+        <v>230</v>
       </c>
       <c r="K28" t="s">
         <v>36</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>231</v>
+      </c>
       <c r="M28" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="P28" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B29" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C29" t="s">
-        <v>234</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>54</v>
+        <v>157</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29" t="s">
-        <v>235</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>46</v>
       </c>
       <c r="H29">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>238</v>
+      </c>
+      <c r="P29" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>240</v>
+      </c>
+      <c r="B30" t="s">
+        <v>241</v>
+      </c>
+      <c r="C30" t="s">
+        <v>242</v>
+      </c>
+      <c r="D30" t="s">
+        <v>54</v>
+      </c>
+      <c r="E30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F30" t="s">
+        <v>243</v>
+      </c>
+      <c r="G30" t="s">
+        <v>46</v>
+      </c>
+      <c r="H30">
+        <v>2019</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>230</v>
+      </c>
+      <c r="K30" t="s">
+        <v>57</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>244</v>
+      </c>
+      <c r="N30" t="s">
         <v>60</v>
       </c>
-      <c r="O29" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="O30" t="s">
+        <v>245</v>
+      </c>
+      <c r="P30" t="s">
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">