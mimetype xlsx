--- v2 (2026-02-24)
+++ v3 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="534">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1469,50 +1469,71 @@
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Resolución 40234 de marzo de 2017: Por la cual se modifican y aclaran algunas excepciones para la aplicación del Anexo General de la Resolución 41012 del 18 de septiembre de 2015 “Reglamento Técnico de Etiquetado – RETIQ.</t>
   </si>
   <si>
     <t>This Regulation covers Gas-burning domestic stove tops and ovens,Air conditioning systems with a condenser cooled by air or water - with one or more points of exit for flows of cooled air,Air conditioning systems contained within a box - designed as a unit to be installed in a window or through a wall , Equipment to clean and rinse textiles using water. May also have a way of extracting excess water from textiles., Electronic and electromagnetic ballasts for tubular fluorescent lighting , Electronic and electromagnetic ballasts for tubular fluorescent lighting , Single-phase electric motors for 60 Hz with rated voltage up to 240V and nominal power from 0.18 kW to 1.5 kW, Three-phase electric induction motors type squirrel cage for 60 Hz with nominal voltage up to 600 V and nominal power of 0.18 kW to 373 kW, Commercial refrigerators and freezers , Domestic refrigerators and freezers , Residential instantaneous-type gas water heaters , Residential storage-type electric water heaters  and Residential storage-type gas water heaters</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Ovens, Washing Machines, Fluorescent and HID Lighting, 3-Phase Motors, 1-Phase Motors, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Etiquetado Energetico Colombia</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolucion-40234-de-marzo-de-2017-por-la-cual-se-modifican-y-aclaran-algunas-excepciones</t>
   </si>
   <si>
     <t>http://www.etiquetaenergetica.gov.co/wp-content/uploads/2015/09/ANEXO-RETIQ_Septiembre2015-pdf.pdf</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Sello FIDE No. 4139</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for LED fixtures for street lighting used in principal roads, highways, primary or secondary streets and pedestrian zones. With LED integrated modules or LED adapted to street lighting fixtures. The LED supply sourcemay have a nominal operating voltage of 120, 127, 220, 240, 254, 277 or 440 volts at a frequency of 60 Hertz.</t>
   </si>
   <si>
     <t>IES LM-79, 31</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energ Eltrica (FIDE) -Trust for Saving Electrical…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4139</t>
   </si>
   <si>
     <t>http://www.fide.org.mx/index.php?option=com_content&amp;view=article&amp;id=198:especificaciones-sello-fide&amp;catid=82:especificaciones-tipo-a&amp;Itemid=261</t>
   </si>
   <si>
     <t>Sello FIDE No. 4177</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for outdoor LED reflectors with a nominal operating voltage of 120, 127, 220, 240, 254, 277 or 440 volts at a frequency of 60 Hertz.</t>
   </si>
@@ -1996,51 +2017,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P84"/>
+  <dimension ref="A1:P85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1232.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="287.787" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -5554,568 +5575,616 @@
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73"/>
       <c r="M73" t="s">
         <v>464</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
         <v>465</v>
       </c>
       <c r="P73" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>467</v>
       </c>
       <c r="B74" t="s">
         <v>468</v>
       </c>
       <c r="C74" t="s">
-        <v>433</v>
+        <v>343</v>
       </c>
       <c r="D74" t="s">
-        <v>70</v>
+        <v>306</v>
       </c>
       <c r="E74" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="F74" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="G74" t="s">
-        <v>22</v>
+        <v>469</v>
       </c>
       <c r="H74">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="I74">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="J74" t="s">
-        <v>446</v>
+        <v>470</v>
       </c>
       <c r="K74" t="s">
         <v>34</v>
       </c>
-      <c r="L74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L74"/>
       <c r="M74" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="P74" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B75" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C75" t="s">
         <v>433</v>
       </c>
       <c r="D75" t="s">
         <v>70</v>
       </c>
       <c r="E75" t="s">
         <v>124</v>
       </c>
       <c r="F75" t="s">
         <v>125</v>
       </c>
       <c r="G75" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H75">
         <v>2013</v>
       </c>
-      <c r="I75"/>
+      <c r="I75">
+        <v>2014</v>
+      </c>
       <c r="J75" t="s">
         <v>446</v>
       </c>
       <c r="K75" t="s">
         <v>34</v>
       </c>
       <c r="L75" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="M75" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="P75"/>
+        <v>478</v>
+      </c>
+      <c r="P75" t="s">
+        <v>479</v>
+      </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B76" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C76" t="s">
-        <v>479</v>
+        <v>433</v>
       </c>
       <c r="D76" t="s">
-        <v>299</v>
+        <v>70</v>
       </c>
       <c r="E76" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="F76" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="G76" t="s">
         <v>62</v>
       </c>
       <c r="H76">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>188</v>
+        <v>446</v>
       </c>
       <c r="K76" t="s">
         <v>34</v>
       </c>
-      <c r="L76"/>
+      <c r="L76" t="s">
+        <v>482</v>
+      </c>
       <c r="M76" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>481</v>
-[...3 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="P76"/>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B77" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C77" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D77" t="s">
-        <v>486</v>
+        <v>299</v>
       </c>
       <c r="E77" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="G77" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H77">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I77"/>
       <c r="J77" t="s">
-        <v>63</v>
+        <v>188</v>
       </c>
       <c r="K77" t="s">
         <v>34</v>
       </c>
       <c r="L77"/>
       <c r="M77" t="s">
         <v>487</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
         <v>488</v>
       </c>
       <c r="P77" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>490</v>
       </c>
       <c r="B78" t="s">
         <v>491</v>
       </c>
       <c r="C78" t="s">
-        <v>433</v>
+        <v>492</v>
       </c>
       <c r="D78" t="s">
-        <v>115</v>
+        <v>493</v>
       </c>
       <c r="E78" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="F78" t="s">
-        <v>43</v>
+        <v>125</v>
       </c>
       <c r="G78" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H78">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I78"/>
+        <v>2012</v>
+      </c>
+      <c r="I78">
+        <v>2017</v>
+      </c>
       <c r="J78" t="s">
-        <v>307</v>
+        <v>63</v>
       </c>
       <c r="K78" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L78"/>
       <c r="M78" t="s">
-        <v>435</v>
+        <v>494</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="P78" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B79" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C79" t="s">
         <v>433</v>
       </c>
       <c r="D79" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G79" t="s">
         <v>62</v>
       </c>
       <c r="H79">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>344</v>
+        <v>307</v>
       </c>
       <c r="K79" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="L79" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="M79" t="s">
         <v>435</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="P79" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B80" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C80" t="s">
-        <v>161</v>
+        <v>433</v>
       </c>
       <c r="D80" t="s">
         <v>70</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>21</v>
       </c>
       <c r="G80" t="s">
         <v>62</v>
       </c>
       <c r="H80">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>287</v>
+        <v>344</v>
       </c>
       <c r="K80" t="s">
         <v>34</v>
       </c>
-      <c r="L80"/>
+      <c r="L80" t="s">
+        <v>504</v>
+      </c>
       <c r="M80" t="s">
-        <v>163</v>
+        <v>435</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="P80" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B81" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C81" t="s">
-        <v>393</v>
+        <v>161</v>
       </c>
       <c r="D81" t="s">
-        <v>225</v>
+        <v>70</v>
       </c>
       <c r="E81" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
       <c r="G81" t="s">
         <v>62</v>
       </c>
       <c r="H81">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>395</v>
+        <v>287</v>
       </c>
       <c r="K81" t="s">
         <v>34</v>
       </c>
       <c r="L81"/>
       <c r="M81" t="s">
-        <v>506</v>
+        <v>163</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="P81" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B82" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C82" t="s">
-        <v>511</v>
+        <v>393</v>
       </c>
       <c r="D82" t="s">
-        <v>115</v>
+        <v>225</v>
       </c>
       <c r="E82" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="F82" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G82" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="H82">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I82"/>
       <c r="J82" t="s">
-        <v>307</v>
+        <v>395</v>
       </c>
       <c r="K82" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L82"/>
       <c r="M82" t="s">
         <v>513</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
         <v>514</v>
       </c>
       <c r="P82" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="B83" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C83" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="D83" t="s">
         <v>115</v>
       </c>
       <c r="E83" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="F83" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I83">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J83" t="s">
         <v>307</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M83" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="P83" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B84" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C84" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="D84" t="s">
-        <v>522</v>
+        <v>115</v>
       </c>
       <c r="E84" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="F84" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I84">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="J84" t="s">
-        <v>344</v>
+        <v>307</v>
       </c>
       <c r="K84" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L84" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="M84" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
         <v>525</v>
       </c>
       <c r="P84" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
         <v>526</v>
+      </c>
+      <c r="B85" t="s">
+        <v>527</v>
+      </c>
+      <c r="C85" t="s">
+        <v>528</v>
+      </c>
+      <c r="D85" t="s">
+        <v>529</v>
+      </c>
+      <c r="E85" t="s">
+        <v>20</v>
+      </c>
+      <c r="F85" t="s">
+        <v>43</v>
+      </c>
+      <c r="G85" t="s">
+        <v>22</v>
+      </c>
+      <c r="H85">
+        <v>2012</v>
+      </c>
+      <c r="I85">
+        <v>2014</v>
+      </c>
+      <c r="J85" t="s">
+        <v>344</v>
+      </c>
+      <c r="K85" t="s">
+        <v>34</v>
+      </c>
+      <c r="L85" t="s">
+        <v>530</v>
+      </c>
+      <c r="M85" t="s">
+        <v>531</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
+        <v>532</v>
+      </c>
+      <c r="P85" t="s">
+        <v>533</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">